--- v1 (2026-03-24)
+++ v2 (2026-05-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1016" uniqueCount="385">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -462,68 +462,413 @@
   <si>
     <t>38</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 45/2026 INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, POR MEIO DAS SECRETARIAS COMPETENTES, A ELABORAÇÃO  DE PROJERO E CONSTRUÇÃO DE UM PARQUE LINEAR NA ÁREA DA ILHA ANGELITA, EM RIO LARGO.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 43/2026 SOLICITA DA GESTÃO MUNICIPAL QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA VIABILIZAR, - EM PARCELA COM O DEPRTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES - DNIT, A CONSTRUÇÃO DE UMA CICLOVIA NO TRECHO COMPREENDIDO ENTRE OS LIMITES DO MUNICÍPIO DE RIO LARGO COM MACEIÓ ATÉ O CENTRO DE CIÊNCIAS AGRÁRIAS DA UNIVERSIDADE FEDERAL DE ALAGOAS - CECA/UFAL, COM O OBJETIVO DE COMPLEMENTAR A CICLOVIA JÁ EXISTENTE E AMPLIAR A INFRAESTRUTURA DESTINADA AOS CICLISTAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 40/2026 SOLICITA DA GESTÃO MUNICIPAL QUE SEJA ENCAMINHADO À CÂMARA MUNICIPAL O PROJETO DE LEI QUE INSTITUA O PROGRAMA DE AUXILIO-ALUGUEL TEMPORÁRIO DESTINADO A MULHERES EM SITUAÇÃO DE RISCO E/OU VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NO MUNICÍPIO.</t>
   </si>
   <si>
+    <t>2485</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 41/2026 SOLICITA DA GESTÃO MUNICIPAL A IMPLANTAÇÃO DE ACADEMIAS AO AR LIVRE, DEVIDAMENTE EQUIPADAS, EM DIVERSOS PONTOS DO NOSSO MUNICÍPIO, COM ACOMPANHAMENTO PROFISSIONAL EM HORÁRIOS ESPECÍFICOS, PARA PROMOVER A SAÚDE E O BEM-ESTAR DOS NOSSOS MUNÍCIPES.</t>
+  </si>
+  <si>
     <t>2474</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 42/2026 SOLICITA DA GESTÃO MUNICIPAL A CRIAÇÃO E DISPONIBILIDADE DE UM ESPAÇO ADEQUADO PAR AREALIZAÇÃO DE FEIRAS DE ADOÇÃO E DOAÇÃO RESPONSÁVEL DE ANIMAIS DURANTE FEIRAS LIVRES E EVENTOS PROMOVIDOS PELA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>INDICAÇÃO N °44/2026 SOLICITA DA GESTÃO MUNICIPAL A REFORMA E REVITALIZAÇÃO DA QUADRA DE FUTEBOL SOCIETY  DA  ESCOLA GUSTAVO PAIVA, LOCALIZADA  NO CONJUNTO RESIDENCIAL BARNABÉ OITICICA, BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
+    <t>2482</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 46/2026 SOLICITA AO PODER EXECUTIVO A REFORMA DA EMEB MARIETA LEÃO, LOCALIZADA NO BAIRRO UTINGA LEÃO ,NESTE MUNICÍPIO , BEM COMO A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA.</t>
+  </si>
+  <si>
+    <t>2481</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 47/2026 SOLICITA DA GESTÃO MUNICIPAL A REVITALIZAÇÃO DO CANTEIRO CENTRAL DO CONJUNTO RESIDENCIAL ANTÔNIO LINS DE SOUZA, E A IMPLEMENTAÇÃO DE EQUIPAMENTOS E MOBILIÁRIO URBANO ADEQUADOS, TRANSFORMANDO O ESPAÇO EM UM PARQUE LINEAR PARA A ULTILIZAÇÃO DA POPUPLAÇÃO.</t>
+  </si>
+  <si>
+    <t>2489</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 48/2026 SOLICITA DA GESTÃO MUNICIPAL A CRIAÇÃO E IMPLANTAÇÃO DE UM PROGRAMA MUNICIPAL DE ATENÇÃO INTEGRAL À CRIANÇA E AO ADOLESCENTE NO CONTRATURNO ESCOLAR EM NOSSO MUNICÍPIO .</t>
+  </si>
+  <si>
+    <t>2480</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 49/2026 SOLICITA DA GESTÃO MUNICIPAL, ATRAVÉS DA SMTT, A INSTALAÇÃO DE SINALIZAÇÃO DE TRÂNSITO VERTICAL E HORIZONTAL NAS PRINCIPAIS VIAS DO CONJUNTO RESIDENCIAL ANTÔNIO LINS DE SOUZA, BAIRRO MATA DO ROLO , NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2479</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 50/2026 SOLICITA DA GESTÃO MUNICIPAL A RECUPERAÇÃO E PAVIMENTAÇÃO ASFÁLTICA DE DIVERSAS RUAS E TRAVESSAS DO CENTRO DE NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>2478</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 51/2026 SOLICITA DA GESTÃO MUNICIPAL DA LINHA LOURENÇO DE ALBUQUERQUE VIA GUSTAVO PAIVA, NO NOVO SISTEMA DE TRANSPORTE ELABORADO NO TERMO DE COOPERAÇÃO ENTRE A PREFEITURA MUNICIPAL DE RIO LARGO/AL.</t>
+  </si>
+  <si>
+    <t>2490</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 52 SOLICITA DA GESTÃO MUNICIPAL A IMPLEMENTAÇÃO DO PROGRAMA " FEIRA CULTURAL, COM A REALIZAÇÃO DE ATIVIDADES CULTURAIS E MUSICAIS AOS DOMINGOS NA FEIRA DA MULAMBEIRA, VISANDO ESTIMULAR A CULTURA LOCAL E FOMENTAR A MOVIMENTAÇÃO DE PESSOAS NAQUELE IMPORTANTE CENTRO POPULAR DE COMPRAS, NA NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>2491</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 53/2026 SOLICITA DA GESTÃO MUNICIPAL A REALIZAÇÃO DE UM LEVANTAMENTO REALIZADO PELA SECRETÁRIA MUNICIPAL DE SAÚDE PARA A IDENTIFICAÇÃO DE PESSOAS DIAGNÓSTICADAS COM TRANSTORNO DO ESPECTRO AUTISTA - TEA, PARA O DESENVOLVIMENTO DE POLÍTICAS PÚBLICAS ADEQUADAS E NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2492</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 54/2026 SOLICITA , AO PODER EXECUTIVO A IMPLANTAÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE ( UBS) NO CONJUNTO RESIDENCIAL PARQUE DOS PALMARES, BAIRRO ANTÔNIO LINS DE SOUZA, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2493</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 55/2026  SOLICITA DA GESTÃO MUNICIPAL O ENVIO A ESTA CASA LEGISLATIVA DEW PROJETO DE LEI QUE DISPONHA SOBRE O REAJUSTE DOS VENCIMENTOS DOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE RIO LARGO/AL QUE SE ENCONTRAM DEFASADOS.</t>
+  </si>
+  <si>
+    <t>2494</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 56/2026 SOLICITA DA GESTÃO MUNICIPAL QUE DETERMINE, POR MEIO DA SECRETÁRIA MUNICIPAL DE SAÚDE E DEMAIS ÓRGÃOS COMPETENTES , A CRIAÇÃO DE EQUIPES ESPECIALIZADAS NO ÂMBITO DO PROGRAMA DE ATENÇÃO BÁSICA DA REDE MUNICIPAL DE SAÚDE, VOLTADAS À PREVENÇÃO, ACOMPNHAMENTO E TRATAMENTO DE PACIENTES COM DIABETES E HIPERTENSÃO.</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>IND Nº 57/2026 - Solicita ao Poder Executivo Municipal, através da Secretaria competente, a reforma geral e modernização da Escola Municipal Evanda Carneiro de Vasconcelos, localizada no Conjunto Mutirão, visando garantir um ambiente adequado e seguro para alunos e profissionais da educação.</t>
+  </si>
+  <si>
+    <t>2495</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>ROGÉRIO SILVA</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 58/2026 SOLICITA DO GOVERNO DE ALAGOAS, ATRAVÉS DA SECRETARIA DE ESTADO DE TRANSPORTE  E DESENVOLVIMENTO-SETRAND, E DO DEPARTAMENTO DE ESTRADAS E RODOVIAS-DER, ESTUDOS PARA A VIABILIZAÇÃO DE UMA RODOVIA LIGANDO A AL 104, NAS IMEDIAÇÕES DA USINA UTING, ÀS BR 101, NESTE MUNICÍPIO DE RIO LARGO/AL.</t>
+  </si>
+  <si>
+    <t>2496</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 59/2026 SOLICITA DA GESTÃO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE BLAZER, CULTURA, ESPORTE E TURISMO, A CRIAÇÃO DE UMA " CASA DA CULTURA " NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2497</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 60/2026 SOLICITA DA GESTÃO MUNICIPAL A IMEDIATA REPOSIÇÃO DO CALÇAMENTO DAS RUAS MANOEL DE SOUZA E SANTA RITA, LOCALIZADAS NO CENTRO DE NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>2501</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>IND Nº 61/2026 - SOLICITA DA GESTÃO MUNICIPAL A REALIZAÇÃO DE ESTUDOS DE VIABILIDADE TÉCNICA E JURÍDICA PARA A INSTITUIÇÃO DE UM CONSÓRCIO PÚBLICO INTERMUNICIPAL, COM O OBJETIVO DE IMPLANTAR E OPERAR UM ATERRO SANITÁRIO REGIONALIZADO PARA O TRATAMENTO DE RESÍDUOS SÓLIDOS NO MUNICÍPIO DE RIO LARGO/AL.</t>
+  </si>
+  <si>
+    <t>2502</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>IND Nº 62/2026 - SOLICITA DO PODER EXECUTIVO A DISPONIBILIZAÇÃO DE PROTETORES AURICULARES PARA ALUNOS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>2503</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>IND Nº 63/2026 - SOLICITA DA GESTÃO MUNICIPAL A CRIAÇÃO, REGULAMENTAÇÃO E IMPLEMENTAÇÃO DO PROGRAMA ITINERANTE "TÁ BONITO", DESTINADO À OFERTA GRATUITA DE SERVIÇOS DE CORTE DE CABELO E CUIDADOS DE HIGIENE PESSOAL EM ESCOLAS DA REDE MUNICIPAL, CENTROS DE ATENÇÃO PSICOSSOCIAL (CAPS), ENTRES OUTROS.</t>
+  </si>
+  <si>
+    <t>2504</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>IND Nº 64/2026 - SOLICITA DA GESTÃO MUNICIPAL A INSTALAÇÃO DE PONTOS DE COLETA DE LEITE HUMANO EM UNIDADES BÁSICAS DE SAÚDE ESTRATEGICAMENTE LOCALIZADAS, BEM COMO A IMPLANTAÇÃO DE UM BANCO DE LEITE HUMANO EM NOSSO MUNICÍPIO PARA ATENDER À CRIANÇAS CUJAS MÃES NÃO CONSIGAM AMAMENTAR SEUS FILHOS ADEQUADAMENTE.</t>
+  </si>
+  <si>
+    <t>2505</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>IND Nº 65/2026 - SOLICITA DA GESTÃO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA, MELHORIAS NA INFRAESTRUTURA VIÁRIA POR MEIO DE UMA OPERAÇÃO TAPA-BURACOS NA RUA JOSÉ TEOTÔNIO DE CERQUEIRA, NO BAIRRO MATA DO ROLO, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2506</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>IND Nº 66/2026 - SOLICITA DA GESTÃO MUNICIPAL O REESTABELECIMENTO IMEDIATO DA COBERTURA DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E GARANTIA DE ATENDIMENTO BÁSICO AOS MORADORES DO CONJUNTO RESIDENCIAL IRMÃ DULCE.</t>
+  </si>
+  <si>
+    <t>2507</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>IND Nº 67/2026 - SOLICITA DA GESTÃO MUNICIPAL A IMPLANTAÇÃO DE UM CENTRO MUNICIPAL DE DIAGNÓSTICO POR IMAGEM EM NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>2508</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>IND Nº 68/2026 - SOLICITA DA GESTÃO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO DA TEMÁTICA DE EDUCAÇÃO AMBIENTAL DE FORMA ESTRUTURADA E PERMANENTE NA REDE MUNICIPAL DE ENSINO DE RIO LARGO/AL.</t>
+  </si>
+  <si>
+    <t>2516</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 69/2026 SOLICITA DA GESTÃO MUNICIPAL A CRIAÇÃO DE PRAÇAS  EXCLUSIVAS PARA O LASER E RECREAÇÃO DE CRIANÇAS EM ÁREAS VERDES DE NOSSA CIDADE, ESPECIFICADAS COMO " PARQUE DAS CRIANÇÃS".</t>
+  </si>
+  <si>
+    <t>2515</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 70/2026 SOLICITA DA GESTÃO MUNICIPAL A REALIZAÇÃO DE ESTUDO COM VISTAS À UTILIZAÇÃO DOS ESPAÇOS DAS RITATÓRIAS LOCALIZADAS NO ACESSO AO AEROPORTO DO MUNICÍPIO, OBJETIVANDO A IMPLANTAÇÃO DE ACADEMIA AO AR LIVRE E A CRIAÇÃO DE ESTRUTURA ADEQUADA PAR PRÁTICA DE ATIVIDADES FÍSICAS, GARANTINDO A SEGURANÇA DOS USUÁRIOS E A PRESERVAÇÃO DO FLUXO DE VEÍCULOS.</t>
+  </si>
+  <si>
+    <t>2514</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 71/2026 CONSTRUÇÃO DE UMA PRAÇA/PARQUE MULTIUSO PARA EVENTOS EM NOSSA CIDADE, PARA SER O PRINCIPAL PALCO PARA REALIZAÇÃO DE FESTEJOS E COMEMORAÇÕES DO MUNICÍPIO DE RIO LARGO/AL.</t>
+  </si>
+  <si>
+    <t>2513</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 72/2026 SOLICITA DA GESTÃO MNICIPAL O ENVIO DE PROJETO DE LEI PARA VIABILIZARO PAGAMENTO DE GRATIFICAÇÃO PROFISSIONAIS QUE EXERCEM A FUNÇÃO DE COORDENADORES PEDAGÓGICOS NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE RIO LARGO/AL.</t>
+  </si>
+  <si>
+    <t>2512</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 73/2026 SOLICITA DA GESTÃO MUNICIPAL A REALIZAÇÃO DE OBRAS DE REFORMA E REVITALIZAÇÃO DA PRAÇA MARIA DE FÁTIMA CAVALCANTE ALEXANDRE, " PRAÇA HUMAITÁ", LOCALIZADA NO CENTRO DA CIDADE , VISANDO A MELHORIA DA INFRANESTRUTURA, PAISAGISMO, ILUMINAÇÃO E SEGURAÇA DO LOCAL.</t>
+  </si>
+  <si>
+    <t>2517</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO A REFORMA, MANUTENÇÃO E ESTRUTURAÇÃO DAS CASINHAS DESTINADAS AO COMÉRCIO DE ARTESANATO LOCALIZADAS EM FRENTE À FEIRA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>2524</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 75/2026 SOLICITA AO PODER EXECUTIVO MUNICIPAL A CELEBRAÇÃO DE PARCERIA PÚBLICO-PRIVADA COM AS USINAS INSTALADAS NO MUNICÍPIO DE RIO LARGO/AL, VISANDO À DISPONIBILIZAÇÃO DE ÁREAS DE MATA ATLÂNTICA PARA IMPLANTAÇÃO DE PARQUES MUNICIPAIS VOLTADOS AO LAZER DA POPULAÇÃO DA EDUCAÇÃO AMBIENTAL.</t>
+  </si>
+  <si>
+    <t>2525</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 76/2026 SOLICITA DA GESTÃO MUNICIPAL, ATRAVÉS DA SUPERINTENDÊNCIA MUNICIPAL DE TRANSPORTE E TRÂNSITO, A IMPLANTAÇÃO E REVITALIZAÇÃO DA SINALIZAÇÃO HORIZONTAL E VERTICAL DAS LOMBADAS EXISTENTES NAS PRINCIPAIS VIAS DE NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>2526</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 77/2026 SOLICITA DA GESTÃO MUNICIPAL A CONSTRUÇÃO DE UM EQUIPAMENTO PÚBLICO MULTIUSO, COM PLAYGROUND, QUADRA DE AREIA POLIESPORTIVA NA VIA PRINCIPAL DO CONJUNTO RESIDENCIAL TAVARES GRANJA, BAIRRO MATA DO ROLO, NRSTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2527</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 78/2026 SOLICITA AO PODER EXECUTIVO MUNICIPAL A AMPLIAÇÃO DA OFERTA E A DESCENTRALIZAÇÃO DOS SERVIÇOS E ATENDIMENTOS GERIÁTRICOS NO MUNICÍPIO DE RIO LARGO.</t>
+  </si>
+  <si>
+    <t>2529</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 79/2026 SOLICITA AO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO DO CADASTRO MUNICIPAL DE MÃES ATÍPICAS NO ÂMBITO DO MUNICÍPIO DE RIO LARGO/AL, VISANDO FACILITAR O ACESSO DESSAS FAMÍLIAS ÀS POLÍTICAS PÚBLICAS, SERVIÇOS E PROGRAMAS SOCIAIS.</t>
+  </si>
+  <si>
+    <t>2530</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 80/2026 - SOLICITA DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES-DNIT, A INSTALAÇÃO DE SINALIZAÇÃO DE TRÂNSITO VERTICAL E HORIZONTAL, PARA VIABILIZAR A TRAVESSIA SEGURA DE PEDESTRES PELA BR 104, NAS IMEDIAÇÕES DOS CONJUNTOS RESIDENCIAIS ANTÔNIO LINS DE SOUZA E JARBAS OITICICA, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2528</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 81/2026 SOLICITA AO PODER EXECUTIVO A REALIZAÇÃO DE OBRAS DE DRENAGEM E PAVIMENTAÇÃO DA RUA BELA VISTA, LOCALIZADA NO BAIRRO BRASIL NOVO, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2531</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 82/2026 - SOLICITA À GESTÃO MUNICIPAL E À SECRETARIA MUNICIPAL DE SAÚDE A AMPLIAÇÃO DA FROTA DE VEÍCULOS DESTINADA AO TRANSPORTE DOS PACIENTES USUÁRIOS DO CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS).</t>
+  </si>
+  <si>
     <t>2434</t>
   </si>
   <si>
     <t>MOCC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
     <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2434/mocao_de_congratulacoes_01.2026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO CONGRAT. Nº 01/2026 - AO SR. MAYLLON EMMANOEL PEQUENO SANTOS SILVA</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES N° 02/2026 MAJOR RODRIGO VITAL VELOSO SOARES BOTELHO</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>MOCP</t>
@@ -546,83 +891,143 @@
   <si>
     <t>RAFAEL FEITOSA</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 01/2026 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, DEPUTADO FEDERAL ALFREDO GASPAR DE MENDONÇA NETO.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 02/2026 CRIA COMENDA ODILO JOSÉ LINS DE SOUZA, NO MUNICÍPIO DE RIO LARGO - AL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 03/2026 INSTITUI A COMEND " MULHERES QUE INSPIRAM", NO ÂMBITO DA CÂMARA MUNICIPAL DE RIO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 04/2026 CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DE RIO LARGO, À  DELEGADA TEREZA RAMOS DE ALBUQUERQUE.</t>
   </si>
   <si>
+    <t>2488</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO N° 06/2026 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, Á DEPUTADA ESTADUAL ROSEMARY MIRANDA DAVINO - ROSE DAVINO.</t>
+  </si>
+  <si>
+    <t>2487</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO N° 07/2026 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, AO SENHOR DAVID MAIA DE VASCONCELOS LIMA-DAVI MAIA.</t>
+  </si>
+  <si>
+    <t>2509</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO N° 08/2026 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, AO SENHOR DJALMA PEREIRA ROSA.</t>
+  </si>
+  <si>
+    <t>2511</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO N° 09/2026 CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE RIO LARGO, À DEPUTADA ESTADUAL MARIA DE FÁTIMA MOREIRA CANUTO ROCHA-FÁTIMA CANUTO.</t>
+  </si>
+  <si>
+    <t>2510</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO N° 10/2026 CONCEDE A COMENDA " MULHERES QUE INSPIRAM", À DEPUTADA ESTADUAL CEBELLE MOURA.</t>
+  </si>
+  <si>
+    <t>2519</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO N° 11/2026 CONCEDE TÍTULO DE CIDADÃO HONÁRIO DE RIO LARGO , AO DR. RENATO REZENDE ROCHA.</t>
+  </si>
+  <si>
+    <t>2520</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO N° 12/2026 CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO , AODEPUTADO ESTADUAL CLÁUDIO ALEXANDRE AYRES DA COSTA.</t>
+  </si>
+  <si>
     <t>2409</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 13/2025 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, AO SENHOR GEORGE RAPOSO MAIA NETO.</t>
   </si>
   <si>
+    <t>2521</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO N° 13/2026 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, AO SENHOR MARCOS BELTRÃO SIQUEIRA.</t>
+  </si>
+  <si>
     <t>2419</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>Pedro Carlos da Silva Neto</t>
   </si>
   <si>
     <t>PLE Nº 01/2026 - INSTITUIÇÃO DO CENTRO DE FORMAÇÃO, TRATAMENTO E APERFEIÇOAMENTO (CFTA) DA GUARDA CIVIL MUNICIPAL DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N°02/2026 DISPÕE SOBRE A REESTRUTURAÇÃO DA LEI DO CONSELHO MUNICIPAL DE SAÚDE DE RIO LARGO E DÁ  NOVA REDAÇÃO AS LEIS DE N° 1.109/2011 DE 08/09/2011.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N°04/2026 DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2484</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI EXECUTIVO N° 05/2026 ESTABELECE OS COMPONENTES MUNICIPAIS DO SISTEMA NACIONAL DE SEGURANÇA, ALIMENTAR E NUTRICIONAL - SISAU, CRIADO PELA LEI FEDERAL N° 11.346, DE3 15 SETEMBRO DE 2006, NO MUNICÍPIO DE RIO LARGO , E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2518</t>
+  </si>
+  <si>
+    <t>AJUSTA OS VALORES VENCIMENTAIS EM VIGOR DO PESSOAL DA REDE PÚBLICA MUNICIPAL DE ENSINO DE RIO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2410</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO 01/2026 -  RECONHECE OS CATADORES E CATADORAS DE MATERIAIS RECICLÁVEIS COMO AGENTES AMBIENTAIS NO MUNICÍPIO DE RIO LARGO, INSTITUI DIRETRIZES PARA SUA ATUAÇÃO E PARA POLÍTICAS DE APOIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2420/pll_no_02_-_sancoes_administrativas_pratica_de_maus-tratos_contra_animais_-_lei_cao_orelha.pdf</t>
   </si>
   <si>
     <t>PLL N° 02/2026 INSTITUI SANÇÕES ADMINISTRATIVAS, INCLUSIVE MULTA, PARA A PRÁTICA DE MAUS-TRATOS CONTRA ANIMAIS NO ÂMBITO DO MUNICÍPIO DE RIO LARGO, DENOMINADA LEI CÃO ORELHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
@@ -637,50 +1042,92 @@
     <t>PLL Nº 04/2026 - AUTORIZA O MUNÍCIPIO DE RIO LARGO/AL A INSTITUIR A POLÍTICA MUNICIPAL DE GESTÃO DE VEÍCULOS ABANDONADOS OU EM ESTADO DE DEGRADAÇÃO EM VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 05/2026 ESTABELECE DIRETRIZ DE PRIORIDADE NOS PROGRAMAS HABITACIONAIS DE INTERESSE SOCIAL DO MUNICÍPIO DE RIO LARGO ÀS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR E AOS ÓRFÃOS DE FEMINICÍDIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 06/2026 - DISPÕE SOBRE A IMPLEMENTAÇÃO DE AÇÕES PERMANENTES DE EDUCAÇÃO PARA A SAÚDE E EDUCAÇÃO SEXUAL NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE RIO LARGO/AL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 07/2026 - INSTITUI O PROGRAMA MUNICIPAL DE COMUNICAÇÃO DIGITAL E VALORIZAÇÃO DOS COMUNICADORES LOCAIS NO ÂMBITO DO MUNICÍPIO DE RIO LARGO/AL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 08/2026 - INSTITUI DIRETRIZES PARA O PROGRAMA MUNICIPAL "OLHO VIVO AMBIENTAL", DE INCENTIVO À DENÚNCIA DE INFRAÇÕES AMBIENTAIS NO MUNICÍPIO DE RIO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2477</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI LEGISLATIVO N° 09/2026 DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA NAS ESCOLAS PÚBLICAS MUNICIPAIS E CRECHES.</t>
+  </si>
+  <si>
+    <t>2486</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI LEGISLATIVO N° 10/2026 INSTITUI DIRETRIZES PARA A CRIAÇÃO E ADPTAÇÃO DE ESPAÇOS PÚBLICOS INCLUSIVOS DESTINADOS A PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA ( TEA ) NO MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2483</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI LEGISLATIVO N° 11/2026 DIPÕE SOBRE A GARANTIA DE PRIORIDADE NO ATENDIMENTO PSICOLÔGICO, CONSULTAS, EXAMES E FORNECIMENTO DE MEDICAMENTOS, INCLUSIVE POR MEIO DA CENTRAL DE ABASTECIMENTO FARMACÊUTICO ( CAF), ÀS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÈSTICA E FAMILIAR NO ÂMBITO DO MUNICÍPIO DE RIO LARGO/AL , E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2498</t>
+  </si>
+  <si>
+    <t>PLL Nº 12/2026 - INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE RIO LARGO A FESTA DOS PADROEIROS SAGRADOS CORAÇÕES DE JESUS E MARIA, DA PARÓQUIA DO COMPLEXO BRASIL NOVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2499</t>
+  </si>
+  <si>
+    <t>PLL Nº 13/2026 - DISPÕE SOBRE CRITÉRIOS PARA INSTALAÇÃO, IMPLANTAÇÃO E FUNCIONAMENTO DE POSTOS REVENDEDORES DE COMBUSTÍVEIS NO MUNICÍPIO DE RIO LARGO/AL, COM FUNDAMENTO NO ORDENAMENTO TERRITORIAL, NA PROTEÇÃO AO MEIO AMBIENTE E ΝΑ SEGURANÇA URBANA, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2522</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI LEGISLATIVO N° 15/2026 " DISPÕE SOBRE DIRETRIZES DE TRANSPARÊNCIA , PIBLICIDADE, INFORMAÇÃO AO CONTRIBUINTE E CONTROLE SOCIAL RELATIVOS AO IMPOSTO PREDIAL E TERRITORIAL URBANO-IPTU NO ÂMBITO DO MUNICÍPIO DE RIO LARGO/AL , E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>2523</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI LEGISLATIVO N°16/2026 DISPÕE SOBRE A PRIORIDADE DE MATRÍCULA E TRANSFERÊNCIA DE CRIANÇAS  E DOLESCENTES EM SITUAÇÃO DE VIOLÊNCIA DOMÈSTICA OU FAMILIAR, BEM COMO DAQUELS CUJAS MÃES OU RESPONSÁVEIS LEGAIS ESTEJAM NESSA CONDIÇÃO NO ÂMBITO DA REDE PÚBLICA MUNICIPAL DE ENSINO DO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>VETOT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N°52/2025 DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>VETO TOTA AO PROJETO DE LEI N° 54/2025 DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 56/2025 DO PODER LEGISLATIVO</t>
   </si>
@@ -1065,56 +1512,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2423/indicacao_08.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2431/indicacao_09.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2424/indicacao_10.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2425/indicacao_11.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2426/indicacao_13.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2427/indicacao_14.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2433/indicacao_15.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2434/mocao_de_congratulacoes_01.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2420/pll_no_02_-_sancoes_administrativas_pratica_de_maus-tratos_contra_animais_-_lei_cao_orelha.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2421/requerimento_de_informacao_-_01.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2423/indicacao_08.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2431/indicacao_09.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2424/indicacao_10.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2425/indicacao_11.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2426/indicacao_13.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2427/indicacao_14.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2433/indicacao_15.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2434/mocao_de_congratulacoes_01.2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2420/pll_no_02_-_sancoes_administrativas_pratica_de_maus-tratos_contra_animais_-_lei_cao_orelha.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2026/2421/requerimento_de_informacao_-_01.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H72"/>
+  <dimension ref="A1:H127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="158.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2168,837 +2615,2267 @@
       </c>
       <c r="G41" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>150</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>151</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>153</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>154</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>156</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>10</v>
+        <v>157</v>
       </c>
       <c r="D44" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>26</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>159</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>160</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
         <v>161</v>
-      </c>
-[...19 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>162</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>163</v>
       </c>
-      <c r="B46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>30</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
         <v>164</v>
-      </c>
-[...10 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>165</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>166</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>34</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
         <v>167</v>
-      </c>
-[...19 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
       <c r="D48" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="D49" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>174</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>175</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>66</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
         <v>176</v>
-      </c>
-[...19 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>177</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>178</v>
       </c>
-      <c r="B51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>180</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>10</v>
+        <v>181</v>
       </c>
       <c r="D52" t="s">
-        <v>181</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>30</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
         <v>182</v>
-      </c>
-[...7 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>183</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>184</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" t="s">
         <v>185</v>
-      </c>
-[...19 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>186</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
         <v>187</v>
       </c>
-      <c r="B54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D54" t="s">
-        <v>181</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>182</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>183</v>
+        <v>22</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>189</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>10</v>
+        <v>190</v>
       </c>
       <c r="D55" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>46</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
         <v>191</v>
-      </c>
-[...7 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>192</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
         <v>193</v>
       </c>
-      <c r="B56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D56" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>195</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
         <v>196</v>
       </c>
-      <c r="B57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D57" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="F57" t="s">
         <v>197</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>199</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>25</v>
+        <v>200</v>
       </c>
       <c r="D58" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>29</v>
+        <v>203</v>
       </c>
       <c r="D59" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>33</v>
+        <v>206</v>
       </c>
       <c r="D60" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
         <v>87</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>209</v>
       </c>
       <c r="D61" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>41</v>
+        <v>212</v>
       </c>
       <c r="D62" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>10</v>
+        <v>215</v>
       </c>
       <c r="D63" t="s">
-        <v>210</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>211</v>
+        <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>183</v>
+        <v>22</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>17</v>
+        <v>218</v>
       </c>
       <c r="D64" t="s">
-        <v>210</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>211</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>183</v>
+        <v>34</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>21</v>
+        <v>221</v>
       </c>
       <c r="D65" t="s">
-        <v>210</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>211</v>
+        <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>183</v>
+        <v>66</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>25</v>
+        <v>224</v>
       </c>
       <c r="D66" t="s">
-        <v>210</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>211</v>
+        <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>183</v>
+        <v>26</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>227</v>
       </c>
       <c r="D67" t="s">
-        <v>220</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>221</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>222</v>
+        <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>17</v>
+        <v>230</v>
       </c>
       <c r="D68" t="s">
-        <v>220</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
-        <v>221</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>21</v>
+        <v>233</v>
       </c>
       <c r="D69" t="s">
-        <v>220</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>221</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>25</v>
+        <v>236</v>
       </c>
       <c r="D70" t="s">
-        <v>220</v>
+        <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>221</v>
+        <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H70" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>29</v>
+        <v>239</v>
       </c>
       <c r="D71" t="s">
-        <v>220</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>221</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H71" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
+        <v>242</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>66</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>244</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>245</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>18</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H73" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>247</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>248</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>46</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H74" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>250</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>251</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>34</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H75" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>253</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>254</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H76" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>256</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>257</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H77" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>259</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>260</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>30</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H78" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>262</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>263</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>87</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H79" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>265</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>266</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>18</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H80" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>268</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>269</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>66</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H81" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>271</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
         <v>10</v>
       </c>
-      <c r="D72" t="s">
-[...5 lines deleted...]
-      <c r="F72" t="s">
+      <c r="D82" t="s">
+        <v>272</v>
+      </c>
+      <c r="E82" t="s">
+        <v>273</v>
+      </c>
+      <c r="F82" t="s">
+        <v>66</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H82" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>276</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>17</v>
+      </c>
+      <c r="D83" t="s">
+        <v>272</v>
+      </c>
+      <c r="E83" t="s">
+        <v>273</v>
+      </c>
+      <c r="F83" t="s">
+        <v>124</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H83" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>278</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>17</v>
+      </c>
+      <c r="D84" t="s">
+        <v>279</v>
+      </c>
+      <c r="E84" t="s">
+        <v>280</v>
+      </c>
+      <c r="F84" t="s">
+        <v>34</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H84" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>282</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" t="s">
+        <v>283</v>
+      </c>
+      <c r="E85" t="s">
+        <v>284</v>
+      </c>
+      <c r="F85" t="s">
+        <v>285</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H85" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>287</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>17</v>
+      </c>
+      <c r="D86" t="s">
+        <v>283</v>
+      </c>
+      <c r="E86" t="s">
+        <v>284</v>
+      </c>
+      <c r="F86" t="s">
+        <v>66</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H86" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>289</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>21</v>
+      </c>
+      <c r="D87" t="s">
+        <v>283</v>
+      </c>
+      <c r="E87" t="s">
+        <v>284</v>
+      </c>
+      <c r="F87" t="s">
         <v>18</v>
       </c>
-      <c r="G72" s="1" t="s">
-[...3 lines deleted...]
-        <v>235</v>
+      <c r="G87" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H87" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>291</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>25</v>
+      </c>
+      <c r="D88" t="s">
+        <v>283</v>
+      </c>
+      <c r="E88" t="s">
+        <v>284</v>
+      </c>
+      <c r="F88" t="s">
+        <v>34</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H88" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>293</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>33</v>
+      </c>
+      <c r="D89" t="s">
+        <v>283</v>
+      </c>
+      <c r="E89" t="s">
+        <v>284</v>
+      </c>
+      <c r="F89" t="s">
+        <v>87</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H89" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>295</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90" t="s">
+        <v>283</v>
+      </c>
+      <c r="E90" t="s">
+        <v>284</v>
+      </c>
+      <c r="F90" t="s">
+        <v>30</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H90" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>297</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>41</v>
+      </c>
+      <c r="D91" t="s">
+        <v>283</v>
+      </c>
+      <c r="E91" t="s">
+        <v>284</v>
+      </c>
+      <c r="F91" t="s">
+        <v>22</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H91" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>299</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>45</v>
+      </c>
+      <c r="D92" t="s">
+        <v>283</v>
+      </c>
+      <c r="E92" t="s">
+        <v>284</v>
+      </c>
+      <c r="F92" t="s">
+        <v>26</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H92" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>301</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>50</v>
+      </c>
+      <c r="D93" t="s">
+        <v>283</v>
+      </c>
+      <c r="E93" t="s">
+        <v>284</v>
+      </c>
+      <c r="F93" t="s">
+        <v>30</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H93" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>303</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>54</v>
+      </c>
+      <c r="D94" t="s">
+        <v>283</v>
+      </c>
+      <c r="E94" t="s">
+        <v>284</v>
+      </c>
+      <c r="F94" t="s">
+        <v>26</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H94" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>305</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>58</v>
+      </c>
+      <c r="D95" t="s">
+        <v>283</v>
+      </c>
+      <c r="E95" t="s">
+        <v>284</v>
+      </c>
+      <c r="F95" t="s">
+        <v>38</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H95" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>307</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>61</v>
+      </c>
+      <c r="D96" t="s">
+        <v>283</v>
+      </c>
+      <c r="E96" t="s">
+        <v>284</v>
+      </c>
+      <c r="F96" t="s">
+        <v>66</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H96" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>309</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>65</v>
+      </c>
+      <c r="D97" t="s">
+        <v>283</v>
+      </c>
+      <c r="E97" t="s">
+        <v>284</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H97" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>311</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" t="s">
+        <v>312</v>
+      </c>
+      <c r="E98" t="s">
+        <v>313</v>
+      </c>
+      <c r="F98" t="s">
+        <v>314</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H98" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>316</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>17</v>
+      </c>
+      <c r="D99" t="s">
+        <v>312</v>
+      </c>
+      <c r="E99" t="s">
+        <v>313</v>
+      </c>
+      <c r="F99" t="s">
+        <v>314</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H99" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>318</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>25</v>
+      </c>
+      <c r="D100" t="s">
+        <v>312</v>
+      </c>
+      <c r="E100" t="s">
+        <v>313</v>
+      </c>
+      <c r="F100" t="s">
+        <v>314</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H100" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>320</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>29</v>
+      </c>
+      <c r="D101" t="s">
+        <v>312</v>
+      </c>
+      <c r="E101" t="s">
+        <v>313</v>
+      </c>
+      <c r="F101" t="s">
+        <v>314</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H101" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>322</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>33</v>
+      </c>
+      <c r="D102" t="s">
+        <v>312</v>
+      </c>
+      <c r="E102" t="s">
+        <v>313</v>
+      </c>
+      <c r="F102" t="s">
+        <v>314</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H102" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>324</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
+        <v>325</v>
+      </c>
+      <c r="E103" t="s">
+        <v>326</v>
+      </c>
+      <c r="F103" t="s">
+        <v>18</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H103" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>328</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>17</v>
+      </c>
+      <c r="D104" t="s">
+        <v>325</v>
+      </c>
+      <c r="E104" t="s">
+        <v>326</v>
+      </c>
+      <c r="F104" t="s">
+        <v>18</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H104" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>331</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>21</v>
+      </c>
+      <c r="D105" t="s">
+        <v>325</v>
+      </c>
+      <c r="E105" t="s">
+        <v>326</v>
+      </c>
+      <c r="F105" t="s">
+        <v>332</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H105" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>334</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>25</v>
+      </c>
+      <c r="D106" t="s">
+        <v>325</v>
+      </c>
+      <c r="E106" t="s">
+        <v>326</v>
+      </c>
+      <c r="F106" t="s">
+        <v>30</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H106" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>336</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>29</v>
+      </c>
+      <c r="D107" t="s">
+        <v>325</v>
+      </c>
+      <c r="E107" t="s">
+        <v>326</v>
+      </c>
+      <c r="F107" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H107" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>338</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>33</v>
+      </c>
+      <c r="D108" t="s">
+        <v>325</v>
+      </c>
+      <c r="E108" t="s">
+        <v>326</v>
+      </c>
+      <c r="F108" t="s">
+        <v>87</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H108" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>340</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109" t="s">
+        <v>325</v>
+      </c>
+      <c r="E109" t="s">
+        <v>326</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H109" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>342</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>41</v>
+      </c>
+      <c r="D110" t="s">
+        <v>325</v>
+      </c>
+      <c r="E110" t="s">
+        <v>326</v>
+      </c>
+      <c r="F110" t="s">
+        <v>18</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H110" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>344</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>45</v>
+      </c>
+      <c r="D111" t="s">
+        <v>325</v>
+      </c>
+      <c r="E111" t="s">
+        <v>326</v>
+      </c>
+      <c r="F111" t="s">
+        <v>18</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H111" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>346</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>50</v>
+      </c>
+      <c r="D112" t="s">
+        <v>325</v>
+      </c>
+      <c r="E112" t="s">
+        <v>326</v>
+      </c>
+      <c r="F112" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H112" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>348</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>54</v>
+      </c>
+      <c r="D113" t="s">
+        <v>325</v>
+      </c>
+      <c r="E113" t="s">
+        <v>326</v>
+      </c>
+      <c r="F113" t="s">
+        <v>30</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H113" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>350</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>58</v>
+      </c>
+      <c r="D114" t="s">
+        <v>325</v>
+      </c>
+      <c r="E114" t="s">
+        <v>326</v>
+      </c>
+      <c r="F114" t="s">
+        <v>18</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H114" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>352</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>61</v>
+      </c>
+      <c r="D115" t="s">
+        <v>325</v>
+      </c>
+      <c r="E115" t="s">
+        <v>326</v>
+      </c>
+      <c r="F115" t="s">
+        <v>18</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H115" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>354</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>70</v>
+      </c>
+      <c r="D116" t="s">
+        <v>325</v>
+      </c>
+      <c r="E116" t="s">
+        <v>326</v>
+      </c>
+      <c r="F116" t="s">
+        <v>30</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H116" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>356</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>74</v>
+      </c>
+      <c r="D117" t="s">
+        <v>325</v>
+      </c>
+      <c r="E117" t="s">
+        <v>326</v>
+      </c>
+      <c r="F117" t="s">
+        <v>18</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H117" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>358</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" t="s">
+        <v>359</v>
+      </c>
+      <c r="E118" t="s">
+        <v>360</v>
+      </c>
+      <c r="F118" t="s">
+        <v>314</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H118" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>362</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>17</v>
+      </c>
+      <c r="D119" t="s">
+        <v>359</v>
+      </c>
+      <c r="E119" t="s">
+        <v>360</v>
+      </c>
+      <c r="F119" t="s">
+        <v>314</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H119" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>364</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>21</v>
+      </c>
+      <c r="D120" t="s">
+        <v>359</v>
+      </c>
+      <c r="E120" t="s">
+        <v>360</v>
+      </c>
+      <c r="F120" t="s">
+        <v>314</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H120" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>366</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>25</v>
+      </c>
+      <c r="D121" t="s">
+        <v>359</v>
+      </c>
+      <c r="E121" t="s">
+        <v>360</v>
+      </c>
+      <c r="F121" t="s">
+        <v>314</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H121" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>368</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" t="s">
+        <v>369</v>
+      </c>
+      <c r="E122" t="s">
+        <v>370</v>
+      </c>
+      <c r="F122" t="s">
+        <v>18</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H122" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>373</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>17</v>
+      </c>
+      <c r="D123" t="s">
+        <v>369</v>
+      </c>
+      <c r="E123" t="s">
+        <v>370</v>
+      </c>
+      <c r="F123" t="s">
+        <v>18</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H123" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>375</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>21</v>
+      </c>
+      <c r="D124" t="s">
+        <v>369</v>
+      </c>
+      <c r="E124" t="s">
+        <v>370</v>
+      </c>
+      <c r="F124" t="s">
+        <v>18</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H124" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>377</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>25</v>
+      </c>
+      <c r="D125" t="s">
+        <v>369</v>
+      </c>
+      <c r="E125" t="s">
+        <v>370</v>
+      </c>
+      <c r="F125" t="s">
+        <v>18</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H125" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>379</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>29</v>
+      </c>
+      <c r="D126" t="s">
+        <v>369</v>
+      </c>
+      <c r="E126" t="s">
+        <v>370</v>
+      </c>
+      <c r="F126" t="s">
+        <v>18</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H126" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>381</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>10</v>
+      </c>
+      <c r="D127" t="s">
+        <v>382</v>
+      </c>
+      <c r="E127" t="s">
+        <v>383</v>
+      </c>
+      <c r="F127" t="s">
+        <v>18</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H127" t="s">
+        <v>384</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3030,50 +4907,105 @@
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>