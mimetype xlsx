--- v0 (2025-12-10)
+++ v1 (2026-05-11)
@@ -54,669 +54,669 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Daniel Pontes</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/</t>
+    <t>http://sapl.riolargo.al.leg.br/media/</t>
   </si>
   <si>
     <t>EMEMDA MODIFICATIVA N° 01/2024 AO PROJETO DE LEI N° 31 DE NOVEMBRO DE 2024.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CARLINHOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1777/indicacao_no_01-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1777/indicacao_no_01-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°01/2024 SOLICITA DA GESTÃO MUNICIPAL ASFÁLTICA, BEM COMO A REPOSIÇÃO DA ILUMINAÇ~SO PÚBLICA EM LED DA RUA SÃO JOAQUIM, VIA DE LIGAÇÃO ATÉ A LOCALIDADE MUTIRÃO, CENTRO DE NOSSA CIDADE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JEFFERSON ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1774/indicacao_no_02-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1774/indicacao_no_02-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 02/2024 SOLICITA ESTUDOS PARA REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE RIO LARGO EM VIRTUDE DAS PERDAS INFLACIONÁRIAS DOS ULTIMOS ANOS.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>THIAGO VASCONCELOS</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1775/indicacao_no_03-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1775/indicacao_no_03-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 03/2024 SOLICITA DA GESTÃO MUNUICIPAL A DRENAGEM, PAVIMENTAÇÃO E SUBSTITUIÇÃO DA ILUMINAÇÃO PÚBLICA PARA LED, NO CONJUNTO RESIDENCIAL DOS EUCALIPTOS, NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1776/indicacao_no_04-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1776/indicacao_no_04-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 04/2024 SOLICITA DA GESTÃO MUNICIPAL O SANEAMENTO E PAVIMENTAÇÃO ASFÁLTICA DA RUA QUE CONTORNA A ÁREA DO CONJUNTO HÉLIO VASCONCELOS, BAIRRO BRASIL NOVO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ISMAEL FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1778/indicacao_no_05-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1778/indicacao_no_05-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°05/2024 SOLICITA DA GESTÃO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA A PAVIMENTAÇÃO DA CONHECIDA "RUA DO MATADOURO", DESDE A RUA DOUTOR EMÍLIO DE MAIA ATÉ O CONJUNTO MUTIRÃO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Cicero Inacio</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1779/indicacao_no_06-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1779/indicacao_no_06-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 06/2024 - Solicita da Gestão Municipal a pavimentação asfáltica da Avenida Antônio Lúcio e da Praça Rio Branco, mais conhecida como Rua do Quadro, em Gustavo Paiva, para que a mesma seja uma alternativa ao impedimento do trafego na via principal daquele bairro.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1780/indicacao_no_07-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1780/indicacao_no_07-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 07/2024 - Solicita da Gestão Municipal, através da Secretaria Municipal de Lazer, Esporte, Cultura e Turismo, a abertura do Edital para inscrição do Registro de Pessoa Viva - RPV, do município de Rio Largo, conforme previsto na Lei Municipal nº 1.953 de 07 de Junho de 2022.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1781/indicacao_no_08-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1781/indicacao_no_08-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 08/2024 SOLICITA DA GESTÃO MUNICIPAL A PAVIMENTAÇÃO  ASFÁLTICA DAS CONHECIDAS "RUA DO POLAR " E " RUA DO ESMERALDA " LOCALIZDAS NO BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1782/indicacao_no_09-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1782/indicacao_no_09-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 09/2024 SOLICITA DA GESTÃO DA GESTÃO MUNICIPAL A ATUALIZAÇÃO DO PISO SALARIAL DO MAGISTÈRIO MUNICIPAL E REAJUSTE NOS VENCIMENTOS DOS SERVIDORES DO PLANO DE CARGOS E CARREIRA DOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL DE ENSINO .</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1783/indicacao_no_10-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1783/indicacao_no_10-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 10/2024 SOLICITA DA GESTÃO MUNICIPAL A  PAVIMENTAÇÃO COM O DEVIDO SANEAMENTO DAS RUAS DO CONJUNTO RESIDENCIAL SANTA ROSA, LOCALIZADO NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1788/indicacao_no_11-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1788/indicacao_no_11-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 11/2024 SOLICITA DA GESTÃO MUNICIPAL A LIMPEZA, DESOBSTRUÇÃO E DESASSOREAMENTO DOS CANAIS QUE CORTAM O BAIRRO DE LOURENÇO DE ALBUQUERQUE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>DR. IZAQUE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1784/indicacao_no_12-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1784/indicacao_no_12-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 12/2024 SOLICITA DA GESTÃO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA , BEM COMO A REPOSIÇÃO DA ILLUMINAÇÃO PÚBLICA EM LED DAS VIAS CONHECIDAS COMO RUA SÃO JOÃO E RUA DO CAJUEIRO SÃO JOAQUIM, VIAS DE LIGAÇÃO DO CENTRO ATÉ A LOCALIDADE MUTIRÃO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1786/indicacao_no_13-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1786/indicacao_no_13-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° SOLICITA DA GESTÃO MUNICIPAL A DISTRIBUIÇÃO GRATUITA DE PULSEIRAS DE INDENTIFICAÇÃO PARA CRIANÇAS EM EVENTOS REALIZADOS PELA MUNICIPALIDADE, A INICIAR-SE PELOS FESTEJOS CARNAVALESCOS.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1785/indicacao_no_14-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1785/indicacao_no_14-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 14/2024 SOLICITA DA GESTÃO MUNICIPAL A CONSTRUÇÃO DE UMA NOVA ESCOLA DA REDE MUNICIPAL DE ENSINO NA REGIÃO DO BAIRRO BRASIL NOVO, PARA ATENDER A DEMANDA DA REGIÃO.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1787/indicacao_no_15-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1787/indicacao_no_15-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 15/2024 SOLICITA O SANEAMENTO E A PAIMENTAÇÃO ASFÁLTICA DAS RUAS EM PROJETO CONHECIDAS COMO "RUA DO NINO DO ROCHA CONSTRUÇÕES", LOCALIZADAS NO BAIRRO ANTÔNIO LINS DE SOUZA , NESTA CIDADE.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1792/indicacao_no_16-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1792/indicacao_no_16-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°16/2024 SOLICITA DA GESTÃO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DAS QUADRA 01,02,03,07 E 08, INCLUINDO SUAS TRAVESSAS DE LIGAÇÃO, DO CONJUNTO RESIDENCIAL MUTIRÃO, CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1793/indicacao_no_17-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1793/indicacao_no_17-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 17/2024 SOLICITA COM URGÊNCIA DA GESTÃO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DA AVENIDA VEREADOR JARBAS JANUÁRIO E DA AVENIDA VAZ DE CASTRO, INCLUSIVE COM A DESOBSTRUÇÃO DOS CANAIS DE LIGAÇÃO ENTRE AS VIAS, LOCALIZADAS NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1794/indicacao_no_18-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1794/indicacao_no_18-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 18/2024 SOLICITA A PAVIMENTAÇÃO COM O DEVIDO SANEAMENTO DA CONHECIDA RUA AREIA, LOCALIZADO NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1795/indicacao_no_19-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1795/indicacao_no_19-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 19/2024 SOLICITA DA GESTÃO MUNICIPAL A CONSTRUÇÃO DE UMA ESCOLA DA REDE MUNICIPAL DE ENSINO NA LOCALIDADE SÃO CAETANO, PARTE ALTA DA CIDADE.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1800/indicacao_no_20-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1800/indicacao_no_20-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 20/2024 - SOLICITA DA GESTÃO MUNICIPAL A CRIAÇÃO DE UM PROGRAMA ,UNICIPAL DE ESTÁGIO - PME PARA ESTUDANTES UNIVERSITÁRIOS DAS MAIS DIVERSAS ÁREAS, RESIDENTES NO MUNICIPIO E QUE NECESSITAM DE UMA EXPERIÊNCIA PROFISSIONAL PARA O DESENVOLVIMENTO DE SUAS CARREIRAS.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1797/indicacao_no_21-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1797/indicacao_no_21-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 21/2024 - Solicita da Gestão Municipal a construção de uma área de lazer e recreação, com academia popular e playground infantil, além de área para prática esportiva como quadra de esportes e/ou campo de futebol, na área onde funcionava o antigo campo do progresso, nesta cidade.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1802/indicacao_no_22-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1802/indicacao_no_22-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 22/2024 - SOLICITA DA GESTÃO MUNICIPAL A ELABORAÇÃO E DIVULGAÇÃO DE UMA CARTILHA EDUCATIVA PARA PREVENIR O BULLING NAS ESCOLAS SITUADAS NO MUNICIPIO DE RIO LARGO, PRINCIPALMENTE CONTRA CRIANÇAS PORTADORAS DE DEFICIÊNCIAS OCULTAS E NÃO APARENTES EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 23/2024 - SOLICITA DA GESTÃO MUNICIPAL A REFORMA E AMPLIAÇÃO DOS CEMITÉRIOS PÚBLICOS JÁ EXISTENTES EM NOSSA CIDADE, MAS QUE JÁ NÃO DISPÕEM DE VAGAS PARA ATENDER AS NECESSIDADES E SEPULTAMENTO DA NOSSA POPULAÇÃO..</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1805/indicacao_no_24-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1805/indicacao_no_24-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 24/2024 - Solicita da Gestão Municipal a construção de uma escola da rede municipal de ensino na localidade São Caetano, parte alta da cidade.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1814/indicacao_no_25-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1814/indicacao_no_25-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 25/2024 SOLICITA DA GESTÃO MUNICIPAL A INSTALAÇÃO DE PONTOS DE COLETA DE LEITE HUMANO EM UNIDADES BÁSICAS ESTRATEGICAMENTE LOCALIZADAS, BEM COMO A IMPLANTAÇÃO DE UM BANCO DE LEITE HUMANO EM NOSSO MUNICÍPIO PARA ATENDER À CRIANÇAS CUJAS MÃES NÃO CONSIGAM AMAMENTAR SEUS FILHOS ADEQUADAMENTE.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1811/indicacao_no_26-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1811/indicacao_no_26-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 26/2024 SOLICITA DA GESTÃO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DE DIVERSAS RUAS DO BAIRRO DE LOURENÇO DE ALBUQUERQUE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1806/indicacao_no_27-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1806/indicacao_no_27-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 27/2024 - Solicita da Gestão Municipal a criação de uma Agência Regulamentadora de Serviços Públicos Municipais, para exercer ações regulatórias dos serviços públicos no Município de Rio Largo, priorizando o interesse da nossa população.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1812/indicacao_no_28-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1812/indicacao_no_28-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 28/2024 SOLICITA DA MUNICIPAL A INSTALAÇÃO DE UM POSTO DO CORA NO CENTRO DA CIDADE, PARA ATENDER AOS USUÁRIOS DO SUS DOS BAIRROS DA PARTE BAIXA DA NOSSA CODADE NA MARCAÇÃO DE EXAMES E PROCEDIMENTOS.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1813/indicacao_no_29-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1813/indicacao_no_29-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 29/2024 SOLICITA DA GESTÃO MUNICIPAL A REALIZAÇÃO DE OBRAS DE DRENAGEM E PAVIMENTAÇÃO DAS RUAS JOSÉ GUSMÃO LESSA ,,ANTÔNIO DE GUSMÃO LESSA E TRAVESSA JOSÈ DE GUSMÃO LESSA, LOCALIZADAS NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>ALINE DINIZ, THIAGO VASCONCELOS</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1810/indicacao_no_30-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1810/indicacao_no_30-2024.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 30/2024 - Conclusão do calçamento da Rua Verde Vivo, Loteamento Palmares e ruas adjacentes, localizadas no Loteamento São Caetano, no Bairro Antônio Lins de Souza, nesta cidade.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1815/indicacao_no_31-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1815/indicacao_no_31-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 31/2024 - Solicita da Gestão Municipal a reforma geral e revitalização da praça localizada no Conjunto Residencial Irmã Dulce , Bairro Brasil Novo, neste município</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1817/indicacao_no_32-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1817/indicacao_no_32-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 32/2024 - Solicita da gestão Municipal a reforma e requalificação da quadra de esportes do Conjunto Mutirão, localizada no centro de nossa cidade, transformando-a em um complexo poliesportivo para a prática de atividades de desporto e recreação para os moradores daquela localidade.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1816/indicacao_no_33-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1816/indicacao_no_33-2024.pdf</t>
   </si>
   <si>
     <t>Indicação N° 33/2024 - Solicita da Gestão Municipal a implantação de um complexo Nutricional, comumente chamado de casa da sopa em nosso município.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1820/indicacao_no_34-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1820/indicacao_no_34-2024.pdf</t>
   </si>
   <si>
     <t>Indicação Nº34/2024 - Solicita da gestão Municipal a realização de palestras educativas e informativas sobre a saúde da mulher e lei Maria da Penha nos CRAS, CREAS e UBS durante todo o mês de março no município, em alusão ao mês internacional da mulher.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1818/indicacao_no_35-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1818/indicacao_no_35-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 35/2024 - Solicita do Governo do Estado de Alagoas a implantação de uma Delegacia Especializada na Proteção de Criança e Adolescentes - DPCA, em virtude da alta demanda de casos de violência e abusos que acometem esse público em nosso município.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1819/indicacao_no_36-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1819/indicacao_no_36-2024.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 36/2024 - Solicita da Gestão Municipal a contratação imediata de médicos especialistas para o retorno dos atendimentos de especialistas nas policlínicas do nosso município.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1821/indicacao_no_37-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1821/indicacao_no_37-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°37/2024 CANALIZAÇÃO DO ESGOTO ORIUNDO DA  RUA ANTÔNIO LINS FILHO, QUE CORRE À CÉU ABERTO NA LOCALIDADE CIDADE DE DEUS , BAIRRO LOURENÇO DE ALBUQUERQUE, NESTA CIDADE</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1822/indicacoes_no_38.2024_-_solicita_pagamento_imediato_referente_ao_precatorios_-_ver._jefferson.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1822/indicacoes_no_38.2024_-_solicita_pagamento_imediato_referente_ao_precatorios_-_ver._jefferson.pdf</t>
   </si>
   <si>
     <t>IND Nº 38/2024 - Solicita o pagamento imediato pela Gestão Municipal dos valores referentes aos Precatórios do FUNDEF, para pagamento dos servidores da rede municipal de ensino, em virtude de alguns municípios alagoanos já terem realizando o pagamento.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1823/indicacoes_no_39.2024_-_solicita_da_gestao_municipal_a_pavimentacao_da_localidade_conhecida_como_vila_nova..._ver._ismael.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1823/indicacoes_no_39.2024_-_solicita_da_gestao_municipal_a_pavimentacao_da_localidade_conhecida_como_vila_nova..._ver._ismael.pdf</t>
   </si>
   <si>
     <t>IND Nº 39/2024 - Solicita da Gestão Municipal a pavimentação asfáltica da localidade conhecida como Vila nova, localizada no Bairro Mata do Rolo, neste município.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1824/indicacoes_no_40.2024_-_solicita_da_gestao_municipal_implantacao_de_uma_sala_de_educacao_especial..._ver._cicero_inacio.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1824/indicacoes_no_40.2024_-_solicita_da_gestao_municipal_implantacao_de_uma_sala_de_educacao_especial..._ver._cicero_inacio.pdf</t>
   </si>
   <si>
     <t>IND Nº 40/2024 - Solicita da Gestão Municipal a implantação de uma sala de educação especial, com equipes multidisciplinares, nos dois Centros de Atenção Psicossocial – CAPS do município, para contribuir com a educação e socialização de pacientes daqueles centros que por algum motivo não frequentem as escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1832/indicacao_no_41-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1832/indicacao_no_41-2024.pdf</t>
   </si>
   <si>
     <t>IND Nº 41/2024 - Solicita a implantação pela municipalidade de uma Casa de Acolhimento provisório para atendimento de mulheres vítimas de violência doméstica e familiar em nossa cidade.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>ALINE DINIZ, DR. IZAQUE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1825/indicacao_no_42-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1825/indicacao_no_42-2024.pdf</t>
   </si>
   <si>
     <t>IND Nº 42/2024 - Solicita da Gestão Municipal a realização em nosso município de um mutirão de mamografias e de ultrassonografias mamárias nas mulheres com mais de 40 anos de idade, ou que tenham indicação médica e/ou fatores de risco comprovado.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>RAFAEL FEITOSA</t>
   </si>
   <si>
     <t>IND Nº 43/2024 - Solicita da Gestão Municipal a conclusão do calçamento e a pavimentação asfáltica da localidade conhecida como “Grota da Raposa”, localizada na Vila Betel, Bairro Mata do Rolo, neste município.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1827/indicacao_no_44-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1827/indicacao_no_44-2024.pdf</t>
   </si>
   <si>
     <t>IND Nº 44/2024 - Construção de uma calçada, margeando a BR 104, desde a antiga Frangolar, localizada no Loteamento Palmares, até a Escola Estadual Alberto Santos Dumont, Bairro Antônio Lins de Souza.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 45/2024 SOLICITA DA GESTÃO MUNICIPAL A AQUISIÇÃO DE UM MAMÓGRAFO, PARA REALIZAÇÃO DE DIVERSOS EXAMES PERTINENTES AO EQUIPAMENTO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 47/2024 SOLICITA DA GESTÃO A AQUISIÇÃO DE UM TOMÓGRAFO, PARA A REALIZAÇÃO DE DIVERSOS EXAMES PERTINENTES AOEQUIPAMENTO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 47/2024 SOLICITA DA GESTÃO MUNICIPAL A INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO DA ESCOLA DE ENSINO FUNDAMENTAL WALTER DÓRIA DE FIGUEIREDO, LOCALIZADA NO BAIRRO BRASIL NOVO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1841/indicacao_no_48-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1841/indicacao_no_48-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 48/2024 SOLICITA DA GESTÃO MUNICIPAL A IMPLANTAÇÃO DE UM ESPAÇO DE ASSISTÊNCIA À MULHER-AMU, NA PARTE ALTA DE NOSSA CIDADE, PARA MELHOR ATENDER NOSSAS MUNICÍPES DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1840/indicacao_no_49-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1840/indicacao_no_49-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 49/2024 SOLICITA DA GESTÃO MUNICIPAL A AMPLIAÇÃO DA PRAÇA MARIA DE FÁTIMA ALEXANDRE CAVALCANTE, MAIS CONHECIDA COMO " PRAÇA DO HUMAITÁ ", COM A INCORPORAÇÃO DO ANTIGO PRÉDIO DA ESCOLA MUNICIPAL MARECHAL DEODORO DA FONSEVA, ONDE APÓS REFORMA, FUNCIONARÁ COMO ESPAÇO PARA APRESENTAÇÕES ARTÍSTICAS CULTURAIS.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1838/indicacao_no_50-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1838/indicacao_no_50-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 50/2024 REALIZAÇÃO DE UMA CAMPANHA DE CONCIENTIZAÇÃO EM TODA RIO LARGO SOBRE OS RISCOS CAUSADOS PELO MOSQUITO AEDES AEGYPTI .</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 51/2024 SOLICITA DA MES DIRETORA A MANUTENÇÃO E REATIVAÇÃO DA PLANTAFORMA ELEVATÓRIA DA CÂMARA MUNICIPAL DE RIO LARGO PARA PROPORCIONAR ACESSO FACILITADO AO PLENÁRIO ARLINDO SALÚ DE LIMA A TODOS QUE DESEJAREM ACOMPANHAR OS TRABALHOS LEGISLATIVOS DESTA CASA</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 52/2024 SOLICITA DA GESTÃO MUNICIPAL A IMPLANTAÇÃO DE SALAS DE ROBÓTICA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
@@ -765,654 +765,654 @@
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 64/2024 SOLICITA DA GESTÃO MUNICIPAL A CRIAÇÃO DE UM PROGRAMA DE ATENÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS COM DEPENDÊNCIA QUÍMICA E DE PREVENÇÃO AO USO ABUSIVO DE SUBSTÂNCIAS PSICOATIVAS , COMO ÁLCOOL, DROGAS E TABACO.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 65/2024 SOLICITA DA GESTÃO MUNICIPAL A REALIZAÇÃO DE OBRAS DE RECUPERAÇÕ ASFÁLTICA DA VIA PRINCIPAL DOS CONJUNTOS RESIDENCIAIS TEOTÔNIO BRANDÃO VILELA E FRANCISCO TAVARES GRANJA, LOCALIZADAS NO BAIRRO MATA DO ROLO, NESTA CIDADE .</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1856/indicacao_no_66-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1856/indicacao_no_66-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 66/2024 SOLICITA ESTUDOS PARA REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE RIO LARGO EM VIRTUDE DAS PERDAS INFLACIONÁRIAS DOS ÚLTIMOS ANOS.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 67/2024 SOLICITA DA GESTÃO MUNICIPAL O ENVIO DE PROJETO DE LEI INSTITUINDO O VALE TRANSPORTE PARA OS SERVIDORES MUNICIPAIS DE RIO LARGO /AL.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 68/2024 SOLICITA DA GESTÃOMUNICIPAL A INCLUSÃO NA AGENDA OFICIAL DO MUNICÍPIO DE RIO LARGO/AL A SEMANA DO EVANGÉLICO, A SER REALIZADA ANUALMENTE COM A REALIZAÇÃO DE EVENTOS CULTURAIS E APRESENTAÇÕES ARTÍSTICAS VOLTADOS PARA A COMUNIDADE EVANGÉLICA E CRISTÃ DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1859/indicacao_no_70-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1859/indicacao_no_70-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 70/2024 SOLICITA UMA REFORMA GERAL NA FEIRA DA MULAMBEIRA, CENTRO DE NOSSA CIDADE, COM A IMPLANTAÇÃO DE MELHORIAS PARA FEIRANTES E CONSUMIDORES.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1860/indicacao_no_71-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1860/indicacao_no_71-2024.pdf</t>
   </si>
   <si>
     <t>Indicação Nº71/2024 - Solicita da Gestão Municipal a instalação de iluminação pública ao longo da BR 104, desde o viaduto Antônio Lins, até o viaduto de entroncamento da BR 101 e 104, nos limites da cidade.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1861/indicacao_no_72-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1861/indicacao_no_72-2024.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 72/2024 - Solicita da Gestão municipal construção da quadra de esportes no Conjunto Residencial Asa dos Ventos, Bairro Antônio Lins de Souza, nesta cidade.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1864/indicacao_no_75-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1864/indicacao_no_75-2024.pdf</t>
   </si>
   <si>
     <t>Indicação Nº75/2024 - Solicita da Gestão Municipal a realização de obras para a prevenção de enchentes e inundações nos bairros de Lourenço de Albuquerque, Centro e Gustavo Paiva, a fim de minimizar transtornos causados pelo transbordamento do Rio Mundaú, em nosso município.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1862/indicacao_no_76-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1862/indicacao_no_76-2024.pdf</t>
   </si>
   <si>
     <t>Indicação Nº76/2024 - Solicita a execução de um plano de medidas preventivas para evitar os transtornos ocasionados pelos alagamentos que ocorrem na quadra chuvosa no Loteamento Conjunto Residencial Cidade Jardim, onde localiza-se a comunidade conhecida como "lagoinha" e no Loteamento Parque Santa Tereza, bairro Antônio Lins de Souza, nesta cidade.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Cicero Almeida</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1868/indicacao_no_77-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1868/indicacao_no_77-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 77 SOLICITA DA GESTÃO MUNICIPAL A  DRENAGEM URGENTE,ATRAVÉS DE BOMBEAMENTO DA ÁGUA AO LONGO DA QUAFRA" Y", DO LOTEAMENTO VILA RICA, BAIRRO MATA DO ROLO , NESTA CIDADE.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1869/indicacao_no_78-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1869/indicacao_no_78-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 78/2024 SOLICITA DA GESTÃO MUNICIPAL OBRAS DE DRENAGEM E PAVIMENTAÇÃO DA QUADRA " Y " , DO LOTEAMENTO VILA RICA, BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1870/indicacao_no_79-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1870/indicacao_no_79-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 79/2024 SOLICITA DA GESTÃO MUNICIPAL A DEMARCAÇÃO DE ÁREAS VERDES E A CONSTRUÇÃO DE PRAÇAS, QUADRAS ESPOTIVAS E ÁREAS DE LAZER NO LOTEAMENTO BURITI, BAIRRO ANTÔNIO LINS DE SOUZA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Anderson Goes</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 80/2024 SOLICITA DA GESTÃO MUNICIPAL A PERFURAÇÃO DE UM POÇO ARTESIANO PARA ATENDER AOS MORADORES DA FAZENDA CONE, REESTABELECENDO O FORNECIMENTO DE ÁGUA PARA A RSIDÊNCIAS DAQUELA COMUNIDADE, LOCALIZADA ZONA RURAL DESDE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1874/indicacao_no_81-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1874/indicacao_no_81-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 81/2024 - SOLICITA DA GESTÃO MUNICIPAL A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NA LOCALIDADE CONHECIDA COMO BAR NOSSO, BAIRRO ANTONIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1873/indicacao_no_82-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1873/indicacao_no_82-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 82/2024 - SOLICITA DA GESTÃO MUNICIPAL A CRIAÇÃO DE ESPAÇOS ASSISTENCIAS, CLINICOS E TERAPEUTICOS PARA ATENÇÃO AS CRIANÇAS E ADOLESCENTES VÍTIMAS DE VIOLÊNCIA SEXUAL EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Rosalvo Felix</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1875/indicacao_no_83-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1875/indicacao_no_83-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 83/2024 SOLICITA  DA GESTÃO MUNICIPAL A REALIZAÇÃO DE OBRA DE DRENAGEM E PAVIMENTAÇÃO DA RUA EM PROJETO QUE  LIGA O CONJUNTO RESIDENCIAL AMARO PASCOAL II ATÉ O LOTEAMENTO BURITI, NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Graça Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1876/indicacao_no_84-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1876/indicacao_no_84-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 84/2024 SOLICITA DA GESTÃO MUNICIPAL A CONSTRUÇÃO DE SUMIDORES DE ÁGUAS PLUVIAIS NA RUA BOA VISTA, NAS PROXIMIDADES DO CONJUNTO RESIDENCIAL BEZERRA NETO, NO BAIRRO ANTÔNIO LINS DE SOUZA , NESTA CIDADE.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1881/indicacao_no_85-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1881/indicacao_no_85-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 85/2024 - Solicita da Gestão Municipal a drenagem e pavimentação da conhecida Rua do Monte Alegre, localizada no Centro de nossa cidade.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1877/indicacao_no_86-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1877/indicacao_no_86-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 86/2024 SOLICITA DA GESTÃO MUNICIPAL A IMPLANTAÇÃO DE UM PLANO DE CARGOS E CARREIRAS PARA OSAGENTES DE SAÚDE E AGENTES DE EDEMIAS DO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1878/indicacao_no_87-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1878/indicacao_no_87-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 87/2024 SOLICITRA DA GESTÃO MUNICIPAL A ELABORAÇÃO DE UM PLANO EMERGIAL DE EVACUAÇÃO E ABRIGO, COM TREINAMENTO DOS ORGÃOS COMPETENTES ENVOLVIDOS E DA POPULAÇÃO DAS ARÉAS IDENTIFICADAS COMO RISCO PARA POSSIVÉIS VÍTIMAS DE DESSASTRES NATURAIS E / OU AMBIENTAIS NO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1887/indicacao_no_88-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1887/indicacao_no_88-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 88/2024 SOLICITA A REDUÇÃO EM TODAS AS FAIXAS CONSUMIDORAS DAS ALÍQUOTAS PRATICADAS PELO MUNICÍPUIO DE RO LARGO NA COBRANÇA DA TAXA DE ILUMINAÇÃO PÚBLICA AOS MUNÍCPES.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1888/indicacao_no_89-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1888/indicacao_no_89-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 89/2024 SOLICITA DA GESTÃO MUNICIPAL OBRAS DE DRENAGEM E PAVIMENTAÇÃO DA QUDRA " E", DO LOTEAMENTO VILA RICA, BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1891/indicacao_no_90-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1891/indicacao_no_90-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 90/2024 SOLICITA DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM ÁREA CENOFRÁFICA , COM UM PALHOÇÃO JUNINO, NO CEMTRO DE NOSSA CIDADE PARA A REALIZAÇÃO DE FESTEJOS JUNINOS TRADICIONAIS COM APRESENTAÇÕES ARTÍSTICAS E CULTURAIS TÍPICAS.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1892/indicacao_no_91-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1892/indicacao_no_91-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 91/2024 SOLICITA DA GESTÃO MUNICIPAL A IMPLANTAÇÃO DO ESTATUDO DO GUARDA CIVIL MUNICIPAL GARANTNDO E AMPLIANDO DIREITOS E PRERROGATIVAS DESTA CATEGORIA NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1889/indicacao_no_92-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1889/indicacao_no_92-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 92/2024 SOLICITA DA GESTÃO MUNICIPAL A CESSÃO DE UM TERRENO EM ÁREA DESTINADA À EQUIPAMENTO PÚBLICOS NO CONJUNTO RESIDENCIAL JOSÉ CARLOS PIERUCETTI, LOCALIZADO NO BAIRRO MATA DO ROLO, PARA CONSTRUÇÃO DE TEMPLO RELIGIOSO.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1890/indicacao_no_93-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1890/indicacao_no_93-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° SOLICITA DA GESTÃO MUNICIPAL A CESSÃO DE UM TERRENO EM ÁREA DESTINADA À  EQUIPAMENTOS PÚBLICOS NO CONJUNTO RESIDNCIAL BOM JARDIM, LOCALIZADO NO BAIRRO BRASIL NOVO, PARA A CONSTRUÇÃO DE TEMPLO RELIGIOSO.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1893/indicacao_no_94-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1893/indicacao_no_94-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 94/2024 SOLICITA DA GESTÃO MUNICIPAL A RECUPERAÇÃO E O RECAPEAMENTO ASFÁLTICO DA RUA DA CAIXA E DA CONHECIDA RUA DA CHICA BOA, LOCALIZADAS NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1895/indicacao_no_95-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1895/indicacao_no_95-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 95/2024 - Solicita da Gestão Municipal a construção de um Terminal de integração de transporte nas proximidades da CEASA, neste município.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1897/indicacao_no_96-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1897/indicacao_no_96-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 96/2024 - Solicita da Gestão Municipal a substituição da iluminação pública com lâmpadas alógenas por LED, da Rua Moacir Magalhães e do Conjunto Residencial Porto Rico, localizados no bairro Antônio Lins de Souza, neste município.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1903/indicacao_no_97-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1903/indicacao_no_97-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 97/2024 - Solicita da Gestão Municipal a substituição da iluminação pública com lâmpadas alógenas por LED, das quadras 60 e 61 do Conjunto Residencial Antônio Lins de Souza, localizado no bairro de mesmo nome, neste município.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1896/indicacao_no_98-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1896/indicacao_no_98-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 98/2024 - Solicita da Gestão Municipal a cessão de um terreno em área destinada a equipamentos públicos ao lado da Escola Estadual Tabuleiro do Pinto, mais conhecida como "Escola Rural", no bairro do Antônio Lins de Souza, para a Construção de Templo Religioso.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1898/indicacao_no_99-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1898/indicacao_no_99-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 99/2024 - Solicita da Gestão Municipal a fiscalização constante e a cobrança efetiva da BRK ambiental na recuperação em prazo razoável das ruas onde forem realizados serviços de trocas de rede de distribuição de água e/ou esgotamento sanitário em nosso município.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>ALINE DINIZ</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1899/indicacao_no_100-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1899/indicacao_no_100-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 100/2024 - solicita do Poder Executivo Municipal a instalação de um polo de festividades juninas, para apresentações artísticas e culturais típicas no bairro Utinga, neste município.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1900/indicacao_no_101-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1900/indicacao_no_101-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 101/2024 - Solicita da Gestão Municipal a realização de obras para melhorias e adequação do espaço onde ocorreram os shows do "Arraia da Gente" para ser o espaço permanente para realização de eventos de grande porte do município.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1904/indicacao_no_102-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1904/indicacao_no_102-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 102/2024 - Solicita da Gestão Municipal a drenagem, pavimentação asfáltica e substituição da iluminação pública por LED, das ruas Santa Maria e José Calheiros Neto, localizadas no Bairro Mata do Rolo, neste município.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Indicação nº 103/2024 - Solicita da Gestão Municipal a construção de uma praça com Área de lazer para crianças no final da Rua Napoleão Viana, próximo à Panificação Esquina do Pão", Bairro Mata do Rolo, neste município.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1901/indicacao_no_104-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1901/indicacao_no_104-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 104/2024 - Solicita da Gestão Municipal a substituição das lâmpadas alógenas por LED da iluminação pública externa do campus CECA-UFAL, Bairro Mata do Rolo, para da mais segurança aos estudantes, funcionários e professores daquela importante instituição de ensino do nosso município.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1910/indicacao_no_105-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1910/indicacao_no_105-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 105/2024 - Solicita da Gestão Municipal a Drenagem e Pavimentação da terceira Travessa da Avenida Jesus Cristo, ao lado do abatedouro do Rui da Galinha, Bairro Antônio Lins de Souza, nesta cidade.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Indicação nº 106/2024 - Solicitação da Gestão Municipal a realização de obras de elevação de vias, drenagem e pavimentação das ruas do Conjunto Residencial Recanto das Palmeiras, localizado no Bairro Antônio Lins de Souza, nesta cidade.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1915/indicacao_no_107-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1915/indicacao_no_107-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 107/2024 - Solicitação da Gestão Municipal a instalação de um Centro Municipal de Educação Infantil - CMEI, para atender as crianças da comunidade de Utinga Leão, nesta cidade.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1916/indicacao_no_108-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1916/indicacao_no_108-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 108/2024 - Solicitação da Gestão Municipal a instalação de arenas municipais com campos sintéticos para a pratica de futebol society nos Conjuntos Residenciais Antônio Lins e Jarbas Oiticica, nesta cidade.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1917/indicacao_no_109-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1917/indicacao_no_109-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 109/2024 - Solicitação do Poder Executivo Municipal a construção de escadaria comunitárias em concreto armado, com os devidos corrimãos, na Rua Pereira Leite, mais conhecida com Beiju de Coco, no Bairro de Gustavo Paiva, nesta cidade.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1918/indicacao_no_110-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1918/indicacao_no_110-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 110/2024 - Solicitação da Gestão Municipal o oferecimento da equoterapia para reabilitação e tratamento de pessoas com necessidades especiais, em especial crianças , em nosso município.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1919/indicacao_no_111-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1919/indicacao_no_111-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 111/2024 - Solicitação da Gestão Municipal a drenagem e pavimentação das ruas no entorno da Praça Altamir Dantas, mais conhecida como "Praça dos Bichos", Localizada no Bairro Mata do Rolo, neste município.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Indicação nº 112/2024 - Solicitação da Gestão Municipal a construção de uma praça com área de lazer para crianças no conjunto Residencial Amaro Pascoal I, no Bairro Antônio Lins de Souza, neste município.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Indicação nº 113/2024 - Solicitação da Gestão Municipal uma parceria publico/privada com a AENA, para a instalação de equipamentos públicos para musculação ao longo do calçadão do Aeroporto Internacional Zumbi dos Palmares, uma vez que centenas de munícipes já utilizam diariamente aquela área para pratica esportiva.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1922/indicacao_no_114-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1922/indicacao_no_114-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 114/2024 - Solicitação da Gestão Municipal a reforma geral e reposição da iluminação do entorno em LED da praça do Loteamento Bom Jardim, Localizada no Bairro do Brasil Novo, neste Município.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1923/indicacao_no_115-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1923/indicacao_no_115-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 115/2024 - Solicitação da Gestão Municipal o rebaixamento da linha d'agua da Rua Napoleão Viana, bem como a reabertura da lagoa de decantação de aguas pluviais do Conjunto Residencial Recanto das Palmeiras, localizado no Bairro Antônio Lins de Souza, neste Município.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1928/indicacao_no_116-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1928/indicacao_no_116-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°116/2024 SOLICITA DA GESTÃO MUNICIPAL A DRENAGEM E PAVIMENTAÇÃO DAS RUAS CONHECIDAS COMO, RUA LUIZ CALHEIROS, TRAVESSA SANTA MARIA I E CONJUNTO JOSÉ JACINTO, TODOS LOCALIZADOS NO BAIRRO DA MATA DO ROLO, RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 117/2024 SOLICITA O PAGAMENTO IMEDIATO PELA GESTÃO MUNICIPAL DOS VALORES REFERENTES AOS PRECÁTORIOS DO FUNDEF, PARA PAGAMENTO DOS SERVIDORES DA REDE MUNICIPAL DE ENSINO, EM VIRTUDE DE ALGUNS MUNICÍPIOS ALAGOANOS JÁ TEREM REALIZANDO O PAGAMENTO.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1931/indicacao_no_118-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1931/indicacao_no_118-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 118/2024 SOLICITA DA GESTÃO MUNICIPAL A DRENAGEM E PAVIMENTAÇÃO DOS CONJUNTOS RESIDENCIAIS IRMÃ DULCE E PORTAL DO RENASCER E DA RUA SÃO JOÃO E ADJACÊNCIAS, LOCALIZADAS NO BAIRRO BRASIL NOVO, NESTE MUNICÁPIO.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1932/indicacao_no_119-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1932/indicacao_no_119-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 119/2024 SOLICITA DA GESTÃO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA E O SANEAMENTO DA RUA SÃO JOSÉ BONIFÁCIO, NAS PROXIMAS DA ARENA CHAMPS, BAIRRO ANTÔNIO DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1933/indicacao_no_122-2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1933/indicacao_no_122-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 122/2024 SOLICITA DA GESTÃO MUNICIPAL A CONSTRUÇÃO DE UMA ESCOLA DA REDE MUNICIPAL DE ENSINO NA LOCALIDADE PARQUE DOS EUCALIPTOS, PARTE ALTA DA CIDADE.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 128/2024 SOLICITA A REDUÇÃO EM TODAS AS FAIXAS CONSUMIDORAS DAS ALÍQUOTAS PRATICADAS PELO MUNICÍPIO DE RIO LARGO NA COBRANÇA DA TAXA DE ILUMINAÇÃO PÚBLICA AOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 129/2024 SOLICITA DO GOVERNA ESTADUAL A CONCLUSÃO DAS OBRAS PARA CONSTRUÇÃO DE UMA ESCOLA DA REDE ESTADUAL DE ENSINO NO CONJUNTO RESIDENCIAL ANTÔNIO LINS DE SOUZA, BAIRRO MATA DO ROLO , NESTA CIDADE.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
@@ -1785,507 +1785,507 @@
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Projeto Decreto Legislativo nº 01/2024 - Concede o titulo de Cidadão Honorário de Rio Largo, ao Promotor de Justiça do Ministério Público do Estado de Alagoas, DR. Marcio Roberto Tenório de Albuquerque.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>Projeto Decreto Legislativo nº 02/2024 - Concede o titulo de Cidadão Honorário de Rio Largo, ao Promotor de Justiça do Ministério Público do Estado de Alagoas, DR. Magno Alexandre Ferreira Moura.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 03/2024 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIA DE RIO LARGO, À SRA. MARIA JOSÉ CAMÊLO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1880/pdl_no_04_de_22_maio_de_2024_-_concede_o_titulo_de_cidadao_honario_post_mortem_de_rio_largo_ao_senhor_jose_cavalcante_de_lima.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1880/pdl_no_04_de_22_maio_de_2024_-_concede_o_titulo_de_cidadao_honario_post_mortem_de_rio_largo_ao_senhor_jose_cavalcante_de_lima.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 04/2024 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO POST MORTEM DE RIO LARGO, AO SENHOR JOSÉ CAVALCANTE DE LIMA.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1884/pdl_no_05_de_05_de_junho_de_2024_-_concede_o_titulo_de_cidadao_honario_de_rio_largo_ao_senhor__jose_carlos_vicente_da_silva.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1884/pdl_no_05_de_05_de_junho_de_2024_-_concede_o_titulo_de_cidadao_honario_de_rio_largo_ao_senhor__jose_carlos_vicente_da_silva.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°05/2024  CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, AO SR. JOSÉ CALOS VICENTE DA SILVA.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 6/2024 - Concede a Comenda Jarede Viana, À professora Betânia Feliciano Leite de Melo.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>PDL Nº 07/2024 - Concede o título de cidadão honorário de Rio Largo, ao Sr. Cicero Carlos Gomes da Silva.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>PDL Nº 08/2024 - Concede o título de cidadão honorário de Rio Largo, ao Sr. Adiel Vicente da Cunha.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DR. EZEQUIAS RAIMUNDO ALVES, AO DR. ROBERTO LUIZ KÜNZLER ALVES.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°10/2024 CONCEDER A COMENDA JAREDE VIANA, AO PROFESSOR JOSÉ REINALDO MEDONÇA MOURA.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 11/2024 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO , AO SR. JOSÉ ANIZIO DE AMORIM.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1963/projeto_decreto__no12-2024_-_concede_o_titulo_de_cidadao_honorario_ao_pastor_givaldo_1.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1963/projeto_decreto__no12-2024_-_concede_o_titulo_de_cidadao_honorario_ao_pastor_givaldo_1.pdf</t>
   </si>
   <si>
     <t>PDL Nº 12/2024 - CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, AO PASTOR GIVALDO DE LIMA SILVA.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1964/projeto_decreto__no13-2024_-_concede_o_titulo_de_cidadao_honorario_ao_pastor_severino.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1964/projeto_decreto__no13-2024_-_concede_o_titulo_de_cidadao_honorario_ao_pastor_severino.pdf</t>
   </si>
   <si>
     <t>PDL Nº 13/2024 - CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, AO PASTOR SEVERINO MARQUES DA SILVA.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 14/2024 CONCEDE MEDALHA DO MÉRITO SENADOR ARNON DE MELLO, AO REV. DR. JOSÉ ORISVALDO NUNES DE LIMA.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>PDL Nº 15 - Concede Titulo de Cidadão Honorário de Rio Largo, ao Rev. Dr. José Orisvaldo Nunes de Lima</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>Gilberto Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1773/ple_no_01.2024_-_operacao_de_credito.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1773/ple_no_01.2024_-_operacao_de_credito.pdf</t>
   </si>
   <si>
     <t>PLE Nº 01/2024 - AUTORIZA O PODE EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO À CAIXA ECONÔMICA FEDERAL-CAIXA, COM GARANTIA DA UNIÃO, A ABRIR CRÉDITOS ADICIONAIS, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1790/projeto_de_lei_executivo_no02-2024_-_institui_o_programa_escola_civico_militar_no_ambito_do_municipio_de_rio_largo...pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1790/projeto_de_lei_executivo_no02-2024_-_institui_o_programa_escola_civico_militar_no_ambito_do_municipio_de_rio_largo...pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 02/2024 " INSTITUI O PROGRAMA ESCOLA CÍVICO MILITAR, NO ÂMBITO DO MUNICÍPIO DE RIO LARGO /AL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 04/2024 DISPÕE SOBRE A CRIAÇÕ DO CONSELHO MUNICIPAL DE CULTURA DE RIO LARGO, SEUS PRINCÍPIOS,OBJETIVOS ,ESTRUTURA , ORGANIZAÇÃO, GESTÃO, INTERRELAÇÕES ENTRE SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 05/2024 DISPÕE SBRE O PLANO MUNICIPAL DE CULTURA DE RIO LARGO, SEUS PRINCÍPIOS , OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO , INTERRELAÇÕES ENTRE SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 06/2024 " DISPÕE SOBRE O FUNDO MUNICIPAL DE CULTURA DE RIO LARGO, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, INTERRRELAÇÕES ENTRE SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 08/2024 DISPÕE SOBRE  A ALTERAÇÃO NA LEI MUNICIPAL N° 1569/2010, DANDO NOVA DENOMINAÇÃO AOS ESTABELECIMENTOS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1833/projeto_de_lei_do_executivo_no_09-2024_-_dispoe_sobre_a_criacao_de_lavanderia_publica....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1833/projeto_de_lei_do_executivo_no_09-2024_-_dispoe_sobre_a_criacao_de_lavanderia_publica....pdf</t>
   </si>
   <si>
     <t>PLE Nº 09/2024 - Dispõe sobre a criação da Lavanderia Pública - Manoel Verçolino da Silva, no Bairro Lourenço de Albuquerque, e dá outras providências.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1835/projeto_de_lei_executivo_no_10-2024_-_dispoe_sobre_a_concessao_de_diarias_no_ambito_da_administracao_municipal.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1835/projeto_de_lei_executivo_no_10-2024_-_dispoe_sobre_a_concessao_de_diarias_no_ambito_da_administracao_municipal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N°10/2024 " DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL DE RIO LARGO/AL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1834/projeto_de_lei_executivo_n_11-2024_-_dispoe_sobre_a_possibilidade_de_complemento_de_carga_horaria_para_os_cargos_de_controlador_interno_e_contador...pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1834/projeto_de_lei_executivo_n_11-2024_-_dispoe_sobre_a_possibilidade_de_complemento_de_carga_horaria_para_os_cargos_de_controlador_interno_e_contador...pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 11/2024 " DISPÕE SOBRE A POSSIBILIDADE DE COMPLEMENTO DE CARGA HORÀRIA PARA OS CARGOS DE CONTRALADOR INTERNO E CONTADOR DE 20H, DE FORMA DEFINITIVA, E SOBRE A ORGANIZAÇÃO DA PROCURADORIA GERAL DO MUNICÍPIO DE RIO LARGO, ALÉM DE CRIAR A CÂMARA DE TRANSAÇÃO E DÁ OUTRAS  PROVIDÊNCIAS ".</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N°12/2024 "DISPÕE SOBRE A INSTITUIÇÃO DE INCENTIVO POR DESEMPENHO EM SAÚDE BUCAL NO MUNICÍPIO DE RIO LARGO E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1843/projeto_de_lei_do_executivo_no_13_-_dispoe_sobre_a_adequacao_dos_valores_da_gratificacao_dos_gestores_e_vice-gsetores_das_unidades_de_ensino_da_rede_municipal_de_educacao.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1843/projeto_de_lei_do_executivo_no_13_-_dispoe_sobre_a_adequacao_dos_valores_da_gratificacao_dos_gestores_e_vice-gsetores_das_unidades_de_ensino_da_rede_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>PLE Nº 13 - DISPÕE SOBRE A ADEQUAÇÃO DOS VALORES DA GRATIFICAÇÃO DOS GESTORES E VICE-GESTORES DAS UNIDADES SE ENSINO DA REDE MUNICIPAL DE EDUCAÇÃO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1850/img_20240502_0001.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1850/img_20240502_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 15/2024 DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DE 2024, REFERENTE A CONSTRUÇÃO DE FEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1924/ple-0162024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1924/ple-0162024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 16/2024 " DISPÕE SOBRE A OBRIGATORIEDADE DE CONSERTO BURACOS E VALAS, BEM COMO DO NECESSÁRIO NIVELAMENTO DE QUAISQUER TAMPÕES, ABERTOS NAS VIAS E PASSEIO PÚBLICOS, NO MUNICÍPIO DE RIO LARGO, PELAS EMPRESAS CONCESSIONÁRIAS E/OU PERMISSIONÁRIAS DE SERVIÇOS PÚBLICOS, E POR QUALQUER EMPRESA INDEPENDENTE DE SUA NATUREZA JURÍDICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1925/projeto_de_lei_no_18-2024_-_dispoe_sobra_as_diretrizes_orcamentarias_para_elaboracao_e_execucao_do_orcamento_para_o_exercicio_financeiro_de_2025_do_municipio_de_rio_largoal_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1925/projeto_de_lei_no_18-2024_-_dispoe_sobra_as_diretrizes_orcamentarias_para_elaboracao_e_execucao_do_orcamento_para_o_exercicio_financeiro_de_2025_do_municipio_de_rio_largoal_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 18/2024 - Dispõe sobra as diretrizes orçamentarias para elaboração e execução do orçamento para o exercício financeiro de 2025 do município de Rio Largo/AL, E dá outras providências.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 19/2024 " ALTERA O ART. 2°, DA LEI MUNICIPAL N° 2026/2024".</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1955/ploa_2025.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1955/ploa_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 22/2024 DISPÕE OBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL, E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1973/projeto_de_le_do_executivo_no_23.2024_-_dispoe_sobre_a_criacao_da_unidade_basica_de_saude_manoel_goncalves_da_silva_no_conj._antonio_lins_de_souza..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1973/projeto_de_le_do_executivo_no_23.2024_-_dispoe_sobre_a_criacao_da_unidade_basica_de_saude_manoel_goncalves_da_silva_no_conj._antonio_lins_de_souza..pdf</t>
   </si>
   <si>
     <t>PLE Nº 23/2024 - DISPÕE SOBRE A CRIAÇÃO DA UNIDADE BÁSICA DE SAÚDE MANOEL GONÇALVES DA SILVA, NO CONJUNTO ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1971/projeto_de_lei_no_do_executivo_24.2024_-_altera_o_art._1o_da_lei_municipal_no_1.945-2022.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1971/projeto_de_lei_no_do_executivo_24.2024_-_altera_o_art._1o_da_lei_municipal_no_1.945-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º, DA LEI MUNICIPAL Nº 1.945/2022.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1972/projeto_de_lei_do_executivo_no_25.2024_-_altera_o_art._1o_da_lei_municipal_no_1.946-2022..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1972/projeto_de_lei_do_executivo_no_25.2024_-_altera_o_art._1o_da_lei_municipal_no_1.946-2022..pdf</t>
   </si>
   <si>
     <t>PLE Nº 25/2024 - ALTERA O ART. 1º, DA LEI MUNICIPAL Nº 1.946/2022.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1975/projeto_de_lei_do_executivo_no_26.2024_-_dispoe_sobre_a_delimitacao_das_areas_que_compoem_o_bairros_da_cidade_de_rio_largo-alagoas_e_define_denominacoes..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1975/projeto_de_lei_do_executivo_no_26.2024_-_dispoe_sobre_a_delimitacao_das_areas_que_compoem_o_bairros_da_cidade_de_rio_largo-alagoas_e_define_denominacoes..pdf</t>
   </si>
   <si>
     <t>PLE Nº 26/2024 - DISPÕE  SOBRE A DELIMITAÇÃO DAS ÁREAS QUE COMPÕEM OS BAIRROS DA CIDADE DE RIO LARGO -ALAGOAS E DEFINE SUA DENOMINAÇÕES.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1977/projeto_de_lei_do_executivo_no_27.2024_-_dipoe_sobre_o_plano_diretor_municipal_do_municipio_de_rio_largo_estado_de_alagoas..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1977/projeto_de_lei_do_executivo_no_27.2024_-_dipoe_sobre_o_plano_diretor_municipal_do_municipio_de_rio_largo_estado_de_alagoas..pdf</t>
   </si>
   <si>
     <t>PLE Nº 27/2024 - DISPÕE SOBRE O PLANO DIRETOR MUNICIPAL DO MUNICÍPIO DE RIO LARGO DE RIO LARGO, ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1978/projeto_de_lei_do_executivo_no_28.2024_-_dispoe_obre_o_uso_e_a_ocupacao_do_solo_urbano_do_municipio_de_rio_largo_estado_de_alagoas..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1978/projeto_de_lei_do_executivo_no_28.2024_-_dispoe_obre_o_uso_e_a_ocupacao_do_solo_urbano_do_municipio_de_rio_largo_estado_de_alagoas..pdf</t>
   </si>
   <si>
     <t>PLE Nº 28/2024 - DISPÕE SOBRE O USO E A OCUPAÇÃO DO SOLO URBANO DO MUNICÍPIO DE RIO LARGO, ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1979/projeto_de_lei_do_executivo_no_29.2024_-_dipoe_sobre_o_parcelamento_do_solo_para_fins_urbanos_no_municipio_de_rio__largo._estado_de_algoas..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1979/projeto_de_lei_do_executivo_no_29.2024_-_dipoe_sobre_o_parcelamento_do_solo_para_fins_urbanos_no_municipio_de_rio__largo._estado_de_algoas..pdf</t>
   </si>
   <si>
     <t>PLE Nº 29/2024 - DISPÕE SOBRE O PARCELAMENTO DO SOLO PARA FINS URBANOS NO MUNICÍPIO DE RIO LARGO, ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1994/projeto_de_lei_do_executivo_no_32.2024_-_dispoe_sobre_a_gestao_educacional_do_ensino_publico_municipal_de_rio_largo-al_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1994/projeto_de_lei_do_executivo_no_32.2024_-_dispoe_sobre_a_gestao_educacional_do_ensino_publico_municipal_de_rio_largo-al_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 32/2024 DISPÕE SOBRE A GESTÃO EDUCACIONAL DO ENSINO PÚBLICO MUNICIPAL DE RIO LARGO -AL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1996/projeto_de_lei_do_executivo_no_33.2024_-_dispoe_sobre_autorizacao_para_abertura_de_credito_especial_na_lei_orcamentaria_anual_de_2024_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1996/projeto_de_lei_do_executivo_no_33.2024_-_dispoe_sobre_autorizacao_para_abertura_de_credito_especial_na_lei_orcamentaria_anual_de_2024_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PLE Nº 33/2024 - Dispõe sobre a autorização para Abertura de Crédito Especial na Lei Orçamentária Anual de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/2005/projeto_de_lei_do_executivo_no_34.2024_-_dispoe_sobre_a_criacao_da_ubs_leao_da_tribo_de_juda_no_loteamento_asa_dos_ventos.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/2005/projeto_de_lei_do_executivo_no_34.2024_-_dispoe_sobre_a_criacao_da_ubs_leao_da_tribo_de_juda_no_loteamento_asa_dos_ventos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 34/2024 DISPÕE SOBRE A CRIAÇÃO DA UNIDADE BÁSICA DE SAÚDE LEÃO DA TRIBO DE JUDÁ, NO RESIDENCIAL ASA DOS VENTOS.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/2007/ple_35.2024_usodeaparelho.celulares.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/2007/ple_35.2024_usodeaparelho.celulares.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 35/2024 DISPÕE SOBRE A REGULAMENTAÇÃO DO USO DE APARELHOS CELULARES E DISPOSITIVOS ELETRÔNICOS MOVÉIS NAS DEPENDÊNCIAS E IMEDIAÇÕES DAS ESCOLAS PÚBLICAS MUNICIPAIS DE RIO LARGO/AL ESTABELECENDO RESTRIÇÕES, EXCEÇÕES E MEDIDAS DISCIPLINARES, COM O OBJETIVO DE PROMOVER UM AMBIENTE ESCOLAR SEGURO, DISCIPLINADO, INCLUSIVO E PROPÍCIO AO DESENVOLVIMENTO HUMANO E EUCACIONAL.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/2006/projeto_de_lei_do_executivo_no_36.2024_-_autoriza_o_poder_executivo_municipal_a_doar_imovel_publico_para_a_construcao_do_ceu_da_cultura.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/2006/projeto_de_lei_do_executivo_no_36.2024_-_autoriza_o_poder_executivo_municipal_a_doar_imovel_publico_para_a_construcao_do_ceu_da_cultura.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N°36/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR IMÓVEL PÚBLICO QUE MENCIONA, AO ESTADO DE ALAGOAS, PARA CONSTRUÇÃO DO CEU DA CULTURA.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>10000</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>1372025</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1953/ple_no_021-2024-intitui_plano_de_mobilidade_urbana_de_rio_largo-al_-_planmob_rio_largo_..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1953/ple_no_021-2024-intitui_plano_de_mobilidade_urbana_de_rio_largo-al_-_planmob_rio_largo_..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 021/2024-INSTITUI PLANO DE MOBILIDADE URBANA DE RIO LARGO-AL - PLANMOB RIO LARGO - E ESTABELECE AS DIRETRIZES PARA O ACOMPANHAMENTO E O MONITORAMENTO DE SUA IMPLEMENTAÇÃO, AVALIAÇÃO E REVISÃO PERIÓDICA.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
     <t>PROJETO DE LEI 01/2024 DISPÕE SOBRE A ISENÇÃO DA TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS MUNICIPAIS ÀS PESSOAS CADASTRADAS NO REGISTRO BRASILEIRO DE DOADORES DE MÉDULA ÓSSEA ( REDOME ) E DOADORES REGULARES DE SANGUE.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1796/projeto_de_lei_no_02-2024_-_dispoe_sobre_a_modernizacao_dos_equipamentos_sonoros_das_escolas...pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1796/projeto_de_lei_no_02-2024_-_dispoe_sobre_a_modernizacao_dos_equipamentos_sonoros_das_escolas...pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 02/2024 DISPÕE SOBRE A MODERNIZAÇÃO DOS EQUIPAMENTOS SONOROS (SIRENES E ALARMES ) UTILIZADOS NAS ESCOLAS PÚBLICAS DO MUNICÍPAIS DO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 03/2024 AUTORIZAO MUNICÍPIO DE RIO LARGO A CRIAR A POLÍTICA MUNICIPAL DE ENFRENTAMENTO À VIOLÊNCIA CONTRA MULHERES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1799/projeto_de_lei_no_04-2024_-_altera_o_art._1o_da_lei_municipal_no_1866_de_janeiro_de_2020...pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1799/projeto_de_lei_no_04-2024_-_altera_o_art._1o_da_lei_municipal_no_1866_de_janeiro_de_2020...pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 04/2024 - ALTERA O ART. 1º DA LEI MUNICIPAL Nº 1866, DE 21 DE JANEIRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS..</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 05/2024 - Denomina Logradouro Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>ROGÉRIO SILVA</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 06/2024 DECLARA A PRÁTICA DA CAVALHADA COMO PATRIMÔMIO CULYURAL IMATERIAL DO MUNICÍPIO DE RIO LARGO/AL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 07/2024 - Dispõe sobre a autorização para implementação pelo Poder Executivo do sistema de inclusão escolar “ABA” para crianças diagnosticadas com TEA, TDAH, dislexia, neurodivergentes e demais diagnósticos que o sistema seja indicado nas escolas da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1872/pll_no_08_de_15_de_maio_de_2024_-_institui_no_municipio_de_rio_largo_a_semana_para_cristo_para_difundir_a_cultura_crista_e_o_evangelho..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1872/pll_no_08_de_15_de_maio_de_2024_-_institui_no_municipio_de_rio_largo_a_semana_para_cristo_para_difundir_a_cultura_crista_e_o_evangelho..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 08/2024 INSTITUI NO MUNICÍPIO DE RIO LARGO " A SEMANA PARA CRISTO " PARA DIFUNDIR A CULTURA CRISTÃ E O EVANGELHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1879/pll_no_09_de_22_de_maio_de_2024_-_denomina_logradouro_publico_muncipal..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1879/pll_no_09_de_22_de_maio_de_2024_-_denomina_logradouro_publico_muncipal..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 09/2024 DENOMINA LOGRADOURO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 10/2024 AUTORIZA O PODER EXECUTIVO A CRIAR O AUXÍLIO-MÃE-CUIDADORA PARA CRIANÇAS COM DEFICIÊNCIA QUE NECESSITEM DE CUIDADOS ESPECIAIS PARA RALIZAÇÃO DAS ATIVIDADES DE VIDA DIÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1885/pll_no_11_de_05_de_junho_de_2024_-_institui_no_municipio_de_rio_largo_o_dia_31_de_outubro_como_sendo_o_dia_da_reforma_protestante..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1885/pll_no_11_de_05_de_junho_de_2024_-_institui_no_municipio_de_rio_largo_o_dia_31_de_outubro_como_sendo_o_dia_da_reforma_protestante..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LE LEGISLATIVO N° 11/2024 INSTITUI NO MUNICÍPIO DE RIO LARGO, O DIA 31 DE OUTUBRO ,COMO SENDO O " D NACIONAL DA REFORMA PROTSTANTE" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12/2024 - Denomina Logradouro Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 13/2024 - Modifica redação do artigo 1° da Lei Municipal nº 1.684/2014, alterando o dia do evangélico de 12/07 para o dia 30/11, conforme calendário Nacional e Estadual.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>PJL Nº 14/2024 - Dispõe sobre a criação e regulamentação do cargo de Condutor de Ambulância no âmbito da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1926/projeto_de_lei_do_legislativo_no_15.2024_-_denomina_logradouro_publica_municipal_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1926/projeto_de_lei_do_legislativo_no_15.2024_-_denomina_logradouro_publica_municipal_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 15/2024 DENOMINA LOGRADOURO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO COMUNITÁRIA DO BRASIL NOVO E ADJACÊNCIAS-ACBNA, NOS TERMOS DAS LEIS MUNICIPAIS N° 1.747 E 1.767/17.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>PLL Nº 17/2024 - DENOMINA LOGRADOURO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>PLL Nº 18/2024 - DENOMINA LOGRADOURO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
@@ -2304,93 +2304,93 @@
   <si>
     <t>PLL Nº 21/2024 - Institui o 3º domingo de setembro, como o Dia Municipal da Escola Bíblica Dominical - EAD, no Município de Rio Largo</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N°22/2024 " ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 1.574/2010 E DÁ OUTRAS PROVIDÊNCIAS" .</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>Projeto de Lei nº 23/2024 - Dispõe sobre a obrigatoriedade de notificação aos pais ou responsáveis sobre a realização de qualquer atividade dentro ou fora do estabelecimento de ensino, sua natureza, sua correlação com a Base Nacional Curricular Comum e seu objetivo didático pedagógico.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1883/pr_no_01_de_14_maio_de_2024_-_cria_a_procuradoria_especial_da_mulher_no_ambito_da_camara_municipal_de_rio_largo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1883/pr_no_01_de_14_maio_de_2024_-_cria_a_procuradoria_especial_da_mulher_no_ambito_da_camara_municipal_de_rio_largo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°01/2024 CRIA A PROCURADORIA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE RIO LARGO.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ABERTURA DO EDITAL PARA INSCRIÇÕES DE REGISTRO DO PATRIMÔNIO VIVO DO MUNICÍPIO DE RIO LARGO .</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>Requerimento de informação nº 3/2024</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>Requerimento de Informação nº 04/2024</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>VETOT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1771/veto_total-plo-leg-34-2023-08012024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1771/veto_total-plo-leg-34-2023-08012024.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO DE PROJETO DE LEI Nº 34/2023 DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>REQI</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO N° 01/2024 REFERENTE AOS VALORES RELATIVOS EM VIRTUDE DA CONCESSÃO DOS SERVIÇOS DE ÁGUA E SANEAMENTO DA EMPRESA BRK AMBIENTAL.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO N° 02/2024 INFORMAÇÕES TAXA DE ILUMINAÇÃO PÚBLICA</t>
   </si>
 </sst>
 </file>
 
@@ -2715,51 +2715,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1777/indicacao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1774/indicacao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1775/indicacao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1776/indicacao_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1778/indicacao_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1779/indicacao_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1780/indicacao_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1781/indicacao_no_08-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1782/indicacao_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1783/indicacao_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1788/indicacao_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1784/indicacao_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1786/indicacao_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1785/indicacao_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1787/indicacao_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1792/indicacao_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1793/indicacao_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1794/indicacao_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1795/indicacao_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1800/indicacao_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1797/indicacao_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1802/indicacao_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1805/indicacao_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1814/indicacao_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1811/indicacao_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1806/indicacao_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1812/indicacao_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1813/indicacao_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1810/indicacao_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1815/indicacao_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1817/indicacao_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1816/indicacao_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1820/indicacao_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1818/indicacao_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1819/indicacao_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1821/indicacao_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1822/indicacoes_no_38.2024_-_solicita_pagamento_imediato_referente_ao_precatorios_-_ver._jefferson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1823/indicacoes_no_39.2024_-_solicita_da_gestao_municipal_a_pavimentacao_da_localidade_conhecida_como_vila_nova..._ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1824/indicacoes_no_40.2024_-_solicita_da_gestao_municipal_implantacao_de_uma_sala_de_educacao_especial..._ver._cicero_inacio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1832/indicacao_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1825/indicacao_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1827/indicacao_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1841/indicacao_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1840/indicacao_no_49-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1838/indicacao_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1856/indicacao_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1859/indicacao_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1860/indicacao_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1861/indicacao_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1864/indicacao_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1862/indicacao_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1868/indicacao_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1869/indicacao_no_78-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1870/indicacao_no_79-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1874/indicacao_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1873/indicacao_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1875/indicacao_no_83-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1876/indicacao_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1881/indicacao_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1877/indicacao_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1878/indicacao_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1887/indicacao_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1888/indicacao_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1891/indicacao_no_90-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1892/indicacao_no_91-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1889/indicacao_no_92-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1890/indicacao_no_93-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1893/indicacao_no_94-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1895/indicacao_no_95-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1897/indicacao_no_96-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1903/indicacao_no_97-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1896/indicacao_no_98-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1898/indicacao_no_99-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1899/indicacao_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1900/indicacao_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1904/indicacao_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1901/indicacao_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1910/indicacao_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1915/indicacao_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1916/indicacao_no_108-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1917/indicacao_no_109-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1918/indicacao_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1919/indicacao_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1922/indicacao_no_114-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1923/indicacao_no_115-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1928/indicacao_no_116-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1931/indicacao_no_118-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1932/indicacao_no_119-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1933/indicacao_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1880/pdl_no_04_de_22_maio_de_2024_-_concede_o_titulo_de_cidadao_honario_post_mortem_de_rio_largo_ao_senhor_jose_cavalcante_de_lima.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1884/pdl_no_05_de_05_de_junho_de_2024_-_concede_o_titulo_de_cidadao_honario_de_rio_largo_ao_senhor__jose_carlos_vicente_da_silva.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1963/projeto_decreto__no12-2024_-_concede_o_titulo_de_cidadao_honorario_ao_pastor_givaldo_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1964/projeto_decreto__no13-2024_-_concede_o_titulo_de_cidadao_honorario_ao_pastor_severino.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1773/ple_no_01.2024_-_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1790/projeto_de_lei_executivo_no02-2024_-_institui_o_programa_escola_civico_militar_no_ambito_do_municipio_de_rio_largo...pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1833/projeto_de_lei_do_executivo_no_09-2024_-_dispoe_sobre_a_criacao_de_lavanderia_publica....pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1835/projeto_de_lei_executivo_no_10-2024_-_dispoe_sobre_a_concessao_de_diarias_no_ambito_da_administracao_municipal.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1834/projeto_de_lei_executivo_n_11-2024_-_dispoe_sobre_a_possibilidade_de_complemento_de_carga_horaria_para_os_cargos_de_controlador_interno_e_contador...pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1843/projeto_de_lei_do_executivo_no_13_-_dispoe_sobre_a_adequacao_dos_valores_da_gratificacao_dos_gestores_e_vice-gsetores_das_unidades_de_ensino_da_rede_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1850/img_20240502_0001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1924/ple-0162024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1925/projeto_de_lei_no_18-2024_-_dispoe_sobra_as_diretrizes_orcamentarias_para_elaboracao_e_execucao_do_orcamento_para_o_exercicio_financeiro_de_2025_do_municipio_de_rio_largoal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1955/ploa_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1973/projeto_de_le_do_executivo_no_23.2024_-_dispoe_sobre_a_criacao_da_unidade_basica_de_saude_manoel_goncalves_da_silva_no_conj._antonio_lins_de_souza..pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1971/projeto_de_lei_no_do_executivo_24.2024_-_altera_o_art._1o_da_lei_municipal_no_1.945-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1972/projeto_de_lei_do_executivo_no_25.2024_-_altera_o_art._1o_da_lei_municipal_no_1.946-2022..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1975/projeto_de_lei_do_executivo_no_26.2024_-_dispoe_sobre_a_delimitacao_das_areas_que_compoem_o_bairros_da_cidade_de_rio_largo-alagoas_e_define_denominacoes..pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1977/projeto_de_lei_do_executivo_no_27.2024_-_dipoe_sobre_o_plano_diretor_municipal_do_municipio_de_rio_largo_estado_de_alagoas..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1978/projeto_de_lei_do_executivo_no_28.2024_-_dispoe_obre_o_uso_e_a_ocupacao_do_solo_urbano_do_municipio_de_rio_largo_estado_de_alagoas..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1979/projeto_de_lei_do_executivo_no_29.2024_-_dipoe_sobre_o_parcelamento_do_solo_para_fins_urbanos_no_municipio_de_rio__largo._estado_de_algoas..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1994/projeto_de_lei_do_executivo_no_32.2024_-_dispoe_sobre_a_gestao_educacional_do_ensino_publico_municipal_de_rio_largo-al_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1996/projeto_de_lei_do_executivo_no_33.2024_-_dispoe_sobre_autorizacao_para_abertura_de_credito_especial_na_lei_orcamentaria_anual_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/2005/projeto_de_lei_do_executivo_no_34.2024_-_dispoe_sobre_a_criacao_da_ubs_leao_da_tribo_de_juda_no_loteamento_asa_dos_ventos.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/2007/ple_35.2024_usodeaparelho.celulares.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/2006/projeto_de_lei_do_executivo_no_36.2024_-_autoriza_o_poder_executivo_municipal_a_doar_imovel_publico_para_a_construcao_do_ceu_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1953/ple_no_021-2024-intitui_plano_de_mobilidade_urbana_de_rio_largo-al_-_planmob_rio_largo_..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1796/projeto_de_lei_no_02-2024_-_dispoe_sobre_a_modernizacao_dos_equipamentos_sonoros_das_escolas...pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1799/projeto_de_lei_no_04-2024_-_altera_o_art._1o_da_lei_municipal_no_1866_de_janeiro_de_2020...pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1872/pll_no_08_de_15_de_maio_de_2024_-_institui_no_municipio_de_rio_largo_a_semana_para_cristo_para_difundir_a_cultura_crista_e_o_evangelho..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1879/pll_no_09_de_22_de_maio_de_2024_-_denomina_logradouro_publico_muncipal..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1885/pll_no_11_de_05_de_junho_de_2024_-_institui_no_municipio_de_rio_largo_o_dia_31_de_outubro_como_sendo_o_dia_da_reforma_protestante..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1926/projeto_de_lei_do_legislativo_no_15.2024_-_denomina_logradouro_publica_municipal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1883/pr_no_01_de_14_maio_de_2024_-_cria_a_procuradoria_especial_da_mulher_no_ambito_da_camara_municipal_de_rio_largo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1771/veto_total-plo-leg-34-2023-08012024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1777/indicacao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1774/indicacao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1775/indicacao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1776/indicacao_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1778/indicacao_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1779/indicacao_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1780/indicacao_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1781/indicacao_no_08-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1782/indicacao_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1783/indicacao_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1788/indicacao_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1784/indicacao_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1786/indicacao_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1785/indicacao_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1787/indicacao_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1792/indicacao_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1793/indicacao_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1794/indicacao_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1795/indicacao_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1800/indicacao_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1797/indicacao_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1802/indicacao_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1805/indicacao_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1814/indicacao_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1811/indicacao_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1806/indicacao_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1812/indicacao_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1813/indicacao_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1810/indicacao_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1815/indicacao_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1817/indicacao_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1816/indicacao_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1820/indicacao_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1818/indicacao_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1819/indicacao_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1821/indicacao_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1822/indicacoes_no_38.2024_-_solicita_pagamento_imediato_referente_ao_precatorios_-_ver._jefferson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1823/indicacoes_no_39.2024_-_solicita_da_gestao_municipal_a_pavimentacao_da_localidade_conhecida_como_vila_nova..._ver._ismael.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1824/indicacoes_no_40.2024_-_solicita_da_gestao_municipal_implantacao_de_uma_sala_de_educacao_especial..._ver._cicero_inacio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1832/indicacao_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1825/indicacao_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1827/indicacao_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1841/indicacao_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1840/indicacao_no_49-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1838/indicacao_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1856/indicacao_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1859/indicacao_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1860/indicacao_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1861/indicacao_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1864/indicacao_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1862/indicacao_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1868/indicacao_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1869/indicacao_no_78-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1870/indicacao_no_79-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1874/indicacao_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1873/indicacao_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1875/indicacao_no_83-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1876/indicacao_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1881/indicacao_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1877/indicacao_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1878/indicacao_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1887/indicacao_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1888/indicacao_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1891/indicacao_no_90-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1892/indicacao_no_91-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1889/indicacao_no_92-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1890/indicacao_no_93-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1893/indicacao_no_94-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1895/indicacao_no_95-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1897/indicacao_no_96-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1903/indicacao_no_97-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1896/indicacao_no_98-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1898/indicacao_no_99-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1899/indicacao_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1900/indicacao_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1904/indicacao_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1901/indicacao_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1910/indicacao_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1915/indicacao_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1916/indicacao_no_108-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1917/indicacao_no_109-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1918/indicacao_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1919/indicacao_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1922/indicacao_no_114-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1923/indicacao_no_115-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1928/indicacao_no_116-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1931/indicacao_no_118-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1932/indicacao_no_119-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1933/indicacao_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1880/pdl_no_04_de_22_maio_de_2024_-_concede_o_titulo_de_cidadao_honario_post_mortem_de_rio_largo_ao_senhor_jose_cavalcante_de_lima.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1884/pdl_no_05_de_05_de_junho_de_2024_-_concede_o_titulo_de_cidadao_honario_de_rio_largo_ao_senhor__jose_carlos_vicente_da_silva.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1963/projeto_decreto__no12-2024_-_concede_o_titulo_de_cidadao_honorario_ao_pastor_givaldo_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1964/projeto_decreto__no13-2024_-_concede_o_titulo_de_cidadao_honorario_ao_pastor_severino.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1773/ple_no_01.2024_-_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1790/projeto_de_lei_executivo_no02-2024_-_institui_o_programa_escola_civico_militar_no_ambito_do_municipio_de_rio_largo...pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1833/projeto_de_lei_do_executivo_no_09-2024_-_dispoe_sobre_a_criacao_de_lavanderia_publica....pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1835/projeto_de_lei_executivo_no_10-2024_-_dispoe_sobre_a_concessao_de_diarias_no_ambito_da_administracao_municipal.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1834/projeto_de_lei_executivo_n_11-2024_-_dispoe_sobre_a_possibilidade_de_complemento_de_carga_horaria_para_os_cargos_de_controlador_interno_e_contador...pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1843/projeto_de_lei_do_executivo_no_13_-_dispoe_sobre_a_adequacao_dos_valores_da_gratificacao_dos_gestores_e_vice-gsetores_das_unidades_de_ensino_da_rede_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1850/img_20240502_0001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1924/ple-0162024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1925/projeto_de_lei_no_18-2024_-_dispoe_sobra_as_diretrizes_orcamentarias_para_elaboracao_e_execucao_do_orcamento_para_o_exercicio_financeiro_de_2025_do_municipio_de_rio_largoal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1955/ploa_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1973/projeto_de_le_do_executivo_no_23.2024_-_dispoe_sobre_a_criacao_da_unidade_basica_de_saude_manoel_goncalves_da_silva_no_conj._antonio_lins_de_souza..pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1971/projeto_de_lei_no_do_executivo_24.2024_-_altera_o_art._1o_da_lei_municipal_no_1.945-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1972/projeto_de_lei_do_executivo_no_25.2024_-_altera_o_art._1o_da_lei_municipal_no_1.946-2022..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1975/projeto_de_lei_do_executivo_no_26.2024_-_dispoe_sobre_a_delimitacao_das_areas_que_compoem_o_bairros_da_cidade_de_rio_largo-alagoas_e_define_denominacoes..pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1977/projeto_de_lei_do_executivo_no_27.2024_-_dipoe_sobre_o_plano_diretor_municipal_do_municipio_de_rio_largo_estado_de_alagoas..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1978/projeto_de_lei_do_executivo_no_28.2024_-_dispoe_obre_o_uso_e_a_ocupacao_do_solo_urbano_do_municipio_de_rio_largo_estado_de_alagoas..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1979/projeto_de_lei_do_executivo_no_29.2024_-_dipoe_sobre_o_parcelamento_do_solo_para_fins_urbanos_no_municipio_de_rio__largo._estado_de_algoas..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1994/projeto_de_lei_do_executivo_no_32.2024_-_dispoe_sobre_a_gestao_educacional_do_ensino_publico_municipal_de_rio_largo-al_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1996/projeto_de_lei_do_executivo_no_33.2024_-_dispoe_sobre_autorizacao_para_abertura_de_credito_especial_na_lei_orcamentaria_anual_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/2005/projeto_de_lei_do_executivo_no_34.2024_-_dispoe_sobre_a_criacao_da_ubs_leao_da_tribo_de_juda_no_loteamento_asa_dos_ventos.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/2007/ple_35.2024_usodeaparelho.celulares.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/2006/projeto_de_lei_do_executivo_no_36.2024_-_autoriza_o_poder_executivo_municipal_a_doar_imovel_publico_para_a_construcao_do_ceu_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1953/ple_no_021-2024-intitui_plano_de_mobilidade_urbana_de_rio_largo-al_-_planmob_rio_largo_..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1796/projeto_de_lei_no_02-2024_-_dispoe_sobre_a_modernizacao_dos_equipamentos_sonoros_das_escolas...pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1799/projeto_de_lei_no_04-2024_-_altera_o_art._1o_da_lei_municipal_no_1866_de_janeiro_de_2020...pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1872/pll_no_08_de_15_de_maio_de_2024_-_institui_no_municipio_de_rio_largo_a_semana_para_cristo_para_difundir_a_cultura_crista_e_o_evangelho..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1879/pll_no_09_de_22_de_maio_de_2024_-_denomina_logradouro_publico_muncipal..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1885/pll_no_11_de_05_de_junho_de_2024_-_institui_no_municipio_de_rio_largo_o_dia_31_de_outubro_como_sendo_o_dia_da_reforma_protestante..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1926/projeto_de_lei_do_legislativo_no_15.2024_-_denomina_logradouro_publica_municipal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1883/pr_no_01_de_14_maio_de_2024_-_cria_a_procuradoria_especial_da_mulher_no_ambito_da_camara_municipal_de_rio_largo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2024/1771/veto_total-plo-leg-34-2023-08012024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H231"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>