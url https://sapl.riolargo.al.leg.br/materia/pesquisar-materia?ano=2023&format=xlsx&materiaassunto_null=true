--- v0 (2025-10-06)
+++ v1 (2026-05-14)
@@ -54,2211 +54,2211 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1492/indicacao_no_01-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1492/indicacao_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2023 - Solicita a drenagem e pavimentação da Rua São Paulo e dos conjuntos Residenciais Irmã Dulce e Portal do Renascer, localizados no Bairro Brasil Novo, nesta cidade.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1493/indicacao_no_02-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1493/indicacao_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2023 - Solicita a redução em todas as faixas consumidoras das alíquotas praticadas pelo município de Rio Largo na cobrança da taxa de iluminação pública aos Munícipes.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ALINE DINIZ</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao_no_03-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao_no_03-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 03/2023 CONSTRUÇÃO DE UM CENTRO GASTRÔMICO E CULTURAL NA ENTRADA DA CIDADE DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>DR. IZAQUE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1494/indicacao_no_04-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1494/indicacao_no_04-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 04/2023.SOLICITA UMA REFORMA GERAL NA FEIRA DA MULAMBEIRA ,CENTRO DA NOSSA CIDADE, COM A IMPLEMENTAÇÃO DE MELHORIAS PARA FEIRANTES E CONDUMIDORES.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JEFFERSON ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1500/indicacao_no_05-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1500/indicacao_no_05-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 05/2023. SOLICITA ESTUDOS PARA REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE RIO LARGO EM VIRTUDE DAS PERDAS INFLACIONÁRIAS DOS ÚLTIMOS ANOS.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1499/indicacao_no_06-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1499/indicacao_no_06-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 06/2023. SOLICITA QUE O MUNICÍPIO DE RIO LARGOIMPLEMENTE O NOVO PISO SALARIAL DOS PROFESSORES ESTABELECIDO PELO MINISTÉRIO DA EDUCAÇÃO - MEC, PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>CARLINHOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao_no_07-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao_no_07-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 07/2023. SOLICITA O OFERECIMENTO DE LINHAS DE TRANSPORTE GRATUITI DE DETERMINADOS PONTOS DA CIDADE ATÉ O CENTRO DE MACEIÓ, PARA ATENDER AOS TRABALHADORES DE NOSSO MUNICÍPIO ATINGIDOS PELA CRISE DE TRANSPORTE PÚBLICO INTERMUNICIPAL EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacao_no_08-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacao_no_08-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 08/2023. CONSTRUÇÃO DE UM CENTRO ADMINISTRATIVO QUE CENTRALIZE AS SECRETARIAS E ÓRGÃOS PÚBLICOS DO NOSSO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Daniel Pontes</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1498/indicacao_no_09-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1498/indicacao_no_09-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 09/2023. DRENAGEM E PAVIMENTAÇÃO DA RUA EM PROJETO QUE DÁ ACESSO AO CONJUNTO RESIDENCIAL AMRO PASCOAL I ; BEM COMO DA RUA PROJETO QUE LIGA OS CONJUNTOS AMARO PASCOAL I E II, LOCALIZADOS NO BAIRRO ANTÔNIO LINS DE SOUZA , NESTA CIDADE.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1506/indicacao_no_10-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1506/indicacao_no_10-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 10/2023. SOLICITA QUE O MUNICÍPIO DE RIO LARGO IMPLEMENTE O NOVO PISO SALARIAL DA ENFERMAGEM, ESTABELECIDO NA LEI FEDERAL N° 14.434/2022.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ISMAEL FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1505/indicacao_no_11-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1505/indicacao_no_11-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 11/2023. SOLICITA A IMPLANTAÇÃO DE UM CENTRO DE DIAGNÓSTICO E IMAGEM EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1502/indicacao_no_12-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1502/indicacao_no_12-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 12/2023. SURGERE A IMPLEMENTAÇÃO PELA GESTÃO MUNICIPAL DE DIVERSAS INICIATIVAS E AÇÕES PELA CAUSA ANIMAL EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1507/indicacao_no_13-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1507/indicacao_no_13-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 13/2023. SOLICITA A PAVIMENTAÇÃO DA RUA EM PROJETO ONDE FICAVA SITUADA A LOJA ROCHA CONSTRUÇÕES, BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1504/indicacao_no_14-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1504/indicacao_no_14-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 14/2023. SOLICITA DA GESTÃO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA, COM INSTALAÇÃO DE UM MONUMENTO ALUSIVO, EM HOMENAGEM À BÍBLIA SAGRADA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacao_no_15-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacao_no_15-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 15/2023. SOLICITA AS REFORMAS DAS QUADRAS DE ESPORTES LOCALIZADAS NOS CONJUNTOS RESIDENCIAIS MARGARIDA PROCÓPIO, BOM JARDIM E CRUZEIRO DO SUL, BAIRRO BRASIL NOVO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacao_no_16-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacao_no_16-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 16/2023 SOLICITA O OFERECIMENTO DE LINHAS DE TRANSPORTE GRATUITO DE DETERMINADOS PONTOS DA CIDADE ATÉ O CENTRO DE MACEIÓ, PARA ATENDER AOS TRABALHADORES DE NOSSO MUNICÍPIO ATINGIDOS PELA CRISE DE TRANSPORTE PÚBLICO INTERMUNICIPAL EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1508/indicacao_no_17-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1508/indicacao_no_17-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 17/2023. CONSTRUÇÃO DE UMA PRAÇA/PARQUE MULTIUSO PARA EVENTOS, INCLUSIVE ESPORTIVOS, COMO A PRÁTICA DE SKATE, ENTE OUTROS, EM NOSSA CIDADE, PARA SER O PRINCIPAL PALCO PARA A REALIZAÇÃO DE FESTEJOS E COMEMORAÇÕES DO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1514/indicacao_no_18-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1514/indicacao_no_18-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 18/2023. SOLICITA DA GESTÃO MUNICIPAL PROVIDÊNCIAS URGENTES PARA A INSTALAÇÃO DA SEDE FÍSICA PARA O CONSELHO TUTELAR DE RIO LARGO-2°REGIÃO.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>THIAGO VASCONCELOS</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1517/indicacao_no_19-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1517/indicacao_no_19-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 19/2023. SOLICITA DA GESTÃO MUNICIPAL A REVITALIZAÇÃO DA PRAÇA COM AMPLIAÇÃO DE ÁREA DE LAZER E CONVIVÊNCIA DO CONJUNTO RESIDÊNCIAL PARQUE DOS EUCALIPTOS, SITUADA NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_no_20-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_no_20-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 20/2023. SOLICITA EXECUÇÃO DE UM PLANO DE MEDIDAS PREVENTIVAS PARA EVITAR OS TRNSTORNOS OCASIONADOS PELOS ALAGAMENTOS QUE OCORREM NA QUADRA CHUVOSA NO LOTEAMENTO CONJUNTO RESIDENCIAL CIDADE JARDIM, ONDE LOCALIZA-SE A COMUNIDADE CONHECIDA COMO " LAGINHA " E NO LOTEAMENTO PARQUE SANTA TEREZA, BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>RAFAEL FEITOSA</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1511/indicacao_no_21-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1511/indicacao_no_21-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 21/2023. REFORMA GERAL E ADEQUAÇÃO DA QUADRA DE ESPORTES LUIZ ALVES DE SOUZA, LOCALIZADA NO CENTRO DE NOSSA, PARA GINÁSIO POLIESPOTIVO.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1510/indicacao_no_22-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1510/indicacao_no_22-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 22/2023. SOLICITA A REFORMA E COBERTURA DA QUADRA DE ESPORTES LOCALIZADA NO LOTEAMENTO VILA RICA, BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>BALA SOARES</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1515/indicacao_no_23-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1515/indicacao_no_23-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 23/2023. SOLICITA QUE SEJA FEITA A RESTAURAÇÃO DA RODOVIA AL 210, SITUADA NO MUNICÍPIO DE RIO LARGO, BEM COMO A INTALAÇÃO DE SINALIZAÇÃO VERTICAL E HORIZONTAL.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1512/indicacao_no_24-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1512/indicacao_no_24-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 24/2023. SOLICITA REFORMA GERAL E ADEQUAÇÕES NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL EVANDA CARNEIRO DE VASCONCELOS, LOCALIZADA  NO BAIRRO CENTRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1516/indicacao_no_25-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1516/indicacao_no_25-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 25/2023. SOLICITA A CONCLUSÃO DA OBRA DE PAVIMENTAÇÃO E SANEAMENTO DA RUA SANTA MARIA, MAIS CONHECIDA COMO "RUA DAS CANAS" , BEM COMO DO SEU ENTORNO, LOCALIZADA NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao_no_26-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao_no_26-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 26/2023. IMPLANTAÇÃO DE UM CENTRO ESPECIALIZADO NO TRATAMENTO E REABILITAÇÃO DE PACIENTES COM DOENÇAS COMO LÚPUS, ALZHEIRMR, LEUCEMIA, FIBROMIALGIA, DORES DE CABEÇA AGUSA OU DORES CRÔNICAS PAR A MELHORIA DE VIDA DOS PORTADORES DESTAS ENFERMIDADES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1518/indicacao_no_27-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1518/indicacao_no_27-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 27/2023. SOLICITA A CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE LAZER NO BAIRRO LORENÇO SW ALBUQUERQUE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacao_no_28-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacao_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Indicação 028/2023 - Solicita da Gestão Municipal a instalação de paradas de ônibus de grande porte, para atender a alta demanda de usuários nos locais que especifica, no Bairro do Brasil Novo, nesta Cidade.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacao_no_31-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacao_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Indicação 031/2023 -  Solicita da gestão Municipal a reativação dos planos de saúde dos servidores públicos de Rio largo.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1528/indicacao_no_30-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1528/indicacao_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Indicação 30/2023 - Solicita da Gestão Municipal a construção de um Centro Municipal de Educação Infantil - CMEI, no Bairro Brasil Novo, nesta cidade.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/</t>
+    <t>http://sapl.riolargo.al.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação 29/2023 - Solicita que seja realizada parceria com o Governo do Estado de Alagoas para transformar o antigo prédio da Escola Estadual Francisco Leão, localizado no Centro de nossa cidade, para transforma-lo em um Centro de Convenções e Exposições municipal.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Rufino</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacao_no_32-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacao_no_32-2023.pdf</t>
   </si>
   <si>
     <t>Indicação 32/2023 - Solicita da Gestão Municipal a contratação de médico especialista em cirurgia geral para atender aos pacientes do Centro de Especialidades Médicas em nosso município.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1531/indicacao_no_33-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1531/indicacao_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 033/2023 - Solicita da Gestão Municipal a retomada das obras de revitalização e modernização da Escola Municipal Judith Paiva, neste Município.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1532/indicacao_no_34-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1532/indicacao_no_34-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 034/2023 - Solicita da gestão municipal a drenagem e pavimentação do Loteamento Tabajara, localizado no Bairro Antônio Lins de Souza, neste município.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1533/indicacao_no_35-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1533/indicacao_no_35-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 035/2023 - Solicita da Gestão Municipal a construção de uma via local de ligação entre os Conjuntos Residenciais Antônio Lins de Souza e Jarbas Oiticica, localizados neste município.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1534/indicacao_no_36-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1534/indicacao_no_36-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 036/2023 - Construção de uma área de lazer completa, com ciclovia e pista de caminhada no centro de nossa cidade.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1538/indicacao_no_37-2023_-.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1538/indicacao_no_37-2023_-.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 37/2023 SOLICITA A IMPLANTAÇÃO DE ESCOLAS DE ARTES MARCIAIS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1539/indicacao_no_39-2023_-.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1539/indicacao_no_39-2023_-.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 39/2023. SOLICITA DA GESTÃO MUNICIPAL O CUMPRIMENTO NO ÂMBITO DO MUNICÍPIO DE RIO LARGO DA LEI FEDERAL ( LEI LUCAS ) QUE OBRIGA AS ESCOLAS, PÚBLICAS E PRIVADAS, E ESPAÇOS DE RECREAÇÃO INFANTIL ASE PREPARAREM PARA ATENDIMENTOS DE PRIMEIROS SOCORROS.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1543/indicacao_no_40-2023_-.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1543/indicacao_no_40-2023_-.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 40/2023. SOLICITA A IMPLANTAÇÃO PELA MUNICIPALIDADE DE UMA CASA DE ACOLHIMENTO PROVISÓRIO PARA ATENDIMENTO DE MULHERES VÍTIMA DE VOLÊNCIA DOMÉSTICA E FAMILIAR EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1540/indicacao_no_41-2023_-.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1540/indicacao_no_41-2023_-.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 41/2023. REALIZAÇÃO DE CURSOS PROFISSIONALIZANTES PARA MULHERES EM SITUAÇÃO DE VULNERABILIDADE SOCIAL E ECONÔMICA, VOLTADOS PARA A GERAÇÃO DE RENDA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1545/indicacao_no_42-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1545/indicacao_no_42-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 42/2023. SOLICITA DO GOVERNO DO ESTADO DE ALAGOAS A IMPLANTAÇÃO DE UMA ESCOLA TÉCNICA E PROFISSIONALIZANTE ESTADUAL NO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1544/indicacao_no_43-2023_-.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1544/indicacao_no_43-2023_-.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 43/2023. SOLICITA DA GESTÃO MUNICIPALA REFORMA A RECUPERAÇÃO DO RESERVATÓRIO DE ÀGUA QUE ATENDE O CONJUNTO RESIDNCIAL BOM JARDIM, BAIRRO BRASIL NOVO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1542/indicacao_no_44-2023_-.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1542/indicacao_no_44-2023_-.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 44/2023. SOLICITA DA EMPRESA BRK ALAGOAS A RETOMADA REGULAR DO ABASTECIMENTO DE ÁGUA NO CONJUNTO ANTÔNIO LINS DE SOUZA, BEM COMO A MELHORIA NA QUALIDADE DA ÁGUA DISTRIBIÍDA NAQUELE CONJUNTO.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1541/indicacao_no_45-2023_-.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1541/indicacao_no_45-2023_-.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 45/2023. SOLICITA DA GESTÃO MUNICIPAL A DRENAGEM E PAVIMENTAÇÃO DA CONHECIDA RUA DO MONTE ALEGRE, LOCALIZADA NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1548/indicacao_no_46-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1548/indicacao_no_46-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 46/2023. SOLICITA DA GESTÃO MUNICIPAL O ENVIO DE ENVIO DE PROJETO DE LEI INSTITUINDO O VALE TRANSPORTE PARA OS SERVIDORES MUNICIPAIS DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1547/indicacao_no_48-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1547/indicacao_no_48-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°48/2023. CRIAÇÃO PELA MUNICIPALIDADE DE UM PROGRAMA DE UTILIZAÇÃO DE ÁREAS PÚBLICAS PARA CRIAÇÃO DE ''GRAMADÕES", PARA PRÁTICA DE ESPORTIVA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1546/indicacao_no_49-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1546/indicacao_no_49-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 49/2023. SOLICITA DA GESTÕ MUNICIPAL A REALIZAÇÃO DE UM  MUTIRÃO DE LAQUEADURAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1556/indicacao_no_50-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1556/indicacao_no_50-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 50/2023. SOLICITA DA GESTÃO MUNICIPAL A AQUISIÇÃO DE UMA ÀREA, BEM COMO A CONSTRUÇÃO DE UM NOVO EDIFÍCIO SEDE PARA A CÂMARA MUNICIPAL DE RIO LARGO/AL, UMA VEZ QUE O ATUAL NÃO MAIS COMPORTA ADEQUADAMENTE OS TRABALHOS DO LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1555/indicacao_no_51-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1555/indicacao_no_51-2023.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 51/2023 - Solicita da Gestão Municipal a realização da regularização fundiária do Loteamento Cidade Jardim, bairro Antônio Lins de Souza, nesta cidade, visando tornar efetiva a legislação que prevê o direito à propriedade e à moradia segura em áreas urbanas informalmente ocupadas por famílias de baixa renda.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1557/indicacao_no_52-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1557/indicacao_no_52-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 52/2023. SOLICITA DA GESTÃO MUNICIPAL A CRIAÇÃO DE UM PROGRAMA DE URBANIZAÇÃO E MELHORIAS NA INFRAESTRUTURA DE GROTAS E LOCAIS DE DIFÍCIL ACESSO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1558/indicacao_no_53-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1558/indicacao_no_53-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 53/2023. VIABILIZAÇÃO DE UM ESTUDO PELO PODER EXECUTIVO PARA A CRIAÇÃO DE REGIÕES ADMINISTRATIVAS NO MUNICÍPIO DE RIO LARGO, PROPOCIONANDO A MELHORIA DA GESTÃO E O OFERECIMENTO DOS SERVIÇOS À POPULAÇÃO.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1554/indicacao_no_54-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1554/indicacao_no_54-2023.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 054/2023 - Solicita da Gestão Municipal o cumprimento da legislação vigente para a implementação na rede municipal de ensino de professores de apoio especializado e/ou auxiliares de sala para acompanhamento integral para alunos com transtornos de aprendizagem e/ou déficits visuais e/ou auditivos.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao_no_55-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao_no_55-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 55/2023. SOLICITA DO GOVERNO DO ESTADO A IMPLANTAÇÃO DE ESCOLAS DE LÍNGUAS E/ OU BILÍNGUE NAS ESCOLAS PÚBLICAS ESTADUAIS INSTALADAS EM RIO LARG/AL.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1559/indicacao_no_56-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1559/indicacao_no_56-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 56/2023. SOLICITA A IMPLEMENTAÇÃO DE UM PROGRAMA DE TRANSPORTE ESCOLAR ADAPTO E ACESSÍVEL EM NOSSA CIDADE, PARA ATENDER AOS ESTUDANTES COM NECESSIDADES ESPECIAIS DE LOCOMOÇÃO, MATRICULADOS NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1560/indicacao_no_57-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1560/indicacao_no_57-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 57/2023. SOLICITA DA GESTÃO MUNICIPAL QUE REALIZE A SUBSTITUIÇÃO DA SINALIZAÇÃO SEMAFÓRICA DO CENTRO DA CIDADE POR EQUIPAMENTOS INTELIGENTES, VISANDO MELHORAR O TRÁFEGO E A MOBILIDADE URBANA DA REGIÃO CENTRAL DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1561/indicacao_no_58-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1561/indicacao_no_58-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 58/2023. SUBSTITUIÇÃO DA ILUMINAÇÃO COMUM POR LÂMPADAS DE LED NO CONJUNTO RESIDÊNCIAL TEOTÔNIO VILELLA, LOCALIZADO NO BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_no_59-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_no_59-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 59/2023. SOLICITA DA GESTÃO MUNICIPAL A ELABORAÇÃO DE UM PROGRAMA ESPECÍFICO PARA O TREINAMENTODE PROFISSIONAIS DA EDUCAÇÃO PÚBLICA MUNICIPAL PARA IDENTIFICAÇÃO DE VULNERABILIDADE EMOCIONAIS NOS ALUNOS DA REDE PÚBLICA MUNICIPAL VISANDO AÇÕES PROATIVAS PARA A PROMOÇÃO DA SAÚDE E GARANTIAS PARA DA SEGURANÇA ESCOLAR.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_no_60-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_no_60-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°60/2023. SOLICITA DA GESTÃO MUNICIPAL A CONTRATAÇÃO DE UM NEUROLOGISTA PEDIÁTRICO E UM PSIQUIATRA INFANTIL ESPECIFICAMENTE PARA A IDENTIFICAÇÃO DE ALUNOS PORTADORES DE SÍNDROME ELEGÍVEIS PARA A EXPEDIÇÃO DE LAUDOS VISANDO A AUTORIZAÇÃO DE MEDIADORES PARA ACOMPANHAMENTO DESSES ALUNOS EM SALA DE AULA.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1568/indicacao_no_61-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1568/indicacao_no_61-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 61/2023. IMPLANTAÇÃO DE CANAIS DE ATENDIMENTO DIRETO, TELEFÔNICO E VIA APLICATIVO DE MENSAGENS, DOS CIDADÃOS COM OS ORGÃOS DA PREFEITURA MUNICIPAL DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1565/indicacao_no_62-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1565/indicacao_no_62-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 62/2023. SOLICITA DA COMPANHIA BRASILEIRA DE TRENS URBANOS - CBTU, INFORMAÇÕES E PRAZOS SONRE A REALIZAÇÃO DAS OBRAS NECESSÁRIAS PARA A RETOMADA DAS VIAGENS NO TRECHO COMPREENDIDO ENTRE A ESTAÇÃO GUSTAVO PAIVA E ESTAÇÃO RIO LARGO, VISANDO A RETOMADA DO PERCUSO COMPLETO DOS TRENS E VLTS DESTA COMPANHIA.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1567/indicacao_no_63-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1567/indicacao_no_63-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 63/2023.  VIABILIZAÇÃO DE UM PROGRAMA MUNICIPAL DE MICROCRÉDITO ESPECÍFICO PARA MULHERES, VISANDO O FOMENTO DE ATIVIDADES EMPREENDEDORAS FEMININAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1572/indicacao_no_64-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1572/indicacao_no_64-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 64/2023.IMPLANTAÇÃO DE UM SISTEMA DE VÍDEO MONITORAMENTO PARA AS ENTRADAS E AS PRINCIPAIS RUAS E AVENIDAS DO NOSSO MUNICÍPIO, INCLUINDO AS VIAS EM QUE SE LOCALIZEM ESCOLAS PÚBLICAS E PRIVADAS E UBS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1576/indicacao_no_65-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1576/indicacao_no_65-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 65/2023. SOLICITA A INTENSIFICAÇÃO DAS ATIVIDADES DE VIGILÂNCIA E PATRULAMENTO OSTENSIVO PELA GUARDA MUNICIPAL NAS ESCOLAS DE REDE MUNICIPAL DE ENSINI, BEM COMO O ESTREITAMENTO DAS COMUNICAÇÕES DOS GESTORES DESSAS UNIDADES DE ENSINO COM A GUARDA MUNICIPAL PARA GARANTIR TRANQUILIDADE AO AMBIENTE ESCOLAR EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao_no_66-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao_no_66-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 66/2023. SOLICITA A IMPLANTAÇÃO DE DETECTORES DE METAL NA ENTRADA DE TODAS AS ESCOLAS DE REDE MUNICIPAL E DA REDE DE ENSINO EM NOSSO MUNICÍPIO, PARA EVITAR A ENTRADA DE MATERIAISNOCIVOS E PERIGOSOS À SEGURANÇA DE ALUNOS E PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1573/indicacao_no_67-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1573/indicacao_no_67-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 67/2023. IMPLANTAÇÃO DE UM SISTEMA DE VÍDEO MONITORAMENTO INTERNO NAS ESCOLAS E CRECHES DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1578/indicacao_no_68-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1578/indicacao_no_68-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 68/2023. SOLICITA A IMPLANTAÇÃO DE UM CENTRO ESPECIALIZADO NA SAÚDE DA CRIANÇA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1574/indicacao_no_69-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1574/indicacao_no_69-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 69/2023. SOLICITA DA SECRETARIA ESTADUAL DE SEGURANÇA PÚBLICA A ELABORAÇÃO E DIVULGAÇÃO DE PROTOCOLOS PARA RESPONSABILIZAÇÃO DE ADOLESCENTES E RESPONSÁVEIS QUE COMETAM AMEAÇAS OU PRATIQUEM ATENTADOS NO AMBIEWNTE ESCOLAR.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1577/indicacao_no_70-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1577/indicacao_no_70-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 70/2023. SOLICITA DA GESTÃO MUNICIPAL O CUMPRIMENTO DA LEGISLAÇÃO VIGENTE PARA A IMPLEMENTAÇÃO EM TODO O TRANSPORTE ESCOLAR MUNICIPAL, INCLUSIVE NO TRANSPORTE INTERMUNICIPAL UNIVERSITÁRIO, DE VÍDEO MONITORAMENTO DOS ÔNIBUS PARA REFORÇO NA SEGURANÇA DOS ALUNOS DURANTE O TRAJETO PERCORRIDO.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1579/indicacao_no_71-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1579/indicacao_no_71-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°71/2023. SOLICITA DA GESTÃO MUNICIPAL ATRAVÉS DA COORDENADORIA DA DEFESA CIVIL MUNICIPAL A ELABORAÇÃO E UM PLANO DE AÇÃO VISANDO A EVACUAÇÃO DE ÁREAS COM RISCO DE DESABAMENTO E ALAGAMENTOS  NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1580/indicacao_no_72-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1580/indicacao_no_72-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°72/2023. SOLICITA DA GESTÃO MUNICIPAL A IMPLANTAÇÃO DE SISTEMAS DE CAPTAÇÃO DE ENERGIA FOTOVOLTAICA NAS ESCOLAS, CRECHES E UNIDADES BÁSICAS DE SAÚDE DO NOSSO MUNICÍPIO VISANDO A ECONOMIA DE RECURSOS PÚBLICOS E A PRESERVAÇÃO DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1581/indicacao_no_73-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1581/indicacao_no_73-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 73/2023. SOLICITA DA GESTÃO MUNICIPAL A DRENAGEM E PAVIMENTAÇÃO DA RUA MARIA CORREIA, LOCALIZADA NO BAIRRO ANTÔNIO LINS DE SOUZA , NESTA CIDADE.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 74/2023 SOLICITA A REALIZAÇÃO DE CAMPEONATOS DE FUTEBOL PELA GESTÃO MUNICIPAL, COM FORNECIMENTO DE UNIFORMES E TRANSPORTE, PARA INCENTIVAR A PRÁTICA ESPORTIVA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao_no_75-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao_no_75-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 75/2023. SOLICITA DA SECRETARIA ESTADUAL DE SAÚDEA IMPLANTAÇÃO DA "ÁREA LILÁS" NO HOSPITAL GERAL IB GATTO FALCÃO PARA ATENDIMENTO À VITIMAS DE VIOLÊNCIA SEXUAL NO MUNICÍPIO DE RIO LARGO E REGIÃO.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao_no_76-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao_no_76-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 76/2023. SOLICITA DO GOVERNO DO ESTADO DE ALAGOAS A INCLUSÃO DOS CONJUNTOS RESIDÊNCIAIS IRMÃ DULCE E PORTAL DO RENASCER E DA RUA SÃO PAULO E ADJACÊNCIAS, LOCALIZADAS NO BAIRRO BRASIL NOVO,, NESTE MUNICÍPIO NO " PROGRAMA MINHA CIDADE LINDA".</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1603/indicacao_no_78.2023_-_solicita_da_gestao_municipal_asfaltica_das_principais_vias_de_bairro_novo....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1603/indicacao_no_78.2023_-_solicita_da_gestao_municipal_asfaltica_das_principais_vias_de_bairro_novo....pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 78/2023. SOLICITA DA GESTÃO MUNICIPAL A PAVIMENTÃO ASFÁLTICA DAS PRINCIPAIS VIAS DO BAIRRO BRASIL NOVO, PARTE ALTA DA CIDADE, PRINCIPALMENTE DAS RUAS QUE SERVEM DE CORREDOR DE TRANSPORTE AOS MORADORES DAQUELE BAIRRO.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1604/indicacao_no_79.2023_-_solicita_da_gestao_municipal_a_reativacao_do_conselho_muncipal_de_seguranca_publica....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1604/indicacao_no_79.2023_-_solicita_da_gestao_municipal_a_reativacao_do_conselho_muncipal_de_seguranca_publica....pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 79/2023. SOLICITA DA GESTÃO MUNICIPAL A REATIVAÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1605/indicacao_no_80.2023_-_solicita_a_construcao_de_uma_praca_multiuso_no_conjunto_mutirao....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1605/indicacao_no_80.2023_-_solicita_a_construcao_de_uma_praca_multiuso_no_conjunto_mutirao....pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 80/2023 SOLICITA A CONSTRUÇÃO DE UMA PRAÇA MULTIUSO NO CONJUNTO MUTIRÃO, CENTRO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1608/indicacao_no_81.2023_-_solicita_da_gestao_municipal_a_reforma_ampliacao_e_cobertura_da_quadra_de_esportes_do_conj._mutirao....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1608/indicacao_no_81.2023_-_solicita_da_gestao_municipal_a_reforma_ampliacao_e_cobertura_da_quadra_de_esportes_do_conj._mutirao....pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 81/2023. SOLICITA DA GESTÃO MUNICIPAL A REFORMA, AMPLIAÇÃO E COBERTURA DA QUADRA DE ESPORTES DO CONJUNTO MUTIRÃO, CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1606/indicacao_no_82.2023_-__solicita_a_gestao_municipal_a_construcao_de_uma_academia_de_saude_entre_a_praca_e_a_quadra_de_esportes_do_conjunto_mutirao....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1606/indicacao_no_82.2023_-__solicita_a_gestao_municipal_a_construcao_de_uma_academia_de_saude_entre_a_praca_e_a_quadra_de_esportes_do_conjunto_mutirao....pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°82/2023. SOLICITA DA GESTÃO MUNICIPAL A CONSTRUÇÃO DE UMA ACADEMIA DE SAÚDE ENTRE A PRAÇA E A QUADRA DE ESPORTES DO CONJUNTO MUTIRÃO, LOCALIZADA NO CENTRO DE NOSAA CIDADE.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1607/indicacao_no_83.2023_-_solicita_a_revitalizacao_do_trecho_de_via_local_as_margens_da_br_104_compreendido_entre_o_viaduto_antonio_lins_de_souza....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1607/indicacao_no_83.2023_-_solicita_a_revitalizacao_do_trecho_de_via_local_as_margens_da_br_104_compreendido_entre_o_viaduto_antonio_lins_de_souza....pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 83/2023. SOLICITA A REVITALIZAÇÃO DO TRECHO DE VIA LOCAL, ÀS MARGENS DA BR 104, COMPREENDISO ENTRE O VIADUTO ANTÔNIO LINS DE SOUZA E A FUTURA CONCESSIONÀRIA ALAGOAS DIESEL, NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1609/indicacao_no_84.2023_-_solicita_da_gestao_municipal_a_instalacao_de_corrimaos_nas_escadarias_existentes_entre_o_1o_praca_de_taxi_e_2o_nivel_da_avenida_presidente_getulio_vargas....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1609/indicacao_no_84.2023_-_solicita_da_gestao_municipal_a_instalacao_de_corrimaos_nas_escadarias_existentes_entre_o_1o_praca_de_taxi_e_2o_nivel_da_avenida_presidente_getulio_vargas....pdf</t>
   </si>
   <si>
     <t>IND Nº 084/2023 - Solicita da Gestão Municipal a instalação de corrimãos nas escadarias existentes entre o 1º (praça de taxi) e 2º nível da Avenida Presidente Getúlio Vargas, centro da nossa cidade.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1610/indicacao_no_85.2023_-_solicita_a_retomada_das_obras_de_requalificacao_e_saneamento_da_avenida_presid._fernando_affonso_collor....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1610/indicacao_no_85.2023_-_solicita_a_retomada_das_obras_de_requalificacao_e_saneamento_da_avenida_presid._fernando_affonso_collor....pdf</t>
   </si>
   <si>
     <t>IND Nº 85/2023 - Solicita a retomada da obras de requalificação e saneamento da Avenida Presidente Fernando Affonso Collor de Melo, e a retomada da pavimentação e saneamento da Avenida Santa Maria, mais conhecida como "Rua das Canas", localizadas no Bairro Antônio de Souza, nesta cidade.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1617/indicacao_no_86.2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1617/indicacao_no_86.2023.pdf</t>
   </si>
   <si>
     <t>IND Nº86/2023 - Solicita da Gestão Municipal a instalação de bancos e a implantação de mais e mais escadarias ao longo da varanda da Avenida Tavares Bastos, entre a Praça do Seixo e a Praça Padre Cícero, localizadas no centro de nossa cidade.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1618/indicacao_no_87.2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1618/indicacao_no_87.2023.pdf</t>
   </si>
   <si>
     <t>IND Nº 87/2023 - Solicita do Poder Executivo Municipal o envio de Projeto de Lei com a respectiva estimativa de impacto financeiro, para viabilizar o aumento na remuneração base dos Guardas Municipais de nossa.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1619/indicacao_no_88.2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1619/indicacao_no_88.2023.pdf</t>
   </si>
   <si>
     <t>IND Nº 88/2023 - Solicita urgência da Gestão Municipal o recapeamento da Avenida Vereador Jarbas Januário e da Avenida Vaz de Castro, localizadas no centro de nossa cidade.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_no_89.2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_no_89.2023.pdf</t>
   </si>
   <si>
     <t>IND Nº 89/2023 - Solicita da Gestão Municipal a Instalação de um posto do CORA no centro da cidade, para atender aos usuários do SUS dos bairros da parte baixa da nossa cidade na marcação de exames e procedimentos.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1621/indicacao_no_90.2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1621/indicacao_no_90.2023.pdf</t>
   </si>
   <si>
     <t>IND Nº 90/2023 - Solicita da Gestão Municipal a instalação de totens com a frase "Eu Amo Rio Largo" em pontos turísticos e/ou estratégicos que incentivem o turismo em nossa cidade.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1622/indicacao_no_91.2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1622/indicacao_no_91.2023.pdf</t>
   </si>
   <si>
     <t>IND Nº 091/2023 - Solicita da Gestão Municipal a construção de passarelas em frente aos Conjuntos Residenciais Antônio Lins de Souza e Jarbas Oiticica, localizados as margens da BR-104, nesta cidade, para dar mais segurança viária ao moradores daquelas comunidades.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Daniel Pontes, ALINE DINIZ</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1623/indicacao_no_92.2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1623/indicacao_no_92.2023.pdf</t>
   </si>
   <si>
     <t>IND Nº 92/2023 - Solicita a poda das árvores situadas ao longo da BR 104, em perímetro urbano do município de Rio Largo, bem como a instalação de iluminação pública na mesma BR 104, desde o Viaduto Antônio Lins de Souza, até o CECA/UFAL.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1624/indicacao_no_93.2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1624/indicacao_no_93.2023.pdf</t>
   </si>
   <si>
     <t>IND Nº 093/2023 - Solicita da Gestão Municipal a realização de um programa que, no início de cada ano escolar, promova a realização de exames de acuidade visual, consultas e exames oftalmológicos, voltados para os alunos da educação básica da rede municipal de ensino do nosso município.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1627/indicacao_no_94.2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1627/indicacao_no_94.2023.pdf</t>
   </si>
   <si>
     <t>Indicação N° 94/2023 - Solicita da Gestão Municipal a recuperação do calçamento, bem como a pavimentação asfáltica da Rua 21 de abril, mais conhecida  como "Rua do Castelo", via de acesso ao Cemitério de São José, localizada no Bairro de Gustavo Paiva, nesta cidade.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1625/indicacao_no_95.2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1625/indicacao_no_95.2023.pdf</t>
   </si>
   <si>
     <t>Indicação N° 095/2023 - Solicita da Gestão Municipal a construção de um Centro Municipal de Educação Infantil - CMEI, no Bairro Brasil Novo, nesta cidade.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1626/indicacao_no_96.2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1626/indicacao_no_96.2023.pdf</t>
   </si>
   <si>
     <t>Indicação N° 096/2023 - Solicita o retorno do funcionamento da maternidade no Hospital Geral Ib Gatto Falcão, neste município.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1628/indicacao_no_97.2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1628/indicacao_no_97.2023.pdf</t>
   </si>
   <si>
     <t>Indicação N° 97 de 2023 - Solicita da Gestão Municipal a criação e implantação de uma Secretaria Municipal de Politicas para as mulheres em nossos município.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1631/indicacao_no_98.2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1631/indicacao_no_98.2023.pdf</t>
   </si>
   <si>
     <t>Indicação N° 98/2023 - Solicita da Gestão Municipal a recuperação da caixa de distribuição e melhoria no abastecimento de água do Conjunto Residencial Jarbas Oiticica, localizado da Mata do Rolo, nesta cidade.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1630/indicacao_no_99.2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1630/indicacao_no_99.2023.pdf</t>
   </si>
   <si>
     <t>Indicação N° 99/2023 - Solicita da Gestão Municipal a implementação de um programa de atividades para a terceira idade em nosso município, visando a convivência e a participação ativa dos idosos, melhorando sua qualidade de e saúde geral.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1632/indicacao_no_100.2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1632/indicacao_no_100.2023.pdf</t>
   </si>
   <si>
     <t>Indicação N° 100/2023 - Solicita a pavimentação da rua em projeto conhecida como "Rua do Nino Retocão", localizada no Bairro Antonio Lins de Souza, nesta cidade.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1641/indicacao_no_101-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1641/indicacao_no_101-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 101/2023. SOLICITA DO PODER EXECUTIVO MUNICIPAL A REFORMA DA LAVANDEIRIA COMUNITÁRIA SITUADA NA GROTA SÃO LOURENÇO, LOCALIZADA NO BAIRRO DE LOURENÇO DE ALBUQUERQUE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1638/indicacao_no_102-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1638/indicacao_no_102-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 102/2023. SOLICITA DA GESTÃO MUNICIPAL O REAJUSTE SALARIAL DOS SERVIDORES CONTRATATOS NO REGIME DO PROCESSO SELETIVO SERIADO-PSS DA EDUCAÇÃO DA EDUCAÇÃO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1639/indicacao_no_103-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1639/indicacao_no_103-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 103/2023. SOLICITA DA GESTÃO MUNICIPAL ESTUDOS PARA CONCEDER REPOSIÇÃO SALARIAL DOS SERVIDORES PÚBLICOS DA ÁREA DA SAÚDE DO MUNICÍPIO DE RIO LARGO/AL EM VIRTUDE DAS PERDAS INFLACIONÁRIAS DOS ÚLTIMOS ANOS.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1637/indicacao_no_104-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1637/indicacao_no_104-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 104/2023. SOLICITA A CONCLUSÃO DA OBRA DE PAVIMENTAÇÃO E SANEAMENTO DA RUA SANTA MARIA, MAIS CONHECIDA COMO " RUA DAS CANAS ", BEM COMO DO SEU ENTORNO, LOCALIZADA NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1640/indicacao_no_105-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1640/indicacao_no_105-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 105/2023. SOLICITAÇÃO DE UMA OPERAÇÃO TAPA-BURACO EM ALGUMAS RUAS DO BAIRRO LOURENÇO DE ALBUQUERQUE, NESTA CIDADE, EM VIRTUDE DA ENCHENTE QUE ATINGIU O BAIRRO.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao_no_106-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao_no_106-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 106/2023. SOLICITA ESTUDOS PARA REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE RIO LARGO EM VIRTUDE DAS PERDAS INFLACIONÁRIAS DOS ÚLTIMOS ANOS.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1648/indicacao_no_107-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1648/indicacao_no_107-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 107/2023. SOLICITA DA GESTÃO MUNICIPAL A IMPLANTAÇÃO DE UM CENTRO DE ZOONOSES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1645/indicacao_no_108-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1645/indicacao_no_108-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 108/2023. SOLICITA A RESTAURAÇÃO E REFORÇO DA CABECEIRA DA PONTE DA AL 210, NAS PROXIMIDADES DA PRAÇA HUMAITÁ, CENTRO DA CIDADE, PONTE DE ACESSO ATÉ A BR 101.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1646/indicacao_no_109-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1646/indicacao_no_109-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 109/2023. CONCLUSÃO DO CAÇAMENTO DA RUA VERDE VIVO, LOTEAMENTO PALMARES E RUAS ADJACENTES, LOCALIZADAS NO LOTEAMENTO SÃO CAETANO, NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1649/indicacao_no_110-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1649/indicacao_no_110-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 110/2023. SOLICITA DA GESTÃO MUNICIPAL UMA PARCERIA-PRIVADA COM A ASSOCIAÇÃO AMÉRICA SPORT CLUBE PARA REFORMA E REVITALIZAÇÃO DE SUA SEDE RECREATIVA, SITUADA NO CEMTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1655/indicacao_no_111-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1655/indicacao_no_111-2023.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 111/2023 - Solicita da Gestão Municipal a construção de um estádio de futebol no município de Rio Largo.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1654/indicacao_no_112-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1654/indicacao_no_112-2023.pdf</t>
   </si>
   <si>
     <t>Indicação N° 112/2023 - Solicita da gestão municipal a drenagem, pavimentação e substituição pública para LED, no Conjunto Residencial Parque dos Eucaliptos, no Bairro Antônio Lins de Souza, nesta cidade.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1656/indicacao_no_115-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1656/indicacao_no_115-2023.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 115/2023 - Solicita da gestão municipal a realização do calçamento com o respectivo saneamento da Rua Primavera e da Travessa Primavera, situadas no Bairro Antônio Lins de Souza, neste município.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Cicero Inacio</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_no_116-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_no_116-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 116/2023. SOLICITA DA GESTÃO MUNICIPAL A AMPLIAÇÃO DAS LICENÇAS MATERNIDADE E PATERNIDADE DAS SERVIDORAS E SERVIDORES PÚBLICOS DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1658/indicacao_no_117-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1658/indicacao_no_117-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 117/2023. SOLICITA DA GESTÃO MUNICIPAL A CONSTRUÇÃO DE UM PARQUE DE CAVALHADA MUNICIPAL PARA PRESERVAR A TRADIÇÃO DA CAVALHADA DE ARGOLINHA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1659/indicacao_no_118-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1659/indicacao_no_118-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°118/2023. SOLICITA DA GESTÃO MUNICIPAL A REALIZAÇÃO DE UM PROCESSO SELETIVO SERIADO-PSS PARA SUPRIR A DEMANDA DE VAGAS NA GUARDA CIVIL MUNICIPAL ATÉ A REALIZAÇÃO DE UM NOVO CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1660/indicacao_no_119-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1660/indicacao_no_119-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 119/2023. SOLICITA DA GESTÃO MUNICIPAL A REALIZAÇÃO DE OBRAS DE DRENAGEM E PAVIMENTAÇÃO DAS RUAS JOSÉ DE GUSMÃO LESSA, ANTÔNIO DE GUSMÃO LESSA E TRAVESSA JOSÉ GUSMÃO LESSA, LOCALIZADAS NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1661/indicacao_no_120-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1661/indicacao_no_120-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 120/2023. SOLICITA DA GESTÃO MUNICIPAL A DRENAGEM E PAVIMENTÃO DA AVENIDA ELZA MONERATH, LOCALIZADAS NO BAIRRO ANTÔNIO LIND DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_no_121-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_no_121-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 121/2023. SOLICITA DA GESTÃO MUNICIPAL A DRENAGEM E PAVIMENTAÇÃO DAS RUAS JOSÉ BONIFÁCIO E OPERÁRIO ÂNGELO ANTÔNIO, LOCALIZADAS NO BAIRRO ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1665/indicacao_no_122-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1665/indicacao_no_122-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 122/2023. SOLICITA DA GESTÃO MUNICIPAL A IMPLANTAÇÃO DE UMA CRECHE NA AVENIDA JOSÉ MANHÃES, PRINCIPAL VIA DO BAIRRO BRASIL NOVO , NESTA CIDADE.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1669/indicacao_no_123-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1669/indicacao_no_123-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 123/2023.SOLICITA DA GESTÃO MUNICIPAL A IMPLANTAÇÃO DE UM CENTRO ESPECIALIZADO EM TRANSTORNO DO ESPECTRO AUTISTA NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1668/indicacao_no_124-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1668/indicacao_no_124-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 124/2023 SOLICITA DA GESTÃO MUNICIPAL O OFERECIMENTO DE CURSOS DE CAPACITAÇÃO COM PRÁTICAS DE DIREÇÃO DEFENSIVA, OFENSIVA E EVASIVA, PARA OS MOTORISTAS DE AMBULÂNCIA DO NOSSO MUNICÍPIO, BEM COMO SOLICITA O OFERECIMENTO DE VENCIMENTOS COMPATÍVEIS COM A QUALIFICAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1667/indicacao_no_125-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1667/indicacao_no_125-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 125/2023. SOLICITA REFORMA GERAL E ADEQUAÇÕES NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL PROFESSOR JOSÉ CARLOS DA SILVA, LOCALIZADA NO BAIRRO LOCALIZADA NO BAIRRO LOURENÇO DE ALBUQUERQUE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1670/indicacao_no_126-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1670/indicacao_no_126-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 126/2023 REINSTALAR OS ABRIGOS DE ÔNIBUS NA LOCALIDADE CONHECIDA COMO " BEIJÚ DE COCO ", E NAS PROXIMIDADES DA ESTAÇÃO FERROVIÁRIA, AMBAS NO BAIRRO DE GUSTAVO PAIVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_no_127-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_no_127-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 127/2023 SOLICITA DA GESTÃO MUNICIPAL A REALIZAÇÃO DE OBRAS DE DRENAGEM E REPAVIMENTAÇÃO DAS RUAS COMO " RUA DA CAIXA", " RUA DA GARAGEM ", LOCALIZADAS NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_no_128-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_no_128-2023.pdf</t>
   </si>
   <si>
     <t>IND Nº 128/2023 - Solicita da Gestão Municipal a implantação de um Hospital da Mulher ou Centro Especializado na Saúde da Mulher em nossa cidade.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1674/indicacao_no_129-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1674/indicacao_no_129-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 129/2023 SOLICITA DA GESTÃO MUNICIPAL A AQUISIÇÃO DE INSTRUMENTOS DE MRNOR PNTENCIAL OFENSIVO , MAIS CONHECIMENTOS COMO ARMAS NÃO LETAIS, PARA SEREM UTILIZADAS PELA GUARDA CIVIL E PELA SMTT EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1676/indicacao_no_130-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1676/indicacao_no_130-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 130/2023 SOLICITA DA GESTÃO MUNICIPAL A CONSTRUÇÃO IMEDIATA DE UMA ESTAÇÃO DE TRATAMENTO SUFICIENTE PARA TRATAR DE FORMA EFICIENTE O ESGOTO DO CONJUNTO RESIDENCIAL BOSQUE DOS PALMARES, LOCALIZADO NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1675/indicacao_no_131-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1675/indicacao_no_131-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 131/2023 SOLICITA DA GESTÃO MUNICIPAL EM CARÁTER DE URGÊNCIA O SANEAMENTO E PAVIMENTAÇÃO ASFÁLTICA DAS RUAS DO ENTORNO DA AVENIDA JOSÉ MANHÃS, PRINCIPAL VIA DO BAIRRO BRASIL NOVO, VISANDO DESAFOGAR O INTENSO TRÂNSITO DA MESMA.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1678/indicacao_no_132-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1678/indicacao_no_132-2023.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 132/2023 - Solicita a reforma geral e adequações na Escola Municipal de Ensino Fundamental Odylo Álvares de Souza, localizada no Centro de nossa cidade.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1677/indicacao_no_133-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1677/indicacao_no_133-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 133/2023 SOLICITA DA GESTÃO MUNICIPAL O ENVIO DE PROJETO DE LEI PARA IMPLANTAÇÃO DE UMA GRATIFICAÇÃO PARA TODOS OS SERVIDORES DAS ESCOLAS MUNICIPAIS QUE ATINGIREM AS METAS ESTABELECIDAS PRLO IDEB.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1683/indicacao_n_134-2023._solicita_da_gestao_municipal_o_envio_de_projeto_de_lei_instituindo_gratificacao_de_periculosidade_para_os_agentes_de_transito_em_fiscalizacao_efetiva..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1683/indicacao_n_134-2023._solicita_da_gestao_municipal_o_envio_de_projeto_de_lei_instituindo_gratificacao_de_periculosidade_para_os_agentes_de_transito_em_fiscalizacao_efetiva..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 134/2023. SOLICITA DA GESTÃO MUNICIPAL O ENVIO DE PROJETO DE LEI INSTITUINDO GRATIFICAÇÃO DE PERICULOSIDADE PARA OS AGENTES DE TRÂNSITO EM FISCALIZAÇÃO EFETIVA.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1684/indicacao_no_135-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1684/indicacao_no_135-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 135/2023 SOLICITA DA GESTÃO MUNICIPAL A REFORMA GERAL E REVITALIZAÇÃO DA PRAÇA LOCALIZADA NO CONJUNTO RESIDENCIAL IRMÃ DULCE, BAIRRO BRASIL NOVO,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1685/indicacao_no_136-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1685/indicacao_no_136-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 136/2023. SOLICITA DA GESTÃO MUNICIPAL A DISTRIBUIÇÃO GRATUITA DE PROTETOR SOLAR PARA OS SERVIDORES PÚBLICOS MUNICIPAIS QUE DESENPENHEM SUA FUNÇÕES HABITUALMENTE EXPOSTOS AO SOL.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1686/indicacao_no_137-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1686/indicacao_no_137-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 137/2023. SOLICITA DA GESTÃO MUNICIPAL A INSTITUIÇÃO DO EVENTO " MARCHA PARA JESUS ", NO CALENDÁRIO OFICIAL DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1688/indicacao_n_138-2023.solicita_da_gestao_municipal_o_envio_de_projeto_de_eli_instituido_o_vale_trasnporte_para_os_servidores_municipais_de_rio_largoal..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1688/indicacao_n_138-2023.solicita_da_gestao_municipal_o_envio_de_projeto_de_eli_instituido_o_vale_trasnporte_para_os_servidores_municipais_de_rio_largoal..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 138/2023.SOLICITA DA GESTÃO MUNICIPAL O ENVIO DE PROJETO DE ELI INSTITUIDO O VALE TRASNPORTE PARA OS SERVIDORES MUNICIPAIS DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1687/indicacao_no_139-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1687/indicacao_no_139-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 139/2023. SOLICITA DA GESTÃO MUNICIPAL O ENVIO DE PROJETO DE LEI INSTITUINDO GRATIFICAÇÃO DE INSALUBRIDADE, BEM COMO JORNADA DE TRABALHO DE 12/36 PARA OS COVEIROS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1689/indicacao_no_140-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1689/indicacao_no_140-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 140/2023 - Solicita da gestão municipal a instalação de totens de reconhecimento facial e de placas de veículos em toda a estrutura de prédios públicos do município de Rio Largo, com a instalação de câmeras 360º, com sistema de sirene, giroflex para alertas simultâneos para o reconhecimento de pessoas com algum tipo de restrição na justiça, policia ou órgãos de trânsito.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1690/indicacao_no_141-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1690/indicacao_no_141-2023.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 141/2023 - Solicita da gestão municipal o monitoramento da ação individual de Agentes de Transporte e Trânsito do Município e de Agentes da Guarda Municipal em serviço através de equipamentos individuais de filmagem afixados no fardamento.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 142/2023. SOLICITA DA GESTÃO MUNICIPAL A CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE NA LOCALIDADE CACAÚ, CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 143/2023. SOLICITA DA GESTÃO A CONSTRUÇÃO DE DOIS CEMITÉRIOS VERTICAIS EM NOSSA CIDADE, UM NA PARTE ALTA E OUTRO NA PARTE BAIXA DO NOSSO MUNICÍPIO, PARA DIMINUIR A CARÊNCIA DE VAGAS EXISTENTES NOS CEMITÉRIOS CONVENCIONAIS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_no_144-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_no_144-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 144/2023. SOLICITA DA GESTÃO MUNICIPAL A IMPLANTAÇÃO DE UM CENTRO DE ATENÇÃO PSICOSSOCIAL-CAPS DO TIPO I, DESTINADO AO ATENDIMENTO DE CRIANÇAS E ADOLESCENTES, EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 145/2023. SOLICITA DA GESTÃO MUNICIPAL A REALIZAÇÃO DE UMA CAMPANHA EM ALUSÃO AO "SETEMBRO AMARELO" - MÊS DE PREVENÇÃO AO SUICÍDIO, A SER REALIZADA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 146/2023. SOLICITA DA GESTÃO MUNICIPAL A INSTALAÇÃO DE MESAS PARA A PRÁTICA DE " FUTMESA", PARA LAZER DOS ALUNOS NAS ESCOLAS PÚBLICAS MUNICIPAIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 147/2023. SOLICITA DA MESA DIRETORA DESTACAS LEGISLATIVA, A CONSTRUÇÃO E/OU DISPONIBILIZAÇÃO DE GABINETES INDIVIDUAIS PARA OS VEREADORES DO MUNICÍPIO DE RIO LARGO DESENVOLVEREM SUAS ATIVIDADES LEGISLATIVAS.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1700/indicacao_no_148-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1700/indicacao_no_148-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 148/2023 - Solicita da gestão Municipal a construção de uma Unidade Básica de Saúde de porte IV, em substituição a UBS Enfermeiro José Carlos da Silva, Bairro Antônio Lins, nesta cidade.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1701/indicacao_no_149-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1701/indicacao_no_149-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 149/2023 - Solicita da Gestão Municipal a adoção  de medidas urgentes para o enfrentamento da meningite tipo B  em nosso município, incluindo campanhas de conscientização da importância da vacinação contra a mesma, além da busca ativa pelos profissionais de saúde para completar o esquema vacinal de nossas crianças, a fim de evitar um surto ainda maior em nossa cidade.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_no_150-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_no_150-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 150/2023 - Solicita da Gestão Municipal que juntamente com a Caixa Econômica Federal, mantenha uma Agencia Lotérica no centro de nossa cidade, bem como viabilize a abertura de novas unidades em outros bairros, para atender áreas descobertas em nosso município.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1702/indicacao_no_151-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1702/indicacao_no_151-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 151/2023 - Solicita da Gestão Municipal a realização de capacitação permanente de profissionais das áreas da saúde, educação e assistência social para identificação de depressão, ideação de suicídio, autolesão e outros distúrbios emocionais que possam levar ao suicídio.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_no_152-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_no_152-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 152/2023 - Solicitação da Gestão Municipal a realização de uma "Campanha de Adoção Responsável de Animais", com o intuito de diminuir a quantidade de animais abandonados em nosso munícipio.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_no_153-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_no_153-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°153/2023. SOLICITA DA GESTÃO MUNICIPAL A IMPLANTAÇÃO DE UM CENTRO-DIA, DE CONVIVÊNCIA PARA OFERECIMENTO DE ATIVIDADES AOS IDOSOS NO BAIRRO BRASIL NOVO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1708/indicacao_no_154-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1708/indicacao_no_154-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 154/2023 SOLICITA DA GESTÃO MUNICIPAL A AMPLIAÇÃO DO TRANSPORTE GRATUITO OFERECIDO AOS PACIENTES E ACOMPANHANTES DO CENTRO DE ATENÇÃO PSICOSSOCIAL-CAPS, DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_no_155-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_no_155-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 155/2023 SOLICITA DA GESTÃO MUNICIPAL O ENVIO DE PROJETO DE LEI PARA PERMITIR NA REDE PÚBLICA MUNICIPAL A MUDANÇA DE NOMENCLATURA, COM A RESPECTIVA VALORIZAÇÃO PROFISSIONAL DO CARGO DE AUXILIAS DE ENFERMAGEM EM TÉCNICO EM ENFERMAGEM.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1709/indicacao_no_156-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1709/indicacao_no_156-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 156/2023 SOLICITA DA GESTÃO MUNICIPAL A REPOSIÇÃO DO CALÇAMENTO E A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DAS VIAS PRINCIPAIS E CORREDORES DE TRANSPORTE DOS CONJUNTOS RESIDENCIAIS TEOTÔNIO BRANDÃO VILELLA, JOSÉ CARLOS PIERUCETTI, DEMORISVALDO TARGINO, BARNSBÉ OITICICA E FRANCISCO TAVARES GRANJA, LOCALIZADOS NO BAIRRO MATA DO ROLO NESTA CIDADE E QUE ENCONTRAM-SE EM SIATUAÇÃO PRECÁRIA DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_no_157-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_no_157-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 157/2023 SOLICITA A MELHORIA IMEDIATA DO ABASTECIMENTO DA ÁGUA DOS CONJUNTOS RESIDENCIAIS TEI TÔNIO BRANDÃO VILELLA E DEMORISVALDO TARGINO, COM A INSTALAÇÃO DE BOMBAS MAIS POTENTES, UMA VEZ QUE A GESTÃO MUNICIPAL ASSUMIU A DISTRIBUIÇÃO DE ÁGUA PARA AS REFERIDAS LOCALIDADES.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_no_158-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_no_158-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 158/2023 SOLICITA DA GESTÃO MUNICIPAL A CONSTRUÇÃO DE UM PARQUE/IORLA CONTENDO QUADRAS POLIESPORTIVAS, CORETO, CONCHA ACÚSTICA E PLAYGROUD NA ÀREA QUE MARGEIA O RIO MUNDAÚ, LOGO APÓS O CONHECIDO CAMPO DA REFFER, BAIRRO ÇOURENÇO DE ALBUQUERQUE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1715/indicacao_no_159-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1715/indicacao_no_159-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 159/2023 SOLICITA DA GESTÃO MUNICIPAL A IMPLANTAÇÃO DE ACADEMIAS AO AR LIVRE EM DIVERSOS PONTOS DO NOSSO MUNICÍPIO, PARA PROMOVER A SAÚDE E O BEM-ESTAR DOS NOSSOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1717/indicacao_no_160-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1717/indicacao_no_160-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 160/2023 SOLICITA DA GESTÃO MUNICIPAL A CRIAÇÃO DE UM SISTEMA DE TRANSPORTE UNIFICADO ENTRE RIO LARGO E MACEIÓ, COM A CRIAÇÃO DE UM TERMINAL DE INTEGRAÇÃO NAS PROXIMIDADES DA CEASA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1718/indicacao_no_161-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1718/indicacao_no_161-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 161/2023 SOLICITA DA GESTÃO MUNICIPAL A RETOMADA IMEDIATA DAS OBRAS DA VIA LOCAL DE LIGAÇÃO ENTRE OS BAIRROS DE GUSTAVO PAIVA E MATA DO ROLO, NESTA CIDADE, QUE ATUALMENTE ENCONTRAM-SE PARALISADAS.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1716/indicacao_no_162-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1716/indicacao_no_162-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 162/2023 SOLICITA DA GESTÃO MUNICIPAL A RECONTRATAÇÃO IMEDIATA DA EQUIPE DO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA-SAMU EM NOSSO MUNICÍPIO, EM VIRTUDE DO SERVIÇO PRESTADO SER CONSIDERADO ESSENCIAL.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1719/indicacao_no_163-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1719/indicacao_no_163-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 163/2023 SOLICITA DA GESTÃO MUNICIPAL A INSTALAÇÃO IMEDIATA DE VENTILADORES NA EMEF EMILIA MILONES, LOCALIZADA NO BAIRRO BRASIL NOVO, ATÉ A INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO E REFORMA GERAL DA ESTRUTURA DA MESMA.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1720/indicacao_no_164-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1720/indicacao_no_164-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 164/2023 SOLICITA DA GETÃO MUNICIPAL A INSTALAÇÃO IMEDIATA DE VENTILADORES NA EMEF MARIETA LEÃO , LOCALIZADA NO BAIRRO DA UTINGA , NESSE MUNICÍPIO, ATÉ A INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO E REFORMA GERAL DA ESTRUTURA DA MESMA.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_no_165-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_no_165-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 165/2023. SOLICITA DA GESTÃO MUNICIPAL A IMPLANTAÇÃO DE UM PROGRAMA DE UM PROGRAMA DE PREVENÇÃO E TRATAMENTO DE FERIDAS, LESÕES E ÚLCERAS CRÔNICAS EM PACIENTES DIABÉTICOS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_no_166-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_no_166-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 166/2023. SOLICITA DA GESTÃO MUNICIPAL A REFORMA GERAL E ADEQUAÇÕES NA UNIDADE BÁSICA DE SAÚDE DA COMUNIDADE CANOAS, SITUADA NA ZONA RURAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_no_167-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_no_167-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 167/2023 SOLICITA DA GESTÃO MUNICIPAL UMA REFORMA NA COZINHA E AMPLIAÇÃO DO REFEITÓRIO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL ROSINEIDE TEREZA, LOCALIZADA NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1730/indicacao_no_168-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1730/indicacao_no_168-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 168/2023 SOLICITA DA GESTÃO MUNICIPAL A REALIZAÇÃO DE UM LEVANTAMENTO PARA A REALIZAÇÃO DE UM CONCURSO PÚBLICO PARA SUPRIR A DEMANDA DE PROFISSIONAIS NA REDE MUNICIPAL DE ENSINO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1732/indicacao_no_169-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1732/indicacao_no_169-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°169/2023 SOLICITA DA GESTÃO MUNICIPAL A REALIZAÇÃO PELA SUPERINTEND~ENCIA MUNICIPAL DE TRANSPORTE E TRÂNSITO DE UMA CAMPANHA EDUCATIVA E PERMANENTE SOBRE OS DIREITOS DOS USUÁRIOS DO TRANSPORTE PÚBLICO URBANO E INTERMUNICIPAL, REGULAR E ALTERNATIVO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1731/indicacao_no_170-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1731/indicacao_no_170-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 170/2023 RETIRADA DE ENTULHOS, CAPINAÇÃO E VARRIÇÃO DOS CONJUNTOS RESIDENCIAIS ASA DOS VENTOS, PARQUE DOS EUCALPTOS E RESIDENCIAL PALMARES, STUADOS NO BAIRRO ANTÔNIO LINS DE SOUZA , NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1733/indicacao_no_171-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1733/indicacao_no_171-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 171/2023 SOLICITA DA GESTÃO MUNICIPAL A REALIZAÇÃO EM NOSSO MUNICÍPIO DE UM MUTIRÃO DE MAMOGRAFIAS E DE ULTRASSONOGRAFIAS MAMÁRIAS NAS MULHERES COM MAIS DE 40 ANOS DE IDADE, OU QUE TENHAM INDICAÇÃO MÉDICA E/OU FATORES DE RISCO COMPROVADO.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1735/indicacao_no_172-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1735/indicacao_no_172-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 172/2023 SOLICITA A CONSTRUÇÃO DE UM EQUIPAMENTO PÚBLICO INTITULADO " PARQUE DA JUVENTUDE ", COM A POSSIBILIDADE DA PRÁTICA DE DIVERSAS ATIVIDADES ESPORTIVAS E CULTURAIS PARA OS ADOLESCENTES E JOVENS DE NOSSA CIDADE .</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1736/indicacao_no_173-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1736/indicacao_no_173-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 173/2023 - Solicita da Gestão municipal a mudança de itinerário em horários específicos dos ônibus do consórcio metropolitano de transportes para atender aos moradores do Distrito de Utinga, em nosso município.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1734/indicacao_n_174_-_ver._romildo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1734/indicacao_n_174_-_ver._romildo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 174/2023 SOLICITA DO GOVERNO DO ESTADO A INCLUSÃO DOS CONJUNTOS RESIDENCIAIS IRMÃ DULCE E PORTAL DO RENASCER E DA RUA SÃO PAULO E ADJACÊNCIAS, LOCALIZADAS NO BAIRRO BRASIL NOVO, NESTE MUNICÍPIO NO " PROGRAMA MINHA CIDADE LINDA ".</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1738/indicacao_no_175-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1738/indicacao_no_175-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 175/2023 SOLICITA A REALIZAÇÃO DE ESTUDOS PARA O PAGAMENTO PELA GESTÃO MUNICIPAL DAS SOBRAS ORIUNDOS DOS 70% DO FUNDEB, PARA OS PROFISSIONAIS DO MAGISTÉRIO E APOIA DA EDUCAÇÃO BÁSICA DE RIO LARGO/AL, BEM COMO O ENVIO DO PROJETO DE LEI AUTORIZATIVO.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1739/indicacao_no_176-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1739/indicacao_no_176-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 176/2023 SOLICITA DA GUARDA MUNICIPAL A REALIZAÇÃO DE RONDAS PERIÓDICAS NO INÍCIO DA MANHÃ E FINAL DE TARDE PARA DAR MAIS SEGURANÇA AOS PRATICANTES DE CAMINHADA E CORRIDA QUE UTILIZAM O TRECHO ENTRE A PONTE SOB O RIO MUNDAÚ E A ENTRADA DA CIDADE PELA BR 101, MAIS CONHECIDA COMO ENTRADA DA CONE.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1740/indicacao_no_177-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1740/indicacao_no_177-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 177/2023 SOLICITA DA GESTÃO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA ANTÔNIO LÚCIO E DA PRAÇA RIO BRANCO, MAIS CONHECIDA COMO RUA DO QUADRO, EM GUSTAVO PAIVA, PARA QUE A MESMA SEJA UMA ALTERNATIVA AO IMPEDIMENTO DO TRÁFEGO NA VIA PRINCIPAL DAQUELE BAIRRO .</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_no_178-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_no_178-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO M° 178/2023 SOLICITA DA GESTÃO MUNICIPAL, A MANUTENÇÃO DA PASSAGEM DE NÍVEL, SOB A LINHA FÉRREA, COM A DEVIDA SINALIZAÇÃO, LOGO APÓS A LADEIRA HILTON RAMALHO, MAIS CONHECIDA COMO "LADEIRA DE PEDRA", PELA RUA DONA JUDITH PAIVA, EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_no_179-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_no_179-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 179/2023 SOLICITA A PAVIMENTAÇAÕ DA RUA EM PROJETO CONHECIDA COMO "RUA DO NINO RETOCÃO", LOCALIZADA NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_no_180-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_no_180-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 180/2023 SOLICITA DA GESTÃO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA, DRENAGEM E SUBSTITUIÇÃO DA ILUMINAÇÃO PÚBLICA POR LED, DA RUA E TRAVESSA JOÃO PARANHOS, LOCALIZADAS NA VILA MINHA ALDEIA, BAIRRO MATO DO ROLO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 181/2023 SOLICITA DA GESTÃO MUNICIPAL A DESAFETAÇÃO DA CAPELA ONDE ESTÁ SEPULTADO O COMENDADOR LUIZ JARDIM, SITUADA NO CEMITÉRIO DE SÃO JOSÉ, NO BAIRRO DE GUSTAVO PAIVA, PARA RESTAURAÇÃO PELA MUNICIPALIDADE E USO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1746/indicacao_no_182-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1746/indicacao_no_182-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 182/2023 SOLICITA DA GESTÃO MUNICIPAL A CONSTRUÇÃO DE UMTERMINAL DE TRANSPORTE, ALÈM DA REALOZAÇÃO DE OBRAS DE RECAPEAMENTO ASFÁLTICO DAS VIAS DE ACESSO,DO CORREDOR DE TRANSPORTE R DAS PRINCIPAIS RUAS DO CONJUNTO MUTIRÃO, LOCALIZADO NO CENTRO DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_no_183-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_no_183-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 183/2023 REFERÊNCIA DA GESTÃO MUNICIPAL A IMPLANTAÇÃO DE UM PROGRAMA DE DISTRIBUIÇÃO DE CHN SOCIAL PARA OS CIDADÃOS QUE ATINGIREM OS REQUISITOS MÍNIMOS PREVISTOS EM LEI, VISANDO A QUALIFICAÇÃO E GERAÇÃO DE EMPREGO E RENDA PARA A POPULAÇÃO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 184/2023 SOLICITA DA GESTÃO MUNICIPAL A CONSTRUÇÃO DE UM ESTÁDIO DE FUTEBOL NO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1752/indicacao_no_185-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1752/indicacao_no_185-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n° 185/2023 - Solicita da Gestão Municipal, a realização de uma parceria com a Receita Federal do Brasil para a implantação de um ponto de atendimento virtual - PAV, da Receita Federal em nosso municipio.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>INDICAÇÃO N° SOLICITA DA GESTÃO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE LAZER NO LOTEAMENTO TERRRAS DE UTINGA, BAIRRO BRASIL NOVO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Indicação nº 187/2023 - Solicita da Gestão Municipal  a reinstalação, mesmo que parcial, dos abrigos para taxi, ao longo da Avenida Presidente Getúlio Vargas, centro de nossa cidade.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
@@ -2316,51 +2316,51 @@
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Indicação nº 194/2023 - Solicita da Gestão Municipal a retomada imediata das obras de esgotamento sanitário, saneamento e drenagem do Conjunto Residencial Tavares Granja, localizado no Bairro Mata do Rolo, em nossa cidade.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>INDICAÇÃO N°195/2023 SOLICITA DA GESTÃO MUNICIPAL A CONTRATAÇÃO IMEDIATA DE MÉDICOS ESPECIALISTAS PARA O RETORNO DOS ATENDIMENTOS DE ESPECIALIDADES NAS POLICLÍNICAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_no_196-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_no_196-2023.pdf</t>
   </si>
   <si>
     <t>Indicação 196/2023 - Solicita da Gestão Municipal, a realização de cursos profissionalizantes para servidores contratados pelo município de Rio Largo, principalmente para os de baixa renda e que prestam serviço em áreas como varrição e coleta de resíduos e assemelhados.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 102/2023. SOLICITA DA GESTÃO MUNICIPAL O REAJUSTE DOS SERVIDORES CONTRATADOS NO REGIME DO PROCESSO SELETIVO SERIADO - PSS DA EDUCAÇÃO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>MOCC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
@@ -2406,705 +2406,705 @@
   <si>
     <t>MOÇÃO DE PESAR N° 05/2023. À FAMÍLIA PELO FALECIMENTO DA SENHORA ROSÁLIA DA SILVA .</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N° 06/2023  PELO FALECIMENTO DO SENHOR CÍCERO TOMAZ DA SILVA</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N° 07/2023 PELO FALECIMENTO DA PROFESSORA LISETE DELFINO VASCONCELOS .</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1692/projeto_de_decreto_legislativo_no_01.2023_-_concede_o_titulo_de_cidadao_honorario_para_o_padre_bacilon.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1692/projeto_de_decreto_legislativo_no_01.2023_-_concede_o_titulo_de_cidadao_honorario_para_o_padre_bacilon.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 01/2023. CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, AO PADRE BACILON MONTEIRO DA SILVA.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1705/projeto_de_dereto_legislativo_no_02.2023_-_concede_o_titulo_de_cidada_honoraria_de_rio_largo_sra_helena_ciriaco.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1705/projeto_de_dereto_legislativo_no_02.2023_-_concede_o_titulo_de_cidada_honoraria_de_rio_largo_sra_helena_ciriaco.pdf</t>
   </si>
   <si>
     <t>PDL nº 02 de 12 de setembro de 2023 - Concede o Título de Cidadã Honorária de Rio Largo, a Srª Helena Ciriaco Santos.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1725/projeto_de_decreto_legislativo_n_03-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1725/projeto_de_decreto_legislativo_n_03-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 03/2023. CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, AO PROFESSOR EDEL ALEXANDRE SILVA PONTES.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Gilberto Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1706/projeto_de_lei_complementar_no_001_de_13_de_setembro_de_2023_-_modifica_o_codigo_tributario_do_municipio_de_rio_largo_-_lei_municipal_no_1.776.2017_e_adota_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1706/projeto_de_lei_complementar_no_001_de_13_de_setembro_de_2023_-_modifica_o_codigo_tributario_do_municipio_de_rio_largo_-_lei_municipal_no_1.776.2017_e_adota_outras_providencias..pdf</t>
   </si>
   <si>
     <t>MODIFICA O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE RIO LARGO/AL - LEI MUNICIPAL Nº 1.776/2017 - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1714/projeto_de_lei_complementar_no_02_de_2023_-_novo_codigo_tributario_-_completo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1714/projeto_de_lei_complementar_no_02_de_2023_-_novo_codigo_tributario_-_completo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 2 de setembro de 2023 - Dispõe sobre o NOVO CÓDIGO TRIBUTÁRIO do Município de Rio Largo, Estado de Alagoas e adota outras providências.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1551/projeto_de_lei_do_executivo_no_02_de_2023_-_dispoe_sobre_o_reajuste_salarial_dos_fiscais_de_obras_da_secretaria_municipal_de_infraestrutura_de_rio_largo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1551/projeto_de_lei_do_executivo_no_02_de_2023_-_dispoe_sobre_o_reajuste_salarial_dos_fiscais_de_obras_da_secretaria_municipal_de_infraestrutura_de_rio_largo..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 02 de 2023 - Dispõe sobre o reajuste salarial dos fiscais de obras da secretaria municipal de Infraestrutura de Rio Largo.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1552/projeto_de_lei_do_executivo_no_03_de_2023_-_dispoe_sobre_o_reajuste_salarial_dos_fiscais_de_tributos_da_secretaria_municipal_de_financas_do__municipio_de_rio_largo_-_sefin.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1552/projeto_de_lei_do_executivo_no_03_de_2023_-_dispoe_sobre_o_reajuste_salarial_dos_fiscais_de_tributos_da_secretaria_municipal_de_financas_do__municipio_de_rio_largo_-_sefin.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 03 de 2023 - Dispõe sobre o reajuste salarial dos fiscais de tributos da secretaria municipal de finanças do município de Rio Largo - SEFIN</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 04/2023.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1613/projeto_de_lei_do_executivo_no_006_de_15_de_maio_de_2023_-_dispoe_sobre_reajuste_dos_fiscais_de_obras_da_secretaria_municipal_de_infraestrutura_de_rio_largo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1613/projeto_de_lei_do_executivo_no_006_de_15_de_maio_de_2023_-_dispoe_sobre_reajuste_dos_fiscais_de_obras_da_secretaria_municipal_de_infraestrutura_de_rio_largo..pdf</t>
   </si>
   <si>
     <t>PLExec Nº 06/2023 - Dispõe sobre reajuste dos fiscais de obras da Secretaria Municipal de Infraestrutura de Rio Largo.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1614/projeto_de_lei_do_executivo_no_007_de_15_de_maio_de_2023_-_dispoe_sobre_reajuste_salarial_dos_fiscais_de_tributos_da_secretaria_municipal_de_financas_de_rio_largo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1614/projeto_de_lei_do_executivo_no_007_de_15_de_maio_de_2023_-_dispoe_sobre_reajuste_salarial_dos_fiscais_de_tributos_da_secretaria_municipal_de_financas_de_rio_largo..pdf</t>
   </si>
   <si>
     <t>PLExec Nº 07/2023 - Dispõe sobre reajuste salarial dos fiscais de tributos da secretaria municipal de finanças de Rio Largo.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1615/projeto_de_lei_do_executivo_no_008_de_16_de_maio_de_2023_-_dispoe_sobre_a_criacao_da_patrulha_maria_da_penha_na_guarda_municipal_de_rio_largo_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1615/projeto_de_lei_do_executivo_no_008_de_16_de_maio_de_2023_-_dispoe_sobre_a_criacao_da_patrulha_maria_da_penha_na_guarda_municipal_de_rio_largo_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PLExec Nº 08/2023 - Dispõe sobre a criação da Patrulha Maria da Penha na Guarda Municipal de Rio Largo, e dá outras providências.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1612/projeto_de_lei_do_executivo_no_009_de_15_de_maio_de_2023_-_reajusta_os_valores_vencimentais_em_vigor_do_pessoal_da_rede_publica_municipal_de_ensino_de_rio_largo_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1612/projeto_de_lei_do_executivo_no_009_de_15_de_maio_de_2023_-_reajusta_os_valores_vencimentais_em_vigor_do_pessoal_da_rede_publica_municipal_de_ensino_de_rio_largo_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Nº 09 de 15 de maio de 2023 - Reajusta os valores vencimentais em vigor do pessoal da rede pública municipal de ensino de Rio Largo, e dá outras providências.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1651/plexec_no_011.2023_de_17_de_julho_de_2023_-_dispoe_sobre_regras_para_concessao_de_autorizacao_de_uso_de_espacos_publicos_no_ambito_do_municipio_de_rio_largo_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1651/plexec_no_011.2023_de_17_de_julho_de_2023_-_dispoe_sobre_regras_para_concessao_de_autorizacao_de_uso_de_espacos_publicos_no_ambito_do_municipio_de_rio_largo_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PLEXEC nº 11/2023 -Dispõe sobre regras para Concessão de Autorização de uso de espaços públicos no âmbito do município de Rio Largo, e dá outras providências.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1652/plexec_no_012.2023_de_17_de_julho_de_2023_-_dispoe_sobre_a_autorizacao_para_abertura_de_credito_especial_na_lei_orcamentaria_anual_de_2023_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1652/plexec_no_012.2023_de_17_de_julho_de_2023_-_dispoe_sobre_a_autorizacao_para_abertura_de_credito_especial_na_lei_orcamentaria_anual_de_2023_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PLEXEC Nº 012.2023 de 17 de julho de 2023 - Dispõe sobre a autorização para abertura de crédito especial na Lei Orçamentária Anual de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1653/projeto_de_lei_-_dispoe_sobre_as_diretizes_orcamentarias_para_elaboracao_e_execucao_do_orcamento_para_2024....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1653/projeto_de_lei_-_dispoe_sobre_as_diretizes_orcamentarias_para_elaboracao_e_execucao_do_orcamento_para_2024....pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 13/2023. DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DO ORÇAMENTO PARA O EXERCÍCIO FINANCEIRO DE 2024 DO MUNICÍPIO DE RIO LARGO/AL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1666/projeto_de_lei_no_14__10_de_agosto_de_2023_-_autoriza_a_saida_do_municipio_de_rio_largo_do_consorcio_intermunicipal_para_gestao_de_energia_eletrica_-_cigip_ne_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1666/projeto_de_lei_no_14__10_de_agosto_de_2023_-_autoriza_a_saida_do_municipio_de_rio_largo_do_consorcio_intermunicipal_para_gestao_de_energia_eletrica_-_cigip_ne_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 14/2023 - Autoriza a saída do município de Rio Largo do consórcio intermunicipal para gestão de energia elétrica - CIGIP ne dá outras providências.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1722/ploe_n_17_de_31_de_agosto_de_2023_-_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1722/ploe_n_17_de_31_de_agosto_de_2023_-_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal....pdf</t>
   </si>
   <si>
     <t>PLOE N° 17 DE 31 DE AGOSTO DE 2023 - DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS - NO MUNICIPIO DE RIO LARGO PARA O SEGUNDO SEMESTRE DO ANO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1713/projeto_de_lei_orcamentaria_anual_-_2024.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1713/projeto_de_lei_orcamentaria_anual_-_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 21/2023 LOA-2024</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N°22/2023 DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE ATENÇÃO PSICOSSOCIAL-CAPS II -EDMILSON DE VASCONCELOS PONTES, NO CONJUNTO TETÔNIO VILELA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°10/2023. "INSTITUI A GRATIFICAÇÃO DOS CONTROLADORES INTERNOS - GCI POR PRODUTIVIDADE NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NO ART. 34° DA LEI N°2.010/2023, LEI DAS DIRETRIZES ORÇAMENTÁRIAS ( LDO/2023), PARA ELABORAÇÃO E EXECUÇÃO PARA O EXERCÍCIO FINANCEIRO DE 2024 DO MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.04</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1756/projeto_executivo_n28-2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1756/projeto_executivo_n28-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 28/2023 INSTITUI, NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE RIO LARGO/AL A " SEMANA MUNICIPAL DO TRÂNSITO".</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1513/projeto_de_lei_no_01_de_2023_-_assegura_a_aplicacao_no_ambito_do_municipio_de_rio_largo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1513/projeto_de_lei_no_01_de_2023_-_assegura_a_aplicacao_no_ambito_do_municipio_de_rio_largo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 01/2023. ASSEGURA A APLICAÇÃO, NO ÂMBITO DO MUNICÍPIO DE RIO LARGO, O DISPOSITIVO NA LEI FEDERAL N° 13.431, DE 4 DE ABRIL DE 2017, QUE ESTABELECE O SISTEMA DE GARANTIA A ESCUTA ESPECIALIZADA E AO DEPOIMENTO ESPECIAL SEM DANOS À CRIANÇA E ADOLESCENTE, VÍTIMA OU TESTEMUNHA DE VIOLÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário Legislativo nº 04/2023 - Acrescenta os incisos III e IV no Art. 174 da Lei 1776/2017 (Código Tributário Municipal)</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1525/projeto_de_lei_no_03_de_2023_-_dispoe_sobre_o_direito_de_de_prioridade_de_matricula_de_irmaos.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1525/projeto_de_lei_no_03_de_2023_-_dispoe_sobre_o_direito_de_de_prioridade_de_matricula_de_irmaos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário Legislativo nº 03/2023 - Dispõe sobre o direito de prioridade de matricula de irmãos na mesma unidade escolar da rede Municipal de Educação de Rio Largo/Al.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária legislativa nº 02/2023 -  Determina o estabelecimento de área escolar de segurança e cidadania - AESC no entorno das escolas públicas municipais como espaço prioritário de serviços públicos municipais.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1535/projeto_de_lei_no_05_-_2023_-_dispoe_sobre_a_prioridade_da_mulher_vitima_de_violancia_domestica_e_familiar_na_aquisicao_de_imoveis.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1535/projeto_de_lei_no_05_-_2023_-_dispoe_sobre_a_prioridade_da_mulher_vitima_de_violancia_domestica_e_familiar_na_aquisicao_de_imoveis.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 05/2023. DISPÕE SOBRE A PRIORIDADE DA MULHER VÍTIMA DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NA AQUISIÇÃO DE IMÓVEIS CONSTRUIDOS PELOS PROGRAMAS HABITACIONAIS PARA FAMÍLIAS DE BAIXA RENDA, NO MUNICÍPIO DE RIO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1536/projeto_de_lei_no06-2023_-_institui_o_programa_municipal_de_incentivo_ao_empreendorismo_da_mulher_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1536/projeto_de_lei_no06-2023_-_institui_o_programa_municipal_de_incentivo_ao_empreendorismo_da_mulher_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 06/2023. INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO AO EMPREENDIMENTO DA MULHER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1537/projeto_de_lei_no_07_-_2023_-_autoriza_o_chefe_do_executivo_a_instituir_no_ambito_do_municipio_o_programa_mulher_-_sua_saude_e_seus_direitos.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1537/projeto_de_lei_no_07_-_2023_-_autoriza_o_chefe_do_executivo_a_instituir_no_ambito_do_municipio_o_programa_mulher_-_sua_saude_e_seus_direitos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 07/ 2023. AUTORIZA O CHGEFE DO EXECUTIVO A INSTITUIR NO ÂMBITO DO MUNICÍPIO, O PROGRAMA ''MULHER- SUA DAÚDE, SEUS DIREITOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1549/projet2.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1549/projet2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 09/2023. INSTITUI A OBRIGATORIEDADE DAS FUNERÁRIAS FIXAREM, EM LOCAIS VISÍVEIS, INFORMAÇÕES QUANTO À POSSIBILIDADE E AO DIREITO DE UTILIZAÇÃO DA CAPELA MORTUÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a estabelecer parcerias com tatuadores para atendimento das mulheres que sofreram traumas, queimaduras e diferentes ocorrências, que resultam em marcas e cicatrizes na pele, e fixa demais providências.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1570/projeto_de_lei_no_13_de_11_de_abril_de_2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1570/projeto_de_lei_no_13_de_11_de_abril_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Proteção das Nascentes e Mata Ciliar de Cursos de Água - PMPN, no município de Rio Largo e dá outras providências e dá outras providências.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1571/projeto_de_lei_no_14_de_11_de_abril_de_2023_-_ver._carlinhos_reis.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1571/projeto_de_lei_no_14_de_11_de_abril_de_2023_-_ver._carlinhos_reis.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1583/projeto_de_lei_n_15_de_2023_-_institui_o_programa_iptu_verde.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1583/projeto_de_lei_n_15_de_2023_-_institui_o_programa_iptu_verde.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 15/2023. INSTITUI O PROGRAMA ''IPTU VERDE '' E AUTORIZA A CONCESSÃO DE DESCONTO NO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) COMO INCENTIVO AO USO DE TECNOLOGIAS AMBIENTAIS SUSTENTÀVEIS.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1582/projeto_de_lei_n_16_de_2023_-_institui_politica_de_transparencia_na_cobranca_do_imposto_sobre_a_prorpiedade_predial.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1582/projeto_de_lei_n_16_de_2023_-_institui_politica_de_transparencia_na_cobranca_do_imposto_sobre_a_prorpiedade_predial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 16/2023. INSTITUI POLÍTICA DE TRANSPARÊNCIA NA COBRANÇA DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANO (IPTU) NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 17/2023. AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA DE INTELIGÊNCIA EMOCIONAL: " UM OLHAR À SAÚDE MENTAL", DESTINADO ÀS CRIANÇAS AOS ADOLESCENTES E AOS PROFISSIONAIS DA REDE MUNICIPAL DE EDUCAÇÃO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 18/2023. REVOGA A LEI N° 1699, DE 29 DE DEZEMBRO DE 2014, E ESTRABELECE A NOVA ESTRUTURA DO QUADRO DE PESSOAL DE PROVIMENTO EM COMISÃO DA CÂMARA MUNICIPAL, DEFINE ATRIBUIÇÕES, FIXA SUBSÍDIOS E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 19/2023 . DISPÕE SOBRE A INSTALAÇÃO DO BOTÃO DE PÂNICO NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS DE ENSINO, DO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1601/projeto_de_lei_no_20_de_02_de_maio_de_2023_-_estabelece_e_regulamenta_a_pratica_da_telemedicina_no_municipio_de_rio_largo_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1601/projeto_de_lei_no_20_de_02_de_maio_de_2023_-_estabelece_e_regulamenta_a_pratica_da_telemedicina_no_municipio_de_rio_largo_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Estabelece e Regulamenta a prática da telemedicina no município de Rio Largo/AL, e dá outras providências.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 21/2023. DISPÕE SOBRE A PRIORIDADE DE ATENDIMENTO PARA PESSOAS QUE REALIZAM TRATAMENTO DE QUIMIOTERAPIA, RADIOTERAPIA, HEMODIÁLISE OU UTILIZEM DE COLOSTOMIA, NO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1602/projeto_de_lei_no_22_de_10_de_maio_de_2023_-_autoriza_o_poder_executivo_a_criar_na_rede_municipal_de_saude_a_farmacia_24_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1602/projeto_de_lei_no_22_de_10_de_maio_de_2023_-_autoriza_o_poder_executivo_a_criar_na_rede_municipal_de_saude_a_farmacia_24_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Criar na Rede Municipal de Saúde, a Farmácia 24 horas e dá outras providências.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>Projeto de Lei N° 24 de 2023 - Declara utilidade Pública Municipal a ONG - CAMINHO PARA O BEM, nos termos das Leis Municipais N° 1747/17 e 1767/17.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 25/2023. DISPÕE SOBRE A INSTALAÇÃO DE ABRIGOS ( CASINHAS ), DE COMEDOUROS E BEBEDOUROS PARA ANIMAIS E EM SITUAÇÃO DE RUA NO MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1657/projeto_de_lei_do_legislativo_no_26_de_02_de_agosto_de_2023_-_dispoe_sobre_a_criacao_organizacao_e_atuacao_dos_gremios_estudantis_nos_estabelcimentos_de_ensino....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1657/projeto_de_lei_do_legislativo_no_26_de_02_de_agosto_de_2023_-_dispoe_sobre_a_criacao_organizacao_e_atuacao_dos_gremios_estudantis_nos_estabelcimentos_de_ensino....pdf</t>
   </si>
   <si>
     <t>PLL Nº 26 - Dispõe sobre a criação, organização e atuação dos Grêmios Estudantis nos estabelecimentos de ensino fundamental e médio, públicos e privados.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1672/projeto_de_lei_no_27_de_11_de_agosto_de_2023_-_institui_o_programa_ir_de_bike_com_a_instalacao_de_bicicletarios_no_ambito_do_municipio_de_rio_largo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1672/projeto_de_lei_no_27_de_11_de_agosto_de_2023_-_institui_o_programa_ir_de_bike_com_a_instalacao_de_bicicletarios_no_ambito_do_municipio_de_rio_largo..pdf</t>
   </si>
   <si>
     <t>PLL Nº 27 - Institui o Programa  "Ir de Bike" com a instalação de bicicletários no âmbito do município de rio largo.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1681/porjeto_de_lei_legislativo_no_29_de_23_de_agosto_de_2023_-_cria_o_programa_autista_em_acao_no_municipio_de_rio_largo...pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1681/porjeto_de_lei_legislativo_no_29_de_23_de_agosto_de_2023_-_cria_o_programa_autista_em_acao_no_municipio_de_rio_largo...pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 29/2023 - Cria o Programa Autista em Ação no Município de Rio Largo e dá outras providências.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1682/projeto_de_lei_legislativo_n_30-2023._autoriza_o_poder_executivo_a_firmar_convenios_para_promover_a_realizacao_de_cursos_de_primeiros_socorros_e_de....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1682/projeto_de_lei_legislativo_n_30-2023._autoriza_o_poder_executivo_a_firmar_convenios_para_promover_a_realizacao_de_cursos_de_primeiros_socorros_e_de....pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 30/2023. AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIOS PARA PROMOVER A REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS E DE PREVENÇÃO DE ACIDENTES DURANTE O ACOMPANHAMENTO PRÉ NATAL E O REFORÇO DESSAS IMFORMAÇÕES NOS HOSPITAIS R NAS CONSULTAS DE ACOMPANHAMENTO DA CRIANÇA RECÉM NASCIDA NO ÂMBITO DO MUNICÍPIO DE RIO LARGO-ALAGOAS.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1691/projeto_de_lei_no_31_de_12_de_setembro_de_2023_-_dispoe_sobre_a_intalacao_e_monitoramento_atraves_e_cameras_de_video_implantadas_nas_vias_publicas..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1691/projeto_de_lei_no_31_de_12_de_setembro_de_2023_-_dispoe_sobre_a_intalacao_e_monitoramento_atraves_e_cameras_de_video_implantadas_nas_vias_publicas..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 31/2023. DISPÕE SOBRE A INSTALAÇÃO E MONITORAMENTO ATRAVÉS DE CÃMERAS DE VÍDEO IMPLANTADAS NAS VIAS PÚBLICAS E CÂMARAS DO TIPO BODY WORN.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1721/projeto_de_lei_legislativo_n_32-2023_dispoe_sobre_o_uso_de_pracas_publicas_para_atividades_culturais_e_da_outras_providencias_..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1721/projeto_de_lei_legislativo_n_32-2023_dispoe_sobre_o_uso_de_pracas_publicas_para_atividades_culturais_e_da_outras_providencias_..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 32/2023 DISPÕE SOBRE O USO DE PRAÇAS PÚBLICAS PARA ATIVIDADES CULTURAIS E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 34/2023 DISPÕE SOBRE CONJUNTO DE AÇÕES E CAMPANHAS DE CONSCIENTIZAÇÃO E COMBATE AO CAPACITISMO NAS ESCOLAS DO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1754/projeto_de_lei_do_legislativo_no_33_de_21_de_novembro_de_2023_-_proibe_a_queima_soltura_e_manuseio_de_fogos_de_artificios....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1754/projeto_de_lei_do_legislativo_no_33_de_21_de_novembro_de_2023_-_proibe_a_queima_soltura_e_manuseio_de_fogos_de_artificios....pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 33/2023 - Proíbe a queima, soltura e manuseio de fogos de artificio e artefatos pirotécnicos de alto impacto sonoro, tecnicamente classificados como "fogos estampidos" e "artigos explosivos"</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1664/projeto_de_resolucao_no_01_de_07_de_agosto_de_2023_-_altera_a_redacao_do_paragrafo_unico_do_art._78_da_resolucao_no_11.20220_do_regimento_interno_cmrl.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1664/projeto_de_resolucao_no_01_de_07_de_agosto_de_2023_-_altera_a_redacao_do_paragrafo_unico_do_art._78_da_resolucao_no_11.20220_do_regimento_interno_cmrl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 01/2023. ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ART. 78 DA RESOLUÇÃO N° 11/202 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE RIO LARGO.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>ISMAEL FERREIRA, BALA SOARES, Daniel Pontes, DR. IZAQUE, Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1600/proposta_de_emenda_a_lei_organica_municipal_no_012023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1600/proposta_de_emenda_a_lei_organica_municipal_no_012023.pdf</t>
   </si>
   <si>
     <t>Altera e dá nova redação ao incisos e alíneas do artigo 65º da Lei Orgânica do Município Rio Largo.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1642/veto_-_projeto_de_lei_-_programa_iptu_verde.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1642/veto_-_projeto_de_lei_-_programa_iptu_verde.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei do Legislativo Nº 15/2023 - Institui Programa IPTU Verde e autoriza a concessão de desconto no imposto predial e territorial urbano (IPTU) como incentivo ao uso de tecnologias ambientais sustentáveis.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>DCR</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1643/decreto_no_014-2023_de_dezembro_de_2022_-_dispoe_no_ambito_da_administracao_publica_direta_autarquia_e_fundacional_do_municipio_de_rio_largo...pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1643/decreto_no_014-2023_de_dezembro_de_2022_-_dispoe_no_ambito_da_administracao_publica_direta_autarquia_e_fundacional_do_municipio_de_rio_largo...pdf</t>
   </si>
   <si>
     <t>Decreto Nº 014/2023 - Dispõe no âmbito da administração pública direta, autarquia e fundacional do município de Rio Largo..</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1644/decreto_no_015-2023_de_abril_de_2023_-_dispoe_sobre_a_revogacao_do_decreto_municipal_no_014-2023_e_adota_outras_providencias.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1644/decreto_no_015-2023_de_abril_de_2023_-_dispoe_sobre_a_revogacao_do_decreto_municipal_no_014-2023_e_adota_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Decreto Nº 15/2023 - Dispõe sobre a revogação do decreto municipal Nº 14-2023, e adota outras providências</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>VETOT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1585/veto_total_ao_projeto_de_lei_no_04_de_2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1585/veto_total_ao_projeto_de_lei_no_04_de_2023.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 04/2023 DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1586/veto_total_ao_projeto_de_lei_no_07_de_2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1586/veto_total_ao_projeto_de_lei_no_07_de_2023.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 07/2023 DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1587/veto_total_ao_projeto_de_lei_no_05_de_2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1587/veto_total_ao_projeto_de_lei_no_05_de_2023.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 05/2023 DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1588/veto_total_ao_projeto_de_lei_no_06_de_2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1588/veto_total_ao_projeto_de_lei_no_06_de_2023.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 06/2023 DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 10/2023 DO PODER LEGISLATIVO QUE "AUTORIZA O PODER EXECUTIVO A ESTABELECER PARCERIAS COM TATUADORES PARA ATENDIMENTO DAS MULHERES QUE SOFRERAM TRAUMAS, QUEIMADURAS E DIFERENTES OCORRÊNCIAS, QUE RESULTARAM EM MARCAS E CICATRIZES NA PELE, E FIXA DEMAIS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N°23/2023 DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1763/veto_toal_ao_projeto_de_lei_no_30-2023_do_poder_legislativo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1763/veto_toal_ao_projeto_de_lei_no_30-2023_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI N° 30/2023 DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1764/veto_toal_ao_projeto_de_lei_no_29-2023_do_poder_legislativo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1764/veto_toal_ao_projeto_de_lei_no_29-2023_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N 29/2023 DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1765/veto_toal_ao_projeto_de_lei_no_31-2023_do_poder_legislativo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1765/veto_toal_ao_projeto_de_lei_no_31-2023_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 31/2023 DO PODER LEGISLATIVO. DISPÕE SOBRE A INSTALAÇÃO E MONITORAMENTO ATRAVÉS DE CÂMARAS DE VÍDEO IMPLANTADAS NAS VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1766/veto_toal_ao_projeto_de_lei_no_26-2023_do_poder_legislativo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1766/veto_toal_ao_projeto_de_lei_no_26-2023_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N 26/2023 DO PODER LEGISLATIVO .DISPÕE SOBRE A CRIAÇÃO, ORGANIZAÇÃO E ATUAÇÃO DOS GRÊMIOS ESTUDANTIS NOS ESTABELECIMENTOS DO ENSINO FUNDAMENTAL E MÉDIO, PÚBLICOS E PRIVADOS.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1770/veto_total_ao_projeto_de_lei_no_32.2023_do_poder_legislativo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1770/veto_total_ao_projeto_de_lei_no_32.2023_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>VT - Projeto de Lei Nº 32/2023 do Poder Legislativo.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO DE N° 23/2023, DE 29 DE OUTUBRO DE 2023, AO PROJETO DE LEI 21/2023, DE 29 DE SETEMBRO DE 2023.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>REQI</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
     <t>REQUERIMENTO 01/2023. INFORMAÇÕES DA EMPRESA PLANA EDIFICAÇÕES.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO N° 02/2023. INFORMAR SE FOI INICIADA A LIMPEZA E DESOBSTRUÇÃO DE CANAIS.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1563/requerimento_de_informacao_no_03_de_2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1563/requerimento_de_informacao_no_03_de_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO N°03/2023. INFORMAÇÕES PROCESSO DE AQUISIÇÕES PELA MUNICIPALIDADE DO TERRENO ONDE SITUAVA-SE O "CASTELO DO DESFILADEIRO".</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1584/requerimento_de_informacao_no_04_de_2023.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1584/requerimento_de_informacao_no_04_de_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO N° 04/2023. AS ORIGENS DOS RECURSOS PARA AQUISIÇÃO DOS KITS ESCOLARES.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO N°05/2023. CÓPIA DO PROCESSO LICITATÓRIO PARA AQUISIÇÃO DOS PEIXES DISTRÍBUIDOS NA SEMANA SANTA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -3417,51 +3417,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1492/indicacao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1493/indicacao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1494/indicacao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1500/indicacao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1499/indicacao_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacao_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1498/indicacao_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1506/indicacao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1505/indicacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1502/indicacao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1507/indicacao_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1504/indicacao_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacao_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1508/indicacao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1514/indicacao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1517/indicacao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1511/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1510/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1515/indicacao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1512/indicacao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1516/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1518/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacao_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacao_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1528/indicacao_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacao_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1531/indicacao_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1532/indicacao_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1533/indicacao_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1534/indicacao_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1538/indicacao_no_37-2023_-.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1539/indicacao_no_39-2023_-.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1543/indicacao_no_40-2023_-.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1540/indicacao_no_41-2023_-.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1545/indicacao_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1544/indicacao_no_43-2023_-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1542/indicacao_no_44-2023_-.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1541/indicacao_no_45-2023_-.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1548/indicacao_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1547/indicacao_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1546/indicacao_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1556/indicacao_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1555/indicacao_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1557/indicacao_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1558/indicacao_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1554/indicacao_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1559/indicacao_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1560/indicacao_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1561/indicacao_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1568/indicacao_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1565/indicacao_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1567/indicacao_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1572/indicacao_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1576/indicacao_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1573/indicacao_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1578/indicacao_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1574/indicacao_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1577/indicacao_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1579/indicacao_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1580/indicacao_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1581/indicacao_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao_no_76-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1603/indicacao_no_78.2023_-_solicita_da_gestao_municipal_asfaltica_das_principais_vias_de_bairro_novo....pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1604/indicacao_no_79.2023_-_solicita_da_gestao_municipal_a_reativacao_do_conselho_muncipal_de_seguranca_publica....pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1605/indicacao_no_80.2023_-_solicita_a_construcao_de_uma_praca_multiuso_no_conjunto_mutirao....pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1608/indicacao_no_81.2023_-_solicita_da_gestao_municipal_a_reforma_ampliacao_e_cobertura_da_quadra_de_esportes_do_conj._mutirao....pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1606/indicacao_no_82.2023_-__solicita_a_gestao_municipal_a_construcao_de_uma_academia_de_saude_entre_a_praca_e_a_quadra_de_esportes_do_conjunto_mutirao....pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1607/indicacao_no_83.2023_-_solicita_a_revitalizacao_do_trecho_de_via_local_as_margens_da_br_104_compreendido_entre_o_viaduto_antonio_lins_de_souza....pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1609/indicacao_no_84.2023_-_solicita_da_gestao_municipal_a_instalacao_de_corrimaos_nas_escadarias_existentes_entre_o_1o_praca_de_taxi_e_2o_nivel_da_avenida_presidente_getulio_vargas....pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1610/indicacao_no_85.2023_-_solicita_a_retomada_das_obras_de_requalificacao_e_saneamento_da_avenida_presid._fernando_affonso_collor....pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1617/indicacao_no_86.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1618/indicacao_no_87.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1619/indicacao_no_88.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_no_89.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1621/indicacao_no_90.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1622/indicacao_no_91.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1623/indicacao_no_92.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1624/indicacao_no_93.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1627/indicacao_no_94.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1625/indicacao_no_95.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1626/indicacao_no_96.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1628/indicacao_no_97.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1631/indicacao_no_98.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1630/indicacao_no_99.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1632/indicacao_no_100.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1641/indicacao_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1638/indicacao_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1639/indicacao_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1637/indicacao_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1640/indicacao_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1648/indicacao_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1645/indicacao_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1646/indicacao_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1649/indicacao_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1655/indicacao_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1654/indicacao_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1656/indicacao_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1658/indicacao_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1659/indicacao_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1660/indicacao_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1661/indicacao_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1665/indicacao_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1669/indicacao_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1668/indicacao_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1667/indicacao_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1670/indicacao_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1674/indicacao_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1676/indicacao_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1675/indicacao_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1678/indicacao_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1677/indicacao_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1683/indicacao_n_134-2023._solicita_da_gestao_municipal_o_envio_de_projeto_de_lei_instituindo_gratificacao_de_periculosidade_para_os_agentes_de_transito_em_fiscalizacao_efetiva..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1684/indicacao_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1685/indicacao_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1686/indicacao_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1688/indicacao_n_138-2023.solicita_da_gestao_municipal_o_envio_de_projeto_de_eli_instituido_o_vale_trasnporte_para_os_servidores_municipais_de_rio_largoal..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1687/indicacao_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1689/indicacao_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1690/indicacao_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1700/indicacao_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1701/indicacao_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1702/indicacao_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1708/indicacao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1709/indicacao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1715/indicacao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1717/indicacao_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1718/indicacao_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1716/indicacao_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1719/indicacao_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1720/indicacao_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1730/indicacao_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1732/indicacao_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1731/indicacao_no_170-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1733/indicacao_no_171-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1735/indicacao_no_172-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1736/indicacao_no_173-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1734/indicacao_n_174_-_ver._romildo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1738/indicacao_no_175-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1739/indicacao_no_176-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1740/indicacao_no_177-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_no_178-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1746/indicacao_no_182-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1752/indicacao_no_185-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_no_196-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1692/projeto_de_decreto_legislativo_no_01.2023_-_concede_o_titulo_de_cidadao_honorario_para_o_padre_bacilon.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1705/projeto_de_dereto_legislativo_no_02.2023_-_concede_o_titulo_de_cidada_honoraria_de_rio_largo_sra_helena_ciriaco.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1725/projeto_de_decreto_legislativo_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1706/projeto_de_lei_complementar_no_001_de_13_de_setembro_de_2023_-_modifica_o_codigo_tributario_do_municipio_de_rio_largo_-_lei_municipal_no_1.776.2017_e_adota_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1714/projeto_de_lei_complementar_no_02_de_2023_-_novo_codigo_tributario_-_completo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1551/projeto_de_lei_do_executivo_no_02_de_2023_-_dispoe_sobre_o_reajuste_salarial_dos_fiscais_de_obras_da_secretaria_municipal_de_infraestrutura_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1552/projeto_de_lei_do_executivo_no_03_de_2023_-_dispoe_sobre_o_reajuste_salarial_dos_fiscais_de_tributos_da_secretaria_municipal_de_financas_do__municipio_de_rio_largo_-_sefin.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1613/projeto_de_lei_do_executivo_no_006_de_15_de_maio_de_2023_-_dispoe_sobre_reajuste_dos_fiscais_de_obras_da_secretaria_municipal_de_infraestrutura_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1614/projeto_de_lei_do_executivo_no_007_de_15_de_maio_de_2023_-_dispoe_sobre_reajuste_salarial_dos_fiscais_de_tributos_da_secretaria_municipal_de_financas_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1615/projeto_de_lei_do_executivo_no_008_de_16_de_maio_de_2023_-_dispoe_sobre_a_criacao_da_patrulha_maria_da_penha_na_guarda_municipal_de_rio_largo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1612/projeto_de_lei_do_executivo_no_009_de_15_de_maio_de_2023_-_reajusta_os_valores_vencimentais_em_vigor_do_pessoal_da_rede_publica_municipal_de_ensino_de_rio_largo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1651/plexec_no_011.2023_de_17_de_julho_de_2023_-_dispoe_sobre_regras_para_concessao_de_autorizacao_de_uso_de_espacos_publicos_no_ambito_do_municipio_de_rio_largo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1652/plexec_no_012.2023_de_17_de_julho_de_2023_-_dispoe_sobre_a_autorizacao_para_abertura_de_credito_especial_na_lei_orcamentaria_anual_de_2023_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1653/projeto_de_lei_-_dispoe_sobre_as_diretizes_orcamentarias_para_elaboracao_e_execucao_do_orcamento_para_2024....pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1666/projeto_de_lei_no_14__10_de_agosto_de_2023_-_autoriza_a_saida_do_municipio_de_rio_largo_do_consorcio_intermunicipal_para_gestao_de_energia_eletrica_-_cigip_ne_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1722/ploe_n_17_de_31_de_agosto_de_2023_-_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal....pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1713/projeto_de_lei_orcamentaria_anual_-_2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1756/projeto_executivo_n28-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1513/projeto_de_lei_no_01_de_2023_-_assegura_a_aplicacao_no_ambito_do_municipio_de_rio_largo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1525/projeto_de_lei_no_03_de_2023_-_dispoe_sobre_o_direito_de_de_prioridade_de_matricula_de_irmaos.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1535/projeto_de_lei_no_05_-_2023_-_dispoe_sobre_a_prioridade_da_mulher_vitima_de_violancia_domestica_e_familiar_na_aquisicao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1536/projeto_de_lei_no06-2023_-_institui_o_programa_municipal_de_incentivo_ao_empreendorismo_da_mulher_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1537/projeto_de_lei_no_07_-_2023_-_autoriza_o_chefe_do_executivo_a_instituir_no_ambito_do_municipio_o_programa_mulher_-_sua_saude_e_seus_direitos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1549/projet2.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1570/projeto_de_lei_no_13_de_11_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1571/projeto_de_lei_no_14_de_11_de_abril_de_2023_-_ver._carlinhos_reis.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1583/projeto_de_lei_n_15_de_2023_-_institui_o_programa_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1582/projeto_de_lei_n_16_de_2023_-_institui_politica_de_transparencia_na_cobranca_do_imposto_sobre_a_prorpiedade_predial.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1601/projeto_de_lei_no_20_de_02_de_maio_de_2023_-_estabelece_e_regulamenta_a_pratica_da_telemedicina_no_municipio_de_rio_largo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1602/projeto_de_lei_no_22_de_10_de_maio_de_2023_-_autoriza_o_poder_executivo_a_criar_na_rede_municipal_de_saude_a_farmacia_24_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1657/projeto_de_lei_do_legislativo_no_26_de_02_de_agosto_de_2023_-_dispoe_sobre_a_criacao_organizacao_e_atuacao_dos_gremios_estudantis_nos_estabelcimentos_de_ensino....pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1672/projeto_de_lei_no_27_de_11_de_agosto_de_2023_-_institui_o_programa_ir_de_bike_com_a_instalacao_de_bicicletarios_no_ambito_do_municipio_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1681/porjeto_de_lei_legislativo_no_29_de_23_de_agosto_de_2023_-_cria_o_programa_autista_em_acao_no_municipio_de_rio_largo...pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1682/projeto_de_lei_legislativo_n_30-2023._autoriza_o_poder_executivo_a_firmar_convenios_para_promover_a_realizacao_de_cursos_de_primeiros_socorros_e_de....pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1691/projeto_de_lei_no_31_de_12_de_setembro_de_2023_-_dispoe_sobre_a_intalacao_e_monitoramento_atraves_e_cameras_de_video_implantadas_nas_vias_publicas..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1721/projeto_de_lei_legislativo_n_32-2023_dispoe_sobre_o_uso_de_pracas_publicas_para_atividades_culturais_e_da_outras_providencias_..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1754/projeto_de_lei_do_legislativo_no_33_de_21_de_novembro_de_2023_-_proibe_a_queima_soltura_e_manuseio_de_fogos_de_artificios....pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1664/projeto_de_resolucao_no_01_de_07_de_agosto_de_2023_-_altera_a_redacao_do_paragrafo_unico_do_art._78_da_resolucao_no_11.20220_do_regimento_interno_cmrl.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1600/proposta_de_emenda_a_lei_organica_municipal_no_012023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1642/veto_-_projeto_de_lei_-_programa_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1643/decreto_no_014-2023_de_dezembro_de_2022_-_dispoe_no_ambito_da_administracao_publica_direta_autarquia_e_fundacional_do_municipio_de_rio_largo...pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1644/decreto_no_015-2023_de_abril_de_2023_-_dispoe_sobre_a_revogacao_do_decreto_municipal_no_014-2023_e_adota_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1585/veto_total_ao_projeto_de_lei_no_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1586/veto_total_ao_projeto_de_lei_no_07_de_2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1587/veto_total_ao_projeto_de_lei_no_05_de_2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1588/veto_total_ao_projeto_de_lei_no_06_de_2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1763/veto_toal_ao_projeto_de_lei_no_30-2023_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1764/veto_toal_ao_projeto_de_lei_no_29-2023_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1765/veto_toal_ao_projeto_de_lei_no_31-2023_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1766/veto_toal_ao_projeto_de_lei_no_26-2023_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1770/veto_total_ao_projeto_de_lei_no_32.2023_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1563/requerimento_de_informacao_no_03_de_2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1584/requerimento_de_informacao_no_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1492/indicacao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1493/indicacao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1494/indicacao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1500/indicacao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1499/indicacao_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacao_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1498/indicacao_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1506/indicacao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1505/indicacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1502/indicacao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1507/indicacao_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1504/indicacao_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacao_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1508/indicacao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1514/indicacao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1517/indicacao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1511/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1510/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1515/indicacao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1512/indicacao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1516/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1518/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacao_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacao_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1528/indicacao_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacao_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1531/indicacao_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1532/indicacao_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1533/indicacao_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1534/indicacao_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1538/indicacao_no_37-2023_-.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1539/indicacao_no_39-2023_-.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1543/indicacao_no_40-2023_-.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1540/indicacao_no_41-2023_-.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1545/indicacao_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1544/indicacao_no_43-2023_-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1542/indicacao_no_44-2023_-.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1541/indicacao_no_45-2023_-.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1548/indicacao_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1547/indicacao_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1546/indicacao_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1556/indicacao_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1555/indicacao_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1557/indicacao_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1558/indicacao_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1554/indicacao_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1559/indicacao_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1560/indicacao_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1561/indicacao_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1568/indicacao_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1565/indicacao_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1567/indicacao_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1572/indicacao_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1576/indicacao_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1573/indicacao_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1578/indicacao_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1574/indicacao_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1577/indicacao_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1579/indicacao_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1580/indicacao_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1581/indicacao_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao_no_76-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1603/indicacao_no_78.2023_-_solicita_da_gestao_municipal_asfaltica_das_principais_vias_de_bairro_novo....pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1604/indicacao_no_79.2023_-_solicita_da_gestao_municipal_a_reativacao_do_conselho_muncipal_de_seguranca_publica....pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1605/indicacao_no_80.2023_-_solicita_a_construcao_de_uma_praca_multiuso_no_conjunto_mutirao....pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1608/indicacao_no_81.2023_-_solicita_da_gestao_municipal_a_reforma_ampliacao_e_cobertura_da_quadra_de_esportes_do_conj._mutirao....pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1606/indicacao_no_82.2023_-__solicita_a_gestao_municipal_a_construcao_de_uma_academia_de_saude_entre_a_praca_e_a_quadra_de_esportes_do_conjunto_mutirao....pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1607/indicacao_no_83.2023_-_solicita_a_revitalizacao_do_trecho_de_via_local_as_margens_da_br_104_compreendido_entre_o_viaduto_antonio_lins_de_souza....pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1609/indicacao_no_84.2023_-_solicita_da_gestao_municipal_a_instalacao_de_corrimaos_nas_escadarias_existentes_entre_o_1o_praca_de_taxi_e_2o_nivel_da_avenida_presidente_getulio_vargas....pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1610/indicacao_no_85.2023_-_solicita_a_retomada_das_obras_de_requalificacao_e_saneamento_da_avenida_presid._fernando_affonso_collor....pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1617/indicacao_no_86.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1618/indicacao_no_87.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1619/indicacao_no_88.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_no_89.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1621/indicacao_no_90.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1622/indicacao_no_91.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1623/indicacao_no_92.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1624/indicacao_no_93.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1627/indicacao_no_94.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1625/indicacao_no_95.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1626/indicacao_no_96.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1628/indicacao_no_97.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1631/indicacao_no_98.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1630/indicacao_no_99.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1632/indicacao_no_100.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1641/indicacao_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1638/indicacao_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1639/indicacao_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1637/indicacao_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1640/indicacao_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1648/indicacao_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1645/indicacao_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1646/indicacao_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1649/indicacao_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1655/indicacao_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1654/indicacao_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1656/indicacao_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1658/indicacao_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1659/indicacao_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1660/indicacao_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1661/indicacao_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1665/indicacao_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1669/indicacao_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1668/indicacao_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1667/indicacao_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1670/indicacao_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1674/indicacao_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1676/indicacao_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1675/indicacao_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1678/indicacao_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1677/indicacao_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1683/indicacao_n_134-2023._solicita_da_gestao_municipal_o_envio_de_projeto_de_lei_instituindo_gratificacao_de_periculosidade_para_os_agentes_de_transito_em_fiscalizacao_efetiva..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1684/indicacao_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1685/indicacao_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1686/indicacao_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1688/indicacao_n_138-2023.solicita_da_gestao_municipal_o_envio_de_projeto_de_eli_instituido_o_vale_trasnporte_para_os_servidores_municipais_de_rio_largoal..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1687/indicacao_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1689/indicacao_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1690/indicacao_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1700/indicacao_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1701/indicacao_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1702/indicacao_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1708/indicacao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1709/indicacao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1715/indicacao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1717/indicacao_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1718/indicacao_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1716/indicacao_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1719/indicacao_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1720/indicacao_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1730/indicacao_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1732/indicacao_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1731/indicacao_no_170-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1733/indicacao_no_171-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1735/indicacao_no_172-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1736/indicacao_no_173-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1734/indicacao_n_174_-_ver._romildo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1738/indicacao_no_175-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1739/indicacao_no_176-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1740/indicacao_no_177-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_no_178-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1746/indicacao_no_182-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1752/indicacao_no_185-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_no_196-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1692/projeto_de_decreto_legislativo_no_01.2023_-_concede_o_titulo_de_cidadao_honorario_para_o_padre_bacilon.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1705/projeto_de_dereto_legislativo_no_02.2023_-_concede_o_titulo_de_cidada_honoraria_de_rio_largo_sra_helena_ciriaco.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1725/projeto_de_decreto_legislativo_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1706/projeto_de_lei_complementar_no_001_de_13_de_setembro_de_2023_-_modifica_o_codigo_tributario_do_municipio_de_rio_largo_-_lei_municipal_no_1.776.2017_e_adota_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1714/projeto_de_lei_complementar_no_02_de_2023_-_novo_codigo_tributario_-_completo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1551/projeto_de_lei_do_executivo_no_02_de_2023_-_dispoe_sobre_o_reajuste_salarial_dos_fiscais_de_obras_da_secretaria_municipal_de_infraestrutura_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1552/projeto_de_lei_do_executivo_no_03_de_2023_-_dispoe_sobre_o_reajuste_salarial_dos_fiscais_de_tributos_da_secretaria_municipal_de_financas_do__municipio_de_rio_largo_-_sefin.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1613/projeto_de_lei_do_executivo_no_006_de_15_de_maio_de_2023_-_dispoe_sobre_reajuste_dos_fiscais_de_obras_da_secretaria_municipal_de_infraestrutura_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1614/projeto_de_lei_do_executivo_no_007_de_15_de_maio_de_2023_-_dispoe_sobre_reajuste_salarial_dos_fiscais_de_tributos_da_secretaria_municipal_de_financas_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1615/projeto_de_lei_do_executivo_no_008_de_16_de_maio_de_2023_-_dispoe_sobre_a_criacao_da_patrulha_maria_da_penha_na_guarda_municipal_de_rio_largo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1612/projeto_de_lei_do_executivo_no_009_de_15_de_maio_de_2023_-_reajusta_os_valores_vencimentais_em_vigor_do_pessoal_da_rede_publica_municipal_de_ensino_de_rio_largo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1651/plexec_no_011.2023_de_17_de_julho_de_2023_-_dispoe_sobre_regras_para_concessao_de_autorizacao_de_uso_de_espacos_publicos_no_ambito_do_municipio_de_rio_largo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1652/plexec_no_012.2023_de_17_de_julho_de_2023_-_dispoe_sobre_a_autorizacao_para_abertura_de_credito_especial_na_lei_orcamentaria_anual_de_2023_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1653/projeto_de_lei_-_dispoe_sobre_as_diretizes_orcamentarias_para_elaboracao_e_execucao_do_orcamento_para_2024....pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1666/projeto_de_lei_no_14__10_de_agosto_de_2023_-_autoriza_a_saida_do_municipio_de_rio_largo_do_consorcio_intermunicipal_para_gestao_de_energia_eletrica_-_cigip_ne_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1722/ploe_n_17_de_31_de_agosto_de_2023_-_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal....pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1713/projeto_de_lei_orcamentaria_anual_-_2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1756/projeto_executivo_n28-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1513/projeto_de_lei_no_01_de_2023_-_assegura_a_aplicacao_no_ambito_do_municipio_de_rio_largo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1525/projeto_de_lei_no_03_de_2023_-_dispoe_sobre_o_direito_de_de_prioridade_de_matricula_de_irmaos.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1535/projeto_de_lei_no_05_-_2023_-_dispoe_sobre_a_prioridade_da_mulher_vitima_de_violancia_domestica_e_familiar_na_aquisicao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1536/projeto_de_lei_no06-2023_-_institui_o_programa_municipal_de_incentivo_ao_empreendorismo_da_mulher_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1537/projeto_de_lei_no_07_-_2023_-_autoriza_o_chefe_do_executivo_a_instituir_no_ambito_do_municipio_o_programa_mulher_-_sua_saude_e_seus_direitos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1549/projet2.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1570/projeto_de_lei_no_13_de_11_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1571/projeto_de_lei_no_14_de_11_de_abril_de_2023_-_ver._carlinhos_reis.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1583/projeto_de_lei_n_15_de_2023_-_institui_o_programa_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1582/projeto_de_lei_n_16_de_2023_-_institui_politica_de_transparencia_na_cobranca_do_imposto_sobre_a_prorpiedade_predial.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1601/projeto_de_lei_no_20_de_02_de_maio_de_2023_-_estabelece_e_regulamenta_a_pratica_da_telemedicina_no_municipio_de_rio_largo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1602/projeto_de_lei_no_22_de_10_de_maio_de_2023_-_autoriza_o_poder_executivo_a_criar_na_rede_municipal_de_saude_a_farmacia_24_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1657/projeto_de_lei_do_legislativo_no_26_de_02_de_agosto_de_2023_-_dispoe_sobre_a_criacao_organizacao_e_atuacao_dos_gremios_estudantis_nos_estabelcimentos_de_ensino....pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1672/projeto_de_lei_no_27_de_11_de_agosto_de_2023_-_institui_o_programa_ir_de_bike_com_a_instalacao_de_bicicletarios_no_ambito_do_municipio_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1681/porjeto_de_lei_legislativo_no_29_de_23_de_agosto_de_2023_-_cria_o_programa_autista_em_acao_no_municipio_de_rio_largo...pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1682/projeto_de_lei_legislativo_n_30-2023._autoriza_o_poder_executivo_a_firmar_convenios_para_promover_a_realizacao_de_cursos_de_primeiros_socorros_e_de....pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1691/projeto_de_lei_no_31_de_12_de_setembro_de_2023_-_dispoe_sobre_a_intalacao_e_monitoramento_atraves_e_cameras_de_video_implantadas_nas_vias_publicas..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1721/projeto_de_lei_legislativo_n_32-2023_dispoe_sobre_o_uso_de_pracas_publicas_para_atividades_culturais_e_da_outras_providencias_..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1754/projeto_de_lei_do_legislativo_no_33_de_21_de_novembro_de_2023_-_proibe_a_queima_soltura_e_manuseio_de_fogos_de_artificios....pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1664/projeto_de_resolucao_no_01_de_07_de_agosto_de_2023_-_altera_a_redacao_do_paragrafo_unico_do_art._78_da_resolucao_no_11.20220_do_regimento_interno_cmrl.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1600/proposta_de_emenda_a_lei_organica_municipal_no_012023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1642/veto_-_projeto_de_lei_-_programa_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1643/decreto_no_014-2023_de_dezembro_de_2022_-_dispoe_no_ambito_da_administracao_publica_direta_autarquia_e_fundacional_do_municipio_de_rio_largo...pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1644/decreto_no_015-2023_de_abril_de_2023_-_dispoe_sobre_a_revogacao_do_decreto_municipal_no_014-2023_e_adota_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1585/veto_total_ao_projeto_de_lei_no_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1586/veto_total_ao_projeto_de_lei_no_07_de_2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1587/veto_total_ao_projeto_de_lei_no_05_de_2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1588/veto_total_ao_projeto_de_lei_no_06_de_2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1763/veto_toal_ao_projeto_de_lei_no_30-2023_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1764/veto_toal_ao_projeto_de_lei_no_29-2023_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1765/veto_toal_ao_projeto_de_lei_no_31-2023_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1766/veto_toal_ao_projeto_de_lei_no_26-2023_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1770/veto_total_ao_projeto_de_lei_no_32.2023_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1563/requerimento_de_informacao_no_03_de_2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2023/1584/requerimento_de_informacao_no_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H275"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="79.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>