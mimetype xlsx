--- v0 (2025-10-06)
+++ v1 (2026-05-15)
@@ -54,650 +54,650 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/</t>
+    <t>http://sapl.riolargo.al.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI N° 14/2022. FICA CONCEDIDO O ABONO SAÚDE NO VALOR DE R$ 400,00 ( QUATROCENTOS REAIS) AO SERVIDOR EFETIVO DESTA CASA DE LEIS CUJA FINALIDADE É CUSTEAR DESPESAS EM ATENDIMENTO DE SAÚDE COMPLEMENTAR OU GASTOS COM SAÚDE.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI N° 14/2022._x000D_
 EMENDA SUPRESSIVA AO PROJETO DE LEI N° 14/2022._x000D_
 DESPACHO</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Daniel Pontes</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI N°25/2022. DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL-REFIS-NO MUNICÍPIO DE RIO LARGO DE RIO LARGO  PARA O SEGUNDO SEMESTRE DO ANO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rufino</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1280/indicacao_no_012022_-_realizacao_de_um_programa_moradia_legal_na_localidade_baixa_da_cacimba_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1280/indicacao_no_012022_-_realizacao_de_um_programa_moradia_legal_na_localidade_baixa_da_cacimba_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 01/2022 - REALIZAÇÃO DE UM "PROGRAMA MORADIA LEGAL" NA LOCALIDADE BAIXA DA CACIMBA, BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>JEFFERSON ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1281/indicacao_no_022022_-_solicitacao_de_estudos_para_o_rateio_das_sobras_oriundas_dos_70_do_fundeb_para_profissionais_do_magisterio_e_do_apoio_da_educacao_basica_municipal..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1281/indicacao_no_022022_-_solicitacao_de_estudos_para_o_rateio_das_sobras_oriundas_dos_70_do_fundeb_para_profissionais_do_magisterio_e_do_apoio_da_educacao_basica_municipal..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 02/2022 - SOLICITAÇÃO DE ESTUDOS PARA O RATEIO DAS SOBRAS ORIUNDAS DOS 70% DO FUNDEB PARA PROFISSIONAIS DO MAGISTÉRIO E DO APOIO DA EDUCAÇÃO BÁSICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1282/indicacao_no_032022_-_instalacao_de_pontos_de_onibus_nos_locais_que_especifica_na_avenida_jose_manhaes_no_bairro_brasil_novo_em_nosso_municipio..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1282/indicacao_no_032022_-_instalacao_de_pontos_de_onibus_nos_locais_que_especifica_na_avenida_jose_manhaes_no_bairro_brasil_novo_em_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 03/2022 - INSTALAÇÃO DE PONTOS DE ÔNIBUS NOS LOCAIS QUE ESPECIFICA NA AVENIDA JOSÉ MANHÃES, NO BAIRRO BRASIL NOVO, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>RAFAEL FEITOSA</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1284/indicacao_no_042022_-_pavimentacao_e_saneamento_da_rua_vitoria_bairro_lourenco_de_albuquerque_neste_municipio..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1284/indicacao_no_042022_-_pavimentacao_e_saneamento_da_rua_vitoria_bairro_lourenco_de_albuquerque_neste_municipio..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 04/2022 - PAVIMENTAÇÃO E SANEAMENTO DA RUA VITÓRIA, BAIRRO LOURENÇO DE ALBUQUERQUE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>THIAGO VASCONCELOS</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1286/indicacao_no_052022_-_reforma_e_ampliacao_da_escola_municipal_walter_doria_figueiredo_localizada_no_bairro_brasil_novo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1286/indicacao_no_052022_-_reforma_e_ampliacao_da_escola_municipal_walter_doria_figueiredo_localizada_no_bairro_brasil_novo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 05/2022 - REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL WALTER DÓRIA FIGUEIREDO, LOCALIZADA NO BAIRRO BRASIL NOVO.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ISMAEL FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1289/indicacao_no_006.2022.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1289/indicacao_no_006.2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 06/2022 - DISPONIBILIZAR PARA OS USUÁRIOS DO SUS NO MUNICÍPIO A ESPECIALIDADE MÉDICA DE NEUROLOGIA PEDIÁTRICA.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>CARLINHOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1290/indicacao_no_072022_-_instalacao_de_sinalizacao_vertical_e_horizontal_com_implantacao_de_quebra-molas_eou_redutores_de_velocidade_desde_a_avenida_emilio_de_maia_ate_a_destilaria_central.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1290/indicacao_no_072022_-_instalacao_de_sinalizacao_vertical_e_horizontal_com_implantacao_de_quebra-molas_eou_redutores_de_velocidade_desde_a_avenida_emilio_de_maia_ate_a_destilaria_central.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 07/2022 - INSTALAÇÃO DE SINALIZAÇÃO VERTICAL E HORIZONTAL, COM IMPLANTAÇÃO DE QUEBRA-MOLAS E/OU REDUTORES DE VELOCIDADE, DESDE A AVENIDA EMÍLIO DE MAIA ATÉ A DESTILARIA CENTRAL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1295/indicacao_no_008.2022.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1295/indicacao_no_008.2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 008/2022 - DESIGNAÇÃO DE EQUIPE DO PROGRAMA SAÚDE DA FAMÍLIA PARA A ÁREA DESCOBERTA QUE CONTEMPLA O CONJUNTO RESIDENCIAL PARQUE DOS COQUEIROS, BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1296/indicacao_no_009.2022.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1296/indicacao_no_009.2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2022 - SUBSTITUIÇÃO DE ILUMINAÇÃO PÚBLICA COMUM POR LÂMPADAS DE LED DO CONDOMÍNIO RECANTO DAS PALMEIRAS, LOCALIZADO NO BAIRRO BRASIL NOVO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1298/indicacao_no_010.2022.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1298/indicacao_no_010.2022.pdf</t>
   </si>
   <si>
     <t>IND 10/2022 - Reforma e melhorias no Centro Municipal de Educação Infantil Padre Paulino de Van Rijd, localizada na localidade Mutirão, Bairro Centro, nesta cidade.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1299/indicacao_no_011.2022.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1299/indicacao_no_011.2022.pdf</t>
   </si>
   <si>
     <t>IND Nº11/2022 - Reforma da Unidade de Saúde Diógenes Jucá Bernardes, localizada no Bairro de Lourenço de Albuquerque, nesta cidade.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1300/indicacao_no_012.2022.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1300/indicacao_no_012.2022.pdf</t>
   </si>
   <si>
     <t>IND Nº12/2022 - Revisão dos valores cobrados pela municipalidade dos contribuintes da cidade de Rio Largo, referentes ao Imposto Predial e Territorial Urbano - IPTU.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1301/indicacao_no_013.2022.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1301/indicacao_no_013.2022.pdf</t>
   </si>
   <si>
     <t>IND Nº 013/2022 - Instalação de Totens com a frase "Eu Amo Rio Largo" em pontos turísticos e/ou estratégicos da cidade.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1303/indicacao_no_014.2022.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1303/indicacao_no_014.2022.pdf</t>
   </si>
   <si>
     <t>IND Nº 014/2022 - Implantação de canais de atendimento direto, telefônico e via aplicativo de mensagens, dos cidadãos com os órgãos da Prefeitura Municipal de Rio Largo/AL.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1304/indicacao_no_015.2022.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1304/indicacao_no_015.2022.pdf</t>
   </si>
   <si>
     <t>IND Nº 015/2022 - Drenagem e pavimentação da Rua João Paulo II, localizada no Bairro Antônio Lins de Souza, nesta cidade.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1306/indicacao_n162022._substituicao_da_iluminacao_publica_comum_por_lampadas_de_led_do_condominio_recanto_das_arvores_localizado_no_bairro_brasil_novo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1306/indicacao_n162022._substituicao_da_iluminacao_publica_comum_por_lampadas_de_led_do_condominio_recanto_das_arvores_localizado_no_bairro_brasil_novo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°16/2022. SUBSTITUIÇÃO DA ILUMINAÇÃO PÚBLICA COMUM POR LÂMPADAS DE LED DO CONDOMÍNIO RECANTO DAS ÁRVORES, LOCALIZADO NO BAIRRO BRASIL NOVO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1307/indicacao_no_172022_-_implantacao_de_servicos_especializados_de_fisioterapia_e_reabilitacao_na_policlinica_eduardo_campos_localizado_no_bairro_do_brasil_novo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1307/indicacao_no_172022_-_implantacao_de_servicos_especializados_de_fisioterapia_e_reabilitacao_na_policlinica_eduardo_campos_localizado_no_bairro_do_brasil_novo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 17/2022 - IMPLANTAÇÃO DE SERVIÇOS ESPECIALIZADOS DE FISIOTERAPIA E REABILITAÇÃO NA POLICLÍNICA EDUARDO CAMPOS, LOCALIZADO NO BAIRRO DO BRASIL NOVO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1308/indicacao_n_182022._implantacao_de_uma_delegacia_de_defesa_da_mulher__ddm_no_centro_integrado_de_seguranca_publica_-_cisp.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1308/indicacao_n_182022._implantacao_de_uma_delegacia_de_defesa_da_mulher__ddm_no_centro_integrado_de_seguranca_publica_-_cisp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 18/2022. IMPLANTAÇÃO DE UMA DELEGACIA DE DEFESA DA MULHER ( DDM), NO CENTRO INTEGRADO DE SEGURANÇA PÚBLICA - CISP, DO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>ALINE DINIZ</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1310/indicacao_no_192022_-_realizacao_de_cursos_profissionalizantes_para_mulheres_em_situacao_de_vulnerabilidade_social_e_economica_voltados_para_geracao_de_renda..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1310/indicacao_no_192022_-_realizacao_de_cursos_profissionalizantes_para_mulheres_em_situacao_de_vulnerabilidade_social_e_economica_voltados_para_geracao_de_renda..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 19/2022 - REALIZAÇÃO DE CURSOS PROFISSIONALIZANTES PARA MULHERES EM SITUAÇÃO DE VULNERABILIDADE SOCIAL E ECONÔMICA, VOLTADOS PARA GERAÇÃO DE RENDA.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1309/indicacao_n_202022._realizacao_de_um_programa_que_no_inicio_de_cada_ano_escolar_promova_a_realizacao__de_exames_de_acuidade_visual_consultas_e_exames_oftalmologicos.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1309/indicacao_n_202022._realizacao_de_um_programa_que_no_inicio_de_cada_ano_escolar_promova_a_realizacao__de_exames_de_acuidade_visual_consultas_e_exames_oftalmologicos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 20/2022. REALIZAÇÃO DE UM PROGRAMA QUE, NO INÍCIO DE CADA ANO ESCOLAR, PROMOVA A REALIZAÇÃO  DE EXAMES DE ACUIDADE VISUAL, CONSULTAS E EXAMES OFTALMOLÓGICOS, VOLTADOS PARA OS ALUNOS DA EDUCAÇÃO BÁSICA DA REDE MUNICIPAL DE ENSINO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 21/2022. PERFURAÇÃO DE POÇOS ARTESIANOS NO BAIRRO DE LOURENÇO DE ALBUQUERQUE, PARA ATENDER TAMBÉM LOCALIDADES CIDADE DE DEUS; BEM COMO NAS LOCALIDADES CACAÚ E MUTIRÃO, PARA RESTABELECER O FORNECIMENTO DE ÁGUA PARA AS RESPECTIVAS COMUNIDADES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 22/2022. SOLICITA A EXECUÇÃO DE UM PLANO DE MEDIDAS PREVENTIVAS PARA EVITAR OS TRANSTORNOS OCASIONADOS PELOS ALAGAMENTOS QUE OCORREM NA QUADRA CHUVOSA NAS LOCALIDADES LAGOINHA E PARQUE SANTA TEREZA, BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 24/2022. IMPLANTAÇÃO DE UM CENTRO ESPECIALIZADO NA REABILITAÇÃO DE PACIENTES COM HIPERMOBILIDADE E SÍNDROME DE EHLERS DANLOS (SED) ,FIBROMIALGIA, DOR DE CABEÇA AGUDA OU DORES CRÔNICAS PARA A MELHORIA DE VIDA DOS PORTADORES DESTAS ENFERMIDADES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1317/indicacao_no_025.2022_-_instalacao_de_uma_parada_de_onibus_dentro_do_centro_de_ciencias_agrarias_-_ceca.ufal_situado_as_margens_da_br_104_bairro_mata_do_rolo_nesta_cidade_para_atender....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1317/indicacao_no_025.2022_-_instalacao_de_uma_parada_de_onibus_dentro_do_centro_de_ciencias_agrarias_-_ceca.ufal_situado_as_margens_da_br_104_bairro_mata_do_rolo_nesta_cidade_para_atender....pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 25/2022.INSTALAÇÃO DE UMA PARADA DE ÔNIBUS DENTRO DO CENTRO DE CIÊNCIAS AGRÁRIAS-CECA/UFAL, SITUADO ÀS MARGENS DA BR ,BAIRRO MATA DO ROLO, NESTA CIDADE, PARA ATENDER AOS ALUNOS DAQUELE CAMPUS UNIVERSITÁRIO, QUE VEM SOFRENDO COM ASSALTANTES E IMPORTUNAÇÕES ENQUANTO AGUARDAM SEU TRANSPORTE.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 26/2022. INSTALAÇÃO DE FAIXA DE PEDESTRE OU REDUTOR DE VELOCIDADE EM FRENTE AO CENTRO INTEGRADO DE SEGURANÇA PÚBLICO - CISP, LOCALIZADO ÀS MARGENS DA BR 104, BAIRRO ANTÔNIO LINS DE SOUZA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 27/2022. INSTALAÇÃO DE SINALIZAÇÃO DE TRÂNSITO VERTICAL E HORIZONTAL NOS CONJUNTOS RESIDENCIAIS TEOTÔNIO VILELLA, DEMORISVALDO TARGINO, JOSÉ CARLOS PIERUCETTI E BARNABÉ I E II, CONHECIDOS COMO CASAS NOVAS, BAIRRO MATA DO ROLO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1322/indicacao_no_028.2022_-_implantacao_de_um_sistema_de_video_monitoramento_para_as_entradas_e_as_principais_ruas_e_avenidas_do_nosso_municipio..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1322/indicacao_no_028.2022_-_implantacao_de_um_sistema_de_video_monitoramento_para_as_entradas_e_as_principais_ruas_e_avenidas_do_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 28/2022. IMPLANTAÇÃO DE UM SISTEMA DE VÍDEO MONITORAMENTO PARA AS ESTRADAS E AS PRINCIPAIS RUAS E AVENIDAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>INDICAÇÃO N°29/2022. SOLICITA A DESOBSTRUÇÃO E LIMPEZA DOS POÇOS DE VISITAS- PV´s, BEM COMO A RECUPERAÇÃO DE SUA REDE CENTRAL, ASSIM COMO A LIMPEZA DE TODAS AS GALERIAS PLUVIAIS DO CONJUNTO RESIDENCIAL TAVARES GRANJA, LOCALIZADO NO BAIRRO MATA DO ROLO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1324/indicacao_no_030.2022_-_monitoramento_por_cameras_da_area_localizada_do_lado_do_condominio_alpha_jardins_bairro_brasil_novo_para_identificacao_e_posterior_punicao_de_veiculos_e_pessoas....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1324/indicacao_no_030.2022_-_monitoramento_por_cameras_da_area_localizada_do_lado_do_condominio_alpha_jardins_bairro_brasil_novo_para_identificacao_e_posterior_punicao_de_veiculos_e_pessoas....pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 30/2022. MONITORAMENTO POR CÂMARAS DA ÁREA LOCALIZADA AO LADO DO CONDOMÍNIO ALPHA JARDINS, BAIRRO BRASIL NOVO, PARA IDENTIFICAR E POSTERIOR PUNIÇÃO DE VEÍCULOS E/ OU PESSOAS QUE DESCARTAM IRREGULARMENTE ENTULHOS E LIXO NO REFERIDO LOCAL.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>DR. IZAQUE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1325/indicacao_no_031.2022_-_oferta_gratuita_para_insercao_de_dispositivos_itrauterinos_diu_as_mulheres....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1325/indicacao_no_031.2022_-_oferta_gratuita_para_insercao_de_dispositivos_itrauterinos_diu_as_mulheres....pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 31/2022. OFERTA GRATUITA PARA INSERÇÃO DE DISPOSITIVOS INTRAUTERINOS ( DIU ), ÀS MULHERES QUE SEU USO SEJA INDICADO E QUE ASSIM DESEJAREM, NA REDE MUNICIPAL DE SAÚDE DO MUNÍCIPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1329/indicacao_no_32.2022_-_construcao_de_banheiros_publicos_no_centro_da_cidade_incluindo_adaptado_para_pessoas_com_deficiencia_para_utilizacao_dos.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1329/indicacao_no_32.2022_-_construcao_de_banheiros_publicos_no_centro_da_cidade_incluindo_adaptado_para_pessoas_com_deficiencia_para_utilizacao_dos.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros públicos no centro da cidade, incluindo adaptado para pessoas com deficiência para a utilização dos munícipes.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1330/indicacao_no_33.2022_-_substituicao_da_iluminacao_comum_por_lampadas_de_led_no_condominio_residencial_napoli_bairro_antonio_lins_souza_nesta_c.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1330/indicacao_no_33.2022_-_substituicao_da_iluminacao_comum_por_lampadas_de_led_no_condominio_residencial_napoli_bairro_antonio_lins_souza_nesta_c.pdf</t>
   </si>
   <si>
     <t>Substituição da Iluminação comum por lâmpadas de LED no Condomínio Residencial Napoli, bairro Antônio Lins de Souza, nesta cidade.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1331/indicacao_no_034.2022_-_implantacao_de_uma_extensao_da_unidade_basica_de_saude_diogenes_juca_bernardes_na_localidade_destilaria_central_bairro_de_lourenco_de_albuquerque..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1331/indicacao_no_034.2022_-_implantacao_de_uma_extensao_da_unidade_basica_de_saude_diogenes_juca_bernardes_na_localidade_destilaria_central_bairro_de_lourenco_de_albuquerque..pdf</t>
   </si>
   <si>
     <t>Implantação de uma extensão da Unidade Básica de Saúde Diógenes Jucá Bernardes, na localidade Destilaria Central, bairro de Lourenço de Albuquerque.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1332/indicacao_no_35.2022_-_solicitacao_de_envio_de_projeto_de_lei_por_parte_do_poder_executivo_para_criacao_do_conselho_municipal_dos_direitos_da_mu.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1332/indicacao_no_35.2022_-_solicitacao_de_envio_de_projeto_de_lei_por_parte_do_poder_executivo_para_criacao_do_conselho_municipal_dos_direitos_da_mu.pdf</t>
   </si>
   <si>
     <t>Solicitação de envio de Projeto de Lei por parte do Poder Executivo para a criação do Conselho Municipal dos Direitos da Mulher no município de Rio Largo/AL.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>BALA SOARES</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1333/indicacao_no_36.2022_-_solicitacao_de_transporte_escolar_especifico_e_devidamente_adaptado_para_os_alunos_matriculados_na_educacao_infantil_da_r.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1333/indicacao_no_36.2022_-_solicitacao_de_transporte_escolar_especifico_e_devidamente_adaptado_para_os_alunos_matriculados_na_educacao_infantil_da_r.pdf</t>
   </si>
   <si>
     <t>Solicitação de transporte escolar específico e devidamente adaptado para os alunos matriculados na educação infantil da rede municipal de ensino de Rio Largo/AL.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1334/indicacao_no_37.2022_-_oferecimento_pela_rede_municipal_de_ensino_de_mediadores_educacionais_nas_unidades_de_ensinos_municipais_para_contribuir_.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1334/indicacao_no_37.2022_-_oferecimento_pela_rede_municipal_de_ensino_de_mediadores_educacionais_nas_unidades_de_ensinos_municipais_para_contribuir_.pdf</t>
   </si>
   <si>
     <t>Oferecimento pela rede municipal de ensino de mediadores educacionais nas unidades de ensino municipais para contribuir com a inclusão de alunos com autismo e outros transtornos neurobiológicos.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1335/indicacao_no_038.2022_-_solicita_obras_de_drenagem_e_pavimentacao_das_ruas_do_loteamento_parque_santa_teresa_localizado_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1335/indicacao_no_038.2022_-_solicita_obras_de_drenagem_e_pavimentacao_das_ruas_do_loteamento_parque_santa_teresa_localizado_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 38/2022. SOLICITA OBRAS DE DRENAGEM E PAVIMENTAÇÃO DAS RUAS DO LOTEAMENTO PARQUE SANTA TEREZA  , LOCALIZADO NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1348/indicacao_no_039.2022_-_solicita_reforma_geral_e_adequacoes_na_escola_municipal_de_ensino_fundamental_professora_emilia_milones_localizada_no_conjunto_margarida_procopio_bairro_brasil_novo_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1348/indicacao_no_039.2022_-_solicita_reforma_geral_e_adequacoes_na_escola_municipal_de_ensino_fundamental_professora_emilia_milones_localizada_no_conjunto_margarida_procopio_bairro_brasil_novo_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 39/2022. SOLICITA REFORMA GERAL E ADEQUAÇÕES NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL PROFESSORA EMÍLIA MILONES, LOCALIZADA NO CONJUNTO MARGARIDA PROCÓPIO, BAIRRO BRASIL NOVO NESTA CIDADE.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1336/indicacao_no_040.2022_-_solicita_reforma_geral_e_adequacoes_na_escola_municipal_de_ensino_fundamental_esmeralda_figueiredo_localizada_no_bairro_mata_do_rolo....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1336/indicacao_no_040.2022_-_solicita_reforma_geral_e_adequacoes_na_escola_municipal_de_ensino_fundamental_esmeralda_figueiredo_localizada_no_bairro_mata_do_rolo....pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 40/2022. SOLICITA REFORMA GERAL E ADEQUAÇÕES NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL ESMERALDA FIGUEIREDO, LOCALIZADA NO BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1338/indicacao_no_041.2022_-_solicita_a_pavimentacao_com_o_devido_saneamento_das_ruas_do_conjunto_residencial_parque_dos_eucaliptos_localizado_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1338/indicacao_no_041.2022_-_solicita_a_pavimentacao_com_o_devido_saneamento_das_ruas_do_conjunto_residencial_parque_dos_eucaliptos_localizado_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 41/2022. SOLICITA A PAVIMENTAÇÃO COM O DEVIDO SANEAMENTO DAS RUAS DO CONJUNTO RESIDENCIAL PARQUE  DOS EUCALIPTOS, LOCALIZADO NO BAIRRO ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1339/indicacao_no_042.2022_-_solicita_a_conclusao_da_pavimentacao_com_o_devido_saneamento_das_ruas_ainda_nao_pavimentadas_do_conjunto_residencial_asa_dos_ventos....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1339/indicacao_no_042.2022_-_solicita_a_conclusao_da_pavimentacao_com_o_devido_saneamento_das_ruas_ainda_nao_pavimentadas_do_conjunto_residencial_asa_dos_ventos....pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 42/2022. SOLICITA A CONCLUSÃO DA PAVIMENTAÇÃO COM DEVIDO SANEAMENTO DAS  RUAS NÃO PAVIMENTADAS DO CONJUNTO RESIDENCIAL ASA DOS VENTOS, LOCALIZADO NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1337/indicacao_no_043.2022_-_reapresentacao_de_solicitacao_de_atualizacao_do_piso_salarial_do_magisterio_municipal_e_incremento_no_plano_cargo_e_carreira_dos_profissionais_da_educacao....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1337/indicacao_no_043.2022_-_reapresentacao_de_solicitacao_de_atualizacao_do_piso_salarial_do_magisterio_municipal_e_incremento_no_plano_cargo_e_carreira_dos_profissionais_da_educacao....pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 43/2022. REAPRESENTAÇÃO  DE SOLICITAÇÃO DE ATUALIZAÇÃO DO PISO SALARIAL DO MAGISTÉRIO MUNICIPAL E INCREMENTO NO PLANO DE CARGOS E CARREIRA DOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1345/indicacao_no_46.2022_-_instalacao_de_bueiros_inteligentes_para_prevenir_alagamentos_de_vias_em_virtudes_da_obstrucao_dos_mesmos_nas_localidades_que_contam_com_rede_de_escoamento...pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1345/indicacao_no_46.2022_-_instalacao_de_bueiros_inteligentes_para_prevenir_alagamentos_de_vias_em_virtudes_da_obstrucao_dos_mesmos_nas_localidades_que_contam_com_rede_de_escoamento...pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 46/2022.INSTALAÇÃO DE BUEIROS INTELIGENTES PARA PREVENIR ALAGAMENTOS DE VIAS EM VIRTUDES DA OBSTRUÇÃO DOS MESMOS, NAS LOCALIDADES QUE CONTAM COM REDE DE ESCOAMENTO DE ÁGUAS PLUVIAIS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1349/indicacao_no_47.2022_-__viabilizacao_da_construcao_de_uma_rodovia_ligando_o_bairro_de_gustavo_paiva_ate_o_bairro_de_utinga_leao_nesta_cidade...pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1349/indicacao_no_47.2022_-__viabilizacao_da_construcao_de_uma_rodovia_ligando_o_bairro_de_gustavo_paiva_ate_o_bairro_de_utinga_leao_nesta_cidade...pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 47/2022. VIABILIZAÇÃO DA CONSTRUÇÃO DE UMA RODOVIA, LIGANDO O BAIRRO DE GUSTAVO PAIVA, ATÉ O BAIRRO DE UTINGA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 48/2022. IMPLANTAÇÃO DE UM INSTITUTO DE PRESERVAÇÃO E DIFUSÃO HISTÓRICO E CULTURAL RIO LARGUENSE, NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 49/2022. IMPLANTAÇÃO DE UM CENTRO DE TRATAMENTO E REABILITAÇÃO PARA PESSOAS COM DEFICIÊNCIA E DIFICULDADES  MOTORAS EM NOSSO MINICÍPIO.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 50/2022. SOLICITAÇÃO DE ESTUDO DE VIABILIDADE PARA O REORDENAMENTO DO TRÂNSITO DO BAIRRO BRASIL BRASIL NOVO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1347/indicacao_no_51.2022_-_implantacao_de_uma_clinica_veterinaria_municipal_para_realizar_atendimento_medico_veterinario_e_demais_procedimentos_indispensaveis_a_saude_animal_neste_municipio...pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1347/indicacao_no_51.2022_-_implantacao_de_uma_clinica_veterinaria_municipal_para_realizar_atendimento_medico_veterinario_e_demais_procedimentos_indispensaveis_a_saude_animal_neste_municipio...pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 51/2022. IMPLANTAÇÃO DE UMA CLÍNICA VETERINÁRIA MUNICIPAL, PARA REALIZAR ATENDIMENTO MÉDICO VETERINÁRIO PROCEDIMENTOS INDISPENSÁVEIS À SAÚDE ANIMAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 53/2022 CONSTRUÇÃO DE UM PARQUE LINEAR, NAS MARGENS DA AL 404, NO BAIRRO BRASIL NOVO, ENTE A RODOVIA E A VIA LOCAL, DESDE O CONJUNTO TERRAS DE UTINGA ATÉ O RESIDENCIAL BOM JARDIM , LOCALIZADOS NO BAIRRO DO BAIRRO DO BRASIL NOVO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 54/2022. CONSTRUÇÃO DE UMA PRAÇA/ PARQUE MULTIUSO PARA EVENTOS EM NOSSA CIDADE, PARA SER PRINCIPAL PALCO PARA REALIZAÇÃO DE FESTEJOS E COMEMORAÇÕES DO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
@@ -782,51 +782,51 @@
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Indicação Nº 64/2022 - Solicitação para tapar os buracos existentes na Rua Expedicionário Eduardo Gomes, Bairro Centro, nesta cidade.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Indicação Nº 65/2022 - Realização de uma campanha de conscientização em toda Rio Largo sobre os riscos causados pelo mosquito Aedes Aegypti.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1391/indicacao_no_66.2022_-_implementacao_na_rede_municipal_de_saude_de_um_programa_de_formacao_e_contratacao_de_doulas_parteiras_para_auxilio_fisico_informacional_e_emocional_as_mulheres_riolarguenses_a_gestacao..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1391/indicacao_no_66.2022_-_implementacao_na_rede_municipal_de_saude_de_um_programa_de_formacao_e_contratacao_de_doulas_parteiras_para_auxilio_fisico_informacional_e_emocional_as_mulheres_riolarguenses_a_gestacao..pdf</t>
   </si>
   <si>
     <t>Indicação Nº66/2022 - Implementação na rede municipal de saúde de um programa de formação e contratação de doulas (parteiras), para auxílio físico, informacional e emocional às mulheres riolarguenses durante a gestação.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 67/2022. SOLICITAÇÕES DE PROVIDÊNCIAS URGENTES PARA CAPINAÇÃO , LIMPEZA, RETIRADA DE ENTULHOS NA AVENIDA ELZA MONERAHT, RUA FAUSTINO E ADJACÊNCIAS, BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 68/2022. SOLICITA OBRAS DE RECUPERAÇÃO DA PAVIMENTAÇÃO DOS CORREDORES DE TRNSPORTE E RECAPEAMENTO DAS RUAS DO CONJUNTO RESIDENCIAL BARNABÉ OITICICA, LOCALIZADO NO BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
@@ -848,75 +848,75 @@
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 71/2022. REFORMA GERAL E ADEQUAÇÃO DA QUADRA DE ESPORTES LUIZ ALVES DE SOUZA, LOCALIZADA NO CENTRO DE NOSSA CIDADE, PARA GINÁSIO POLIESPORTIVO.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 72/2022. SOLICITA A PAVIMENTAÇÃO DA RUA EM PROJETO ONDE FICAVA SITUADA A LOJA ROCHA CONSTRUÇÕES, BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_no_73.2022_-_solicita_a_elevacao_da_pontileza_sobre_o_riacho_cacau_que_corta_a_rua_pedro_coutinho_bairro_centro_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_no_73.2022_-_solicita_a_elevacao_da_pontileza_sobre_o_riacho_cacau_que_corta_a_rua_pedro_coutinho_bairro_centro_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>Indicação Nº 73/2022 - Solicita a elevação da pontileza sobre o Riacho Cacaú, que corta a Rua Pedro Coutinho, Bairro Centro, nesta cidade.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1394/indicacao_no_74.2022_-_providenciar_auxilio_financeiro_emergencial_para_as_familias_comprovadamente_atingidas_por_alagamento_e_enchentes_no_municipio_de_rio_largo_para_que_as_mesmas_reestabelecam_as_estruturas_de_suas_residencias_e_dem.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1394/indicacao_no_74.2022_-_providenciar_auxilio_financeiro_emergencial_para_as_familias_comprovadamente_atingidas_por_alagamento_e_enchentes_no_municipio_de_rio_largo_para_que_as_mesmas_reestabelecam_as_estruturas_de_suas_residencias_e_dem.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 74/2022 - Providenciar Auxílio Financeiro Emergencial para as famílias comprovadamente atingidas por alagamento e enchentes no município de Rio Largo, para que as mesmas reestabeleçam as estruturas de suas residências e demais prejuízos materiais.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_no_75.2022_-_solicita_que_o_municipio_de_rio_largo_mantenha_no_centro_da_cidade_as_apresentacoes_culturais_ja_previstas_referentes_ao_festejos_juninos_bem_como_a_apresentacao_musical_dos_artistas_locais..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_no_75.2022_-_solicita_que_o_municipio_de_rio_largo_mantenha_no_centro_da_cidade_as_apresentacoes_culturais_ja_previstas_referentes_ao_festejos_juninos_bem_como_a_apresentacao_musical_dos_artistas_locais..pdf</t>
   </si>
   <si>
     <t>Indicação Nº 75/2022 - Solicita que o município de Rio Largo mantenha no centro da cidade as apresentações culturais já previstas referentes ao festejos juninos, bem como a apresentação musical dos artistas locais.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 76/2022. SOLICITA QUE A PREFEITURA DE RIO LARGO REALIZE CONVÊNIO COM A POLÍCIA MILITAR DO ESTADO DE ALAGOAS PARA MANTER UM POSTO POLICIAL NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 77/2022. SOLICITA PROVIDÊNCIAS URGENTES DA MUNICIPALIDADE PARA SOLUCIONAR OS ALAGAMENTOS FREQUENTES EM VIRTUDE DO ACÚMULO DE ÁGUAS PLUVIAIS NO CONJUNTO RESIDENCIAL VILA RAUL, BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
@@ -1002,75 +1002,75 @@
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 87/2022. SOLICITA QUE A MUNICIPALIDADE, EM CARÁTER DE URGÊNCIA, REALIZE UMA OPERAÇÃO TAVA-BURACOS AO LONGO DA BR 104, QUE CORTA A PARTE ALTA DO NOSSO MUNICÍPIO, ATÉ O RECAPEAMENTO DA MESMA PELO DNIT.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Indicação Nº 88/2022 - Recuperação total da AL 210, principal via de acesso ao centro do nosso município, que fora fortemente danificada devido à enchente de 03 de julho do corrente ano.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_no_89.2022_-_implantacao_de_um_sistema_de_video_monitoramento_para_as_entradas_e_as_principais_ruas_e_avenidas_do_municipio.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_no_89.2022_-_implantacao_de_um_sistema_de_video_monitoramento_para_as_entradas_e_as_principais_ruas_e_avenidas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 89/2022 - Implantação  de um sistema de vídeo monitoramento para as entradas e as principais ruas e avenidas do nosso município.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>CARLINHOS REIS, Rufino</t>
   </si>
   <si>
     <t>Solicitação de Agentes da Guarda Municipal de Rio Largo, para a guarnição do edifício sede da Câmara Municipal de Rio Largo</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1433/indicacao_no_91.2022_-_solicitacao_de_uma_operacao_tapa-buracos_em_algumas_ruas_do_bairro_lourenco_de_albuquerque_nesta_cidade....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1433/indicacao_no_91.2022_-_solicitacao_de_uma_operacao_tapa-buracos_em_algumas_ruas_do_bairro_lourenco_de_albuquerque_nesta_cidade....pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 91/2022. SOLICITAÇÃO DE UMA OPERAÇÃO TAPA-BURACOS EM ALGUMAS RUAS DO BAIRRO LOURENÇO DE ALBUQUERQUE, NESTA CIDADE, EM VIRTUDE DA ENCHENTE QUE ATINGIU O BAIRRO.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Indicação Nº 092/2022 - Solicitação de melhoria na iluminação pública, capinagem, instalação de ponto de ônibus e rondas da Guarda Municipal no entorno da Creche Municipal Dr. Celírio Adamastor Barreto Accioly, localizada no Bairro Gustavo Paiva, nesta cidade.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Indicação nº 094/2022 - Reafirmar a necessidade do pagamento imediato pela gestão municipal dos valores referentes ao precatório do FUNDEF, para pagamento dos servidores da rede municipal de ensino, em virtude de alguns municípios alagoanos já estarem realizando o pagamento.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
@@ -1446,108 +1446,108 @@
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 45/2022. CONSTRUÇÃO DE UMA UNIDADE DE PRONTO ATENDIMENTO - UPA, DO TIPO II, COM ATENDIMENTO 24 HORAS, AO LONGO DA AVENIDA PRESIDENTE FERNANDO AFFONSO COLLOR DE MELLO, BAIRRO ANTÔNIO LINS DE SOUZA, NESTE CIDADE.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 44/2022. SOLICITA A PAVIMENTAÇÃO COM O DEVIDO SANEAMENTO DAS RUAS DO CONJUNTO RESIDENCIAL SANTA ROSA, LOCALIZADO NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Gilberto Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1416/projeto_de_lei_que_cria_o_auxilio_fardamento_para_aquisicao_de_uniformesfarda_dos_agentes_de_transito_e_administrativos_da_superintendencia_municipal_de_transportes_e_transito_-_smtt.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1416/projeto_de_lei_que_cria_o_auxilio_fardamento_para_aquisicao_de_uniformesfarda_dos_agentes_de_transito_e_administrativos_da_superintendencia_municipal_de_transportes_e_transito_-_smtt.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que cria o auxilio fardamento para aquisição de uniformes/farda dos agentes de trânsito e administrativos da superintendência municipal de transportes e trânsito - SMTT</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1417/projeto_de_lei_que_dispoe_sobre_a_criacao_da_creche_municipal_coralia_gomes_da_silva_localizada_no_jarbas_oiticica..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1417/projeto_de_lei_que_dispoe_sobre_a_criacao_da_creche_municipal_coralia_gomes_da_silva_localizada_no_jarbas_oiticica..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que Dispõe sobre a criação da creche Municipal Corália Gomes da Silva, Localizada no Jarbas Oiticica.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1291/mocao_de_pesar_012022_-_pelo_falecimento_do_senhor_gilberto_jose_dos_santos_conhecido_como_japi..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1291/mocao_de_pesar_012022_-_pelo_falecimento_do_senhor_gilberto_jose_dos_santos_conhecido_como_japi..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 01/2022 - PELO FALECIMENTO DO SENHOR GILBERTO JOSÉ DOS SANTOS, CONHECIDO COMO "JAPI".</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1302/projeto_de_decreto_legislativo_n_01.2022.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1302/projeto_de_decreto_legislativo_n_01.2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 01/2022. CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, PROFESSOR GAUS SILVESTRE DE ANDRADE LIMA.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1367/projeto_de_decreto_legislativo_no_02_de_02_de_maio_de_2022_-_cria_comenda_professor_jose_edmilson_de_souza_no_municipio_de_rio_largo....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1367/projeto_de_decreto_legislativo_no_02_de_02_de_maio_de_2022_-_cria_comenda_professor_jose_edmilson_de_souza_no_municipio_de_rio_largo....pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 02/2022. CRIA COMENDA JOSÉ EDMILSON DE SOUZA NO MUNICÍPIO DE RIO LARGO-AL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1402/projeto_de_decreto_de_lei_03.2022_-_conceder_o_titulo_de_cidadao_honorario_de_rio_largo_ao_governador_do_estado_de_alagoas_paulo_dantas._2.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1402/projeto_de_decreto_de_lei_03.2022_-_conceder_o_titulo_de_cidadao_honorario_de_rio_largo_ao_governador_do_estado_de_alagoas_paulo_dantas._2.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto de Lei 03/2022 - Conceder o Titulo de Cidadão Honorário de Rio Largo, ao Governador do Estado de Alagoas Paulo Dantas.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 04/2022. CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, AO EMPRESÁRIO CÍCERO RAFAEL TENÓRIO DA SILVA.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 05/2022. CONCEDE A COMENDA JAREDE VIANA, À PROFESSORA GENALDI CAVALCANTE DA SILVA.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 06/2022. CONCEDE A COMENDA JAREDE VIANA, À PROFESSORA ELIANE APARECIDA HOLANDA CAVALCANTI.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
@@ -1572,420 +1572,420 @@
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 10/2022. CONCEDE A COMENDA MESTRE ZINHO, AO SR. EDMILSON JOSÉ CHICUTA.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 11/2022.CONCEDE A COMENDA JAREDE VIANA, À SRA. MARIA JOSÉ DOS SANTOS SILVA.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 12/2022. CONCEDE A COMENDA JAREDE VIANA, A PROFESSORA SILVÂNIA MARIA DA SILVA.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1311/projeto_de_lei_complementar_no_01_de_07_de_fevereiro_de_2022_-_novo_codigo_tributario.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1311/projeto_de_lei_complementar_no_01_de_07_de_fevereiro_de_2022_-_novo_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o NOVO CÓDIGO TRIBUTÁRIO do Município de Rio Largo, Estado de Alagoas e adota outras providências.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1297/projeto_de_lei_complementar_no_04.2022.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1297/projeto_de_lei_complementar_no_04.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, COMPETÊNCIA, ATRIBUIÇÕES, ESTRUTURA ORGANIZACIONAL DO MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1414/projeto_de_lei_no_005-2022_-_cria_o_auxilio_fardamento_para_aquisicao_de_iniforme_dos_guardas_civis_municipais_de_rio_largo_no_ambito_da_secretaria_municipal....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1414/projeto_de_lei_no_005-2022_-_cria_o_auxilio_fardamento_para_aquisicao_de_iniforme_dos_guardas_civis_municipais_de_rio_largo_no_ambito_da_secretaria_municipal....pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Nº 005/2022 - Cria o auxílio fardamento para a aquisição de uniforme dos Guardas Civis Municipal de Rio Largo no âmbito da Secretaria Municipal de Segurança Comunitária e Convívio Social de Rio Largo/AL.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1294/projeto_de_lei_no_01.2022_poder_executivo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1294/projeto_de_lei_no_01.2022_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 01/2022. DISPÕE SOBRE A CRIAÇÃO DA UNIDADE BÁSICA DE SAÚDE MANOEL GONÇALVES DA SILVA , NO CONJUNTO LOSÉ CARLOS PIERUCETTI.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1293/projeto_de_lei_no_02.2022_poder_executivo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1293/projeto_de_lei_no_02.2022_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 02/2022. DISPÕE SOBRE A CRIAÇÃO DA UNIDADE BÁSICA DE SAÚDE MANOEL GONÇALVES DA SILVA, NO CONJUNTO JARBAS OITICICA.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1292/projeto_de_lei_no_03.2022_poder_executivo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1292/projeto_de_lei_no_03.2022_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 03/2022. DISPÕE SOBRE A CRIAÇÃO DO DISTRITO INDUSTRIAL MANOEL GONÇALVES DA SILVA NO MUNICÍPIO DE RIO LARGO/AL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 04/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER O RATEIO DAS SOBRAS DOS RECURSOS DO FUNDEB - FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO DO ANO DE 2021, COM APLICAÇÃO DA LEI N° 14.113/2020, AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA  EM EFETIVO EXERCÍCIO.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1362/projeto_de_lei_no_05.2022_de_25_de_marco_de_2022_-_dispoe_sobre_instituicao_do_programa_de_recuperacao_fiscal_-_refis_no_municipio_de_rio_largo....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1362/projeto_de_lei_no_05.2022_de_25_de_marco_de_2022_-_dispoe_sobre_instituicao_do_programa_de_recuperacao_fiscal_-_refis_no_municipio_de_rio_largo....pdf</t>
   </si>
   <si>
     <t>PLE Nº 05/2022 - DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS - NO MUNICÍPIO DE RIO LARGO PARA O ANO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1352/projeto_de_lei_do_executivo_no_06.2022_de_25_de_marco_de_2022..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1352/projeto_de_lei_do_executivo_no_06.2022_de_25_de_marco_de_2022..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 06/2022. DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DE 2022, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1351/projeto_de_lei_do_executivo_no_07.2022_de_25_de_marco_de_2022..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1351/projeto_de_lei_do_executivo_no_07.2022_de_25_de_marco_de_2022..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 07/2022.AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR ACORDO PARA PAGAMENTO PARCELADO E/OU COMPENSAÇÃO DE DÉBITOS CONSTITUÍDOS EM DÍVIDA ATIVA COM PRECATÓRIOS DO MUNICÍPIO DE RIO LARGO / AL.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1363/projeto_de_lei_no_08.2022_de_05_de_abril_de_2022_-_dispoe_sobre_a_contratacao_temporaria_para_atender_a_necessidade_de_excepcional_interesse_publico....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1363/projeto_de_lei_no_08.2022_de_05_de_abril_de_2022_-_dispoe_sobre_a_contratacao_temporaria_para_atender_a_necessidade_de_excepcional_interesse_publico....pdf</t>
   </si>
   <si>
     <t>PLE Nº 08/2022 - Dispõe sobre a contratação temporária para atender a necessidade de excepcional interesse público, nos termos do art. 37, inciso IX, da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1364/plm_-_reajusta_os_valores_vencimentais_em_vigor_do_pessoal_da_rede_municipal_de_ensino_de_rio_largo....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1364/plm_-_reajusta_os_valores_vencimentais_em_vigor_do_pessoal_da_rede_municipal_de_ensino_de_rio_largo....pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 09/2022 - Reajusta os Valores vencimentais em vigor do pessoal da rede municipal de ensino de Rio Largo, e dá outras providências.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1365/projeto_de_lei_do_executivo_no_10_de_13_de_abril_de_2022_-_dispoe_sobre_as_diretrizes_orcamentarias_-_exercicio_financeiro_2023....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1365/projeto_de_lei_do_executivo_no_10_de_13_de_abril_de_2022_-_dispoe_sobre_as_diretrizes_orcamentarias_-_exercicio_financeiro_2023....pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 10/2022. DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DO ORÇAMENTO PARA O EXERCÍCIO DE 2023 DO MUNICÍPIO DE RIO LARGO/AL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1366/projeto_de_lei_no_11-2022_-_dispoe_sobre_o_auxilio_financeiro_municipal_-_afm_realocacao_2022.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1366/projeto_de_lei_no_11-2022_-_dispoe_sobre_o_auxilio_financeiro_municipal_-_afm_realocacao_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 11/2022. DISPÕE SOBRE O AUXÍLIUO FINANCEIRO MUNICIPAL - AFM REALOCAÇÃO 2022, DESTINADO À CONCESSÃO DE BENEFÍCIO FINANCEIRO AOS COMERCIANTES INFORMAIS QUE ATUAM NO CONJUNTO HÉLIO VASCONCELOS E NO CONJUNTO CRUZEIRO DO SUL , AMBOS LOCALIZADOS NO BAIRRO BRASIL NOVO EM RIO LARGO/AL, E QUE PREENCHAM OS DEMAIS REQUISITOS PREVISTOS NESTA LEI, DIANTE DA NECESSIDADE DA REALOCAÇÃO  DELES, PARA REALIZAÇÃO DE MELHORAS INFRA ESTRUTURAIS EM RIO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1369/projeto_de_lei_do_executivo_no_12_de_22_de_abril_de_2022_-_institui_no_ambito_da_administracao_publica_municipal_registro_de_patrimonio_vivo....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1369/projeto_de_lei_do_executivo_no_12_de_22_de_abril_de_2022_-_institui_no_ambito_da_administracao_publica_municipal_registro_de_patrimonio_vivo....pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 12/2022. INSTITUI NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, O REGISTRO VIVO DO MUNICÍPIO DE RIO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1381/projeto_de_lei_no_14_de_17_de_maio_de_2022_-_dispoe_sobre_ratificacao_das_alteracoes_realizadas_no_protocolo_de_intencoes__e_no_estatuto_de_consorcio_regional_metropolitano_de_residuos....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1381/projeto_de_lei_no_14_de_17_de_maio_de_2022_-_dispoe_sobre_ratificacao_das_alteracoes_realizadas_no_protocolo_de_intencoes__e_no_estatuto_de_consorcio_regional_metropolitano_de_residuos....pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO N° 14/2022. DISPÕE SOBRE RATIFICAÇÃO  DAS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES E NO ESTATUTO DO CONSÓRCIO REGIONAL METROPOLITANO DE RESÍDUOS SÓLIDOS DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1406/projeto_de_lei_ordinario_do_executivo_no_15_de_01_de_junho_de_2022_-__dispoe_sobre_a_concessao_de_auxilio_financeiro_emegencial_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1406/projeto_de_lei_ordinario_do_executivo_no_15_de_01_de_junho_de_2022_-__dispoe_sobre_a_concessao_de_auxilio_financeiro_emegencial_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio financeiro emergencial e dá outras providências.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1413/projeto_de_lei_no_016-2022_-_institui_o_incentivo_variavel_por_desempenho_e_qualidade_dos_servicos_de_saude_-_ivdqss_do_programa_previne_brasil.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1413/projeto_de_lei_no_016-2022_-_institui_o_incentivo_variavel_por_desempenho_e_qualidade_dos_servicos_de_saude_-_ivdqss_do_programa_previne_brasil.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Nº 16/2022  - Institui o incentivo variável por desempenho e qualidade dos serviços de saúde - IVQDSS do Programa " Previne Brasil".</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1412/projeto_de_lei_do_executivo_no_19.2022_de_12_de_julho_de_2022_-_dispoe_sobre_o_repasse_aos_agentes_de_saude_e_agente_de_endemias....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1412/projeto_de_lei_do_executivo_no_19.2022_de_12_de_julho_de_2022_-_dispoe_sobre_o_repasse_aos_agentes_de_saude_e_agente_de_endemias....pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Nº 19/2022 -  Dispõe sobre o repasse dos Agentes Comunitários de Saúde - ACS de Combate as Endemias - ACE de Incentivo Adicional, nas condições que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1418/projeto_de_lei_de_no_21.2022_de_25_de_julho_de_2022_-_autoriza_o_poder_executivo_municipal_a_conceder_bolsa_auxilio_permanencia_aos_estudantes_do_ensino_fundamental....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1418/projeto_de_lei_de_no_21.2022_de_25_de_julho_de_2022_-_autoriza_o_poder_executivo_municipal_a_conceder_bolsa_auxilio_permanencia_aos_estudantes_do_ensino_fundamental....pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de Nº 21/2022 de 25 de julho 2022 - Autoriza o Poder Executivo Municipal a conceder bolsa auxílio permanência aos estudantes do ensino fundamental da modalidade Educação  de Jovens e Adultos - EJA, que  fazem parte da rede municipal de ensino de Rio Largo.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1422/projeto_de_lei_do_executivo_no_22.2022_-_dispoe_sobre_organizacao_do_sistema_municipal_de_defesa_do_consumidor_-_smdc_criando_a_coordenadoria_de_protecao_e_defesa_do_consumidor_de_rio_largo_-_procon-rl_e_da_outra_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1422/projeto_de_lei_do_executivo_no_22.2022_-_dispoe_sobre_organizacao_do_sistema_municipal_de_defesa_do_consumidor_-_smdc_criando_a_coordenadoria_de_protecao_e_defesa_do_consumidor_de_rio_largo_-_procon-rl_e_da_outra_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 22/2022 de 29 de julho de 2022 - Dispõe sobre a organização do Sistema Municipal de Defesa do Consumidor - SMDC, criando a Coordenadoria de Proteção e Defesa do Consumidor de Rio Largo - PROCON-RL, e dá outras providências.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Maria Cristina Cordeiro da Silva</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 23/2022. DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE ATENÇÃO PSICOSSOCIAL-CAPS-PEDRO CARLOS DA SILVA SOBRINHO, NO CONJUNTO RESIDENCIAL JARBAS OITICICA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1470/ploex_242022_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_rio_largo_para_o_exercicio_financeiro_de_2023_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1470/ploex_242022_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_rio_largo_para_o_exercicio_financeiro_de_2023_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PLOEX 24/2022 - Estima a Receita e Fixa a Despesa do Município de Rio Largo para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1471/projeto_de_lei_no_25-2022_-_dispoe_sobre_a_instituicao_do_rpograma_de_recuperacao_fiscal.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1471/projeto_de_lei_no_25-2022_-_dispoe_sobre_a_instituicao_do_rpograma_de_recuperacao_fiscal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de nº 25/2022 - Dispõe sobre a instituição do programa de recuperação fiscal - Refis - no Município de Rio Largo para o segundo semestre do ano de 2022, e dá outras providencias.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 26/2022.DISPÕE SOBRE O REAJUSTE SALARIAL DOS AGENTES DE TRÂNSITO DA SUPERINTENDÊNCIA MUNICIPAL DE TRANSPORTES E TRÂNSITO DO MUNICÍPIO DE RIO LARGO-SMTT.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1483/projeto_de_lei_no_027-2022_-_altera_o_art._1o_da_lei_no_1951-2022_que_autoriza_a_abertura_de_credito_especial_na_lei_orcamentaria_anual_de_2022.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1483/projeto_de_lei_no_027-2022_-_altera_o_art._1o_da_lei_no_1951-2022_que_autoriza_a_abertura_de_credito_especial_na_lei_orcamentaria_anual_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 27/2022. ALTERA O ART. 1° DA LEI N° 1.951/2022, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 01/2022. ALTERA O INCISO VIII ART. 2°, DA LEI MUNICIPAL N° 1.634/2012.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 02/2022. ALTERA O INCISO VI, DO ART. 2°, DA LEI MUNICIPAL N° 1.574 DE 05 DE ABRIL DE 2010.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 03/2022. ALTERA AS REDAÇÕES DO INCISO VIII DO ART. 1°, ART. 3° E O ANEXO I DA LEI MUNICIPAL N° 1.851 DE 29 DE JULHO DE 2019.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 04/2022. ALTERA O PARÁGRAFO ÚNICO, DO ART. 3° DA LEI MUNICIPAL N° 1.595, DE 27 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1312/projeto_de_lei_do_legislativo_no_05_de_21_de_fevereiro_de_2022_-_dispoe_sobre_a_obrigatoriedade_da_divulgacao_da_central_de_atendimento_da_mulher....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1312/projeto_de_lei_do_legislativo_no_05_de_21_de_fevereiro_de_2022_-_dispoe_sobre_a_obrigatoriedade_da_divulgacao_da_central_de_atendimento_da_mulher....pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 05/2022.DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DA CENTRAL  DE ATENDIMENTO À MULHER ( DISQUE 180) NOS ESTABELECIMENTOS DE ACESSO AO PÚBLICO QUE ESPECÍFICA.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1319/projeto_de_lei_do_legislativo_no_06_de_22_de_fevereiro_de_2022_-_altera_o_art._1o_e_seus_paragrafos_da_lei_no_1.425-2006.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1319/projeto_de_lei_do_legislativo_no_06_de_22_de_fevereiro_de_2022_-_altera_o_art._1o_e_seus_paragrafos_da_lei_no_1.425-2006.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 06/2022. ALTERA O ART. 1° E SEUS PARÁGRAFOS DA LEI N° 1.425/2006.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1328/projeto_de_lei_do_legislativo_no_07_de_22_de_fevereiro_de_2022_-_reconhece_a_surdez_unilateral_como_deficiencia_auditiva_no_ambito_do_municipio_de_rio_largo_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1328/projeto_de_lei_do_legislativo_no_07_de_22_de_fevereiro_de_2022_-_reconhece_a_surdez_unilateral_como_deficiencia_auditiva_no_ambito_do_municipio_de_rio_largo_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 07/2022. RECONHECE A SURDEZ UNILATERAL COMO DEFICIÊNCIA AUDITIVA NO ÂMBITO DO MUNICÍPIO DE RIO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1327/projeto_de_lei_do_legislativo_no_09_de_09_de_marco_de_2022_-_dispoe_sobre_estimulo_a_leitura_a_formacao_de_uma_sociedade_leitora....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1327/projeto_de_lei_do_legislativo_no_09_de_09_de_marco_de_2022_-_dispoe_sobre_estimulo_a_leitura_a_formacao_de_uma_sociedade_leitora....pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estímulo à Difusão da Leitura, a Formação de uma Sociedade Leitora, o Incentivo e da Memória do Munícipio de Rio Largo/AL.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1368/projeto_de_lei_do_legislativo_no_10_de_03_de_maio_de_2022_-_dispoe_sobre_insercao_de_diu_nas_unidades_basicas_de_saude_de_rio_largo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1368/projeto_de_lei_do_legislativo_no_10_de_03_de_maio_de_2022_-_dispoe_sobre_insercao_de_diu_nas_unidades_basicas_de_saude_de_rio_largo..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSERÇÃO DE DISPOSITIVO ( DIU ) NAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1397/projeto_de_lei_no_11_de_01_de_junho_de_2022_-_dispoe_sobre_a_realizacao_de_eventos_voltados_aos_evengelicos....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1397/projeto_de_lei_no_11_de_01_de_junho_de_2022_-_dispoe_sobre_a_realizacao_de_eventos_voltados_aos_evengelicos....pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 11/2022. DISPÕE SOBRE A REALIZAÇÃO DE EVENTOS PARA OS EVANGÉLICOS / CRISTÃOS POR OCASIÃO DAS FESTIVIDADES ALUSIVAS AO CARNAVAL, SÃO JOÃO, NATAL E EMANCIPAÇÃO POLÍTICA.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1400/projeto_de_lei_do_legislativo_no_12.2022_-_dispoe_sobre_a_obrigatoriedade_de_que_as_prescricoes_medicas_ou_de_qualquer_outro_profissional_habilitado_sejam_digitadas_ou_escritas_manualmente_em_letra_legivel_e_de_facil_entendimento_e_d.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1400/projeto_de_lei_do_legislativo_no_12.2022_-_dispoe_sobre_a_obrigatoriedade_de_que_as_prescricoes_medicas_ou_de_qualquer_outro_profissional_habilitado_sejam_digitadas_ou_escritas_manualmente_em_letra_legivel_e_de_facil_entendimento_e_d.pdf</t>
   </si>
   <si>
     <t>PLL Nº 12 - Dispõe sobre a obrigatoriedade de que as prescrições médicas ou de qualquer outro profissional habilitado, sejam digitadas ou escritas manualmente em letra legível e de fácil entendimento, e dá outra providências.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13 - Altera a redação do Art. 1º, da lei municipal nº 1.574 de 05 de Abril de 2010.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 14/2022. ALTERA A LEI MUNICIPAL N° 1.644/2012 E LEI MUNICIPAL N° 1.777/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1438/altera_a_redacao_do_inciso_x_do_art._1_e_o_anexo_i_da_lei_municipal_no_1966-2014_de_29_de_dezembro_de_2014.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1438/altera_a_redacao_do_inciso_x_do_art._1_e_o_anexo_i_da_lei_municipal_no_1966-2014_de_29_de_dezembro_de_2014.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 15/2022. ALTERA A REDAÇÃO DO INCISO X DO ART. 1°, E O ANEXO I DA LEI MUNICIPAL N° 1.699/2014, DE 29 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1482/projeto_de_lei_no_16-2022_-_estabelece_as_politicas_publicas_para_a_seguranca_escolar_nas_instituicoes_publicas_e_privatadas_de_ensino.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1482/projeto_de_lei_no_16-2022_-_estabelece_as_politicas_publicas_para_a_seguranca_escolar_nas_instituicoes_publicas_e_privatadas_de_ensino.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 16/2022 - Estabelece as politicas públicas para a segurança escolar nas instituições públicas e privadas de ensino, no âmbito do município de Rio Largo e dá outras providências.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Daniel Pontes, Professor Romildo Calheiros, Rufino</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1427/proposta_de_emenda_a_lei_organica_municipal_no_012022.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1427/proposta_de_emenda_a_lei_organica_municipal_no_012022.pdf</t>
   </si>
   <si>
     <t>A câmara Municipal de Rio Largo-Al, Aprova e a sua mesa diretora promulga a seguinte emenda a lei orgânica municipal - Acrescenta o Art. 65-A à lei do Município de Rio Largo</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL N° 02/2022. ACRESCENTA INCISO O I AO § 7° DO ART. 34 DA LEI ORGÂNICA DO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO N° 01/2022. RELAÇÃO NOMINAL DE TODOS OS FUNCIONÁRIOS CONTRATADOS E COMISSIONADOS DA PREFEITURA MUNICIPAL DE RIO LARGO, DISCRIMINADOS POR SECRETARIA E ÓRGÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
@@ -2010,123 +2010,123 @@
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO N 05/2022. CÓPIA DO CONTRATO FIRMADO ENTRE A PREFEITURA DE RIO LARGO E A IMPRESSA RESPOSÁVEL PELA IMPLANTAÇÃO DOS NOVOS PONTOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO N° 06/2022. CÓPIA DO CONTRATO FIRMADO ENTRE A PREFEITURA DE RIO LARGO E A EMPRESA DE LOCAÇÃO DOS ÔNIBUS ESCOLARES, QUE TRANSPORTAM OS ALUNOS DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO N° 07/2022. CÓPIA DE TODO PROCESSO DA COMPRA DOS PEIXES DISTRIBUÍDOS NA SEMANA SANTA, PELO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1384/veto_ao_projeto_de_lei_no_05.2022_-_poder_lesgislativo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1384/veto_ao_projeto_de_lei_no_05.2022_-_poder_lesgislativo..pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Nº 05/2022 do Poder Legislativo.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>VETOT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1415/veto_ao_projeto_de_lei_no_12-2022_-_dispoe_sobre_a_obrigatoriedade_de_que_as_prescricoes_medicas_ou_de_qualquer_outro_profissional_habilitado_sejam_digitadas_ou_escritas_em_letra_legivel....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1415/veto_ao_projeto_de_lei_no_12-2022_-_dispoe_sobre_a_obrigatoriedade_de_que_as_prescricoes_medicas_ou_de_qualquer_outro_profissional_habilitado_sejam_digitadas_ou_escritas_em_letra_legivel....pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Nº 12/2022 - Dispõe sobre a obrigatoriedade de que as prescrições médicas ou de qualquer outro profissional habilitado seja digitados ou escritas manualmente em letra legível e de fácil entendimento e dá outras providências.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1452/veto_total_ao_projeto_de_lei_no_13-2022_do_poder_legislativo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1452/veto_total_ao_projeto_de_lei_no_13-2022_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 13/2022 DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1346/projeto_de_lei_substitutivo_de_no_01.2022_de_18_de_marco_de_2022_ao_projeto_de_lei_no_37.2021_de_16_de_dezembro_de_2021_-_autoriza_poder_executivo_municipal_a_realizar_acordo_para_pagamento_parcelado_e_compensacao_de_debitos....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1346/projeto_de_lei_substitutivo_de_no_01.2022_de_18_de_marco_de_2022_ao_projeto_de_lei_no_37.2021_de_16_de_dezembro_de_2021_-_autoriza_poder_executivo_municipal_a_realizar_acordo_para_pagamento_parcelado_e_compensacao_de_debitos....pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR ACORDO PARA PAGAMENTO PARCELADO E/OU COMPENSAÇÃO DE DÉBITOS CONSTITUÍDOS EM DÍVIDA ATIVA COM PRECATÓRIOS DO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>EMSUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI N° 37/2022.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI N° 38/2021.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>REQI</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1393/requerimento_de_informcao_no_08.2022_-_solicitar_encaminhamento_a_essa_casa_legislativa_copia_dos_documentos_pessoais....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1393/requerimento_de_informcao_no_08.2022_-_solicitar_encaminhamento_a_essa_casa_legislativa_copia_dos_documentos_pessoais....pdf</t>
   </si>
   <si>
     <t>Requerimento de Informação de Nº 08/2022 - Solicitar encaminhamento a essa Casa Legislativa cópia dos documentos pessoais, certificados de conclusão de cursos, curriculum de todos os inscritos no processo seletivo, realizado pela Prefeitura de Rio Largo, para a Guarda Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2433,51 +2433,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1280/indicacao_no_012022_-_realizacao_de_um_programa_moradia_legal_na_localidade_baixa_da_cacimba_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1281/indicacao_no_022022_-_solicitacao_de_estudos_para_o_rateio_das_sobras_oriundas_dos_70_do_fundeb_para_profissionais_do_magisterio_e_do_apoio_da_educacao_basica_municipal..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1282/indicacao_no_032022_-_instalacao_de_pontos_de_onibus_nos_locais_que_especifica_na_avenida_jose_manhaes_no_bairro_brasil_novo_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1284/indicacao_no_042022_-_pavimentacao_e_saneamento_da_rua_vitoria_bairro_lourenco_de_albuquerque_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1286/indicacao_no_052022_-_reforma_e_ampliacao_da_escola_municipal_walter_doria_figueiredo_localizada_no_bairro_brasil_novo..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1289/indicacao_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1290/indicacao_no_072022_-_instalacao_de_sinalizacao_vertical_e_horizontal_com_implantacao_de_quebra-molas_eou_redutores_de_velocidade_desde_a_avenida_emilio_de_maia_ate_a_destilaria_central.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1295/indicacao_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1296/indicacao_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1298/indicacao_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1299/indicacao_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1300/indicacao_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1301/indicacao_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1303/indicacao_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1304/indicacao_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1306/indicacao_n162022._substituicao_da_iluminacao_publica_comum_por_lampadas_de_led_do_condominio_recanto_das_arvores_localizado_no_bairro_brasil_novo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1307/indicacao_no_172022_-_implantacao_de_servicos_especializados_de_fisioterapia_e_reabilitacao_na_policlinica_eduardo_campos_localizado_no_bairro_do_brasil_novo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1308/indicacao_n_182022._implantacao_de_uma_delegacia_de_defesa_da_mulher__ddm_no_centro_integrado_de_seguranca_publica_-_cisp.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1310/indicacao_no_192022_-_realizacao_de_cursos_profissionalizantes_para_mulheres_em_situacao_de_vulnerabilidade_social_e_economica_voltados_para_geracao_de_renda..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1309/indicacao_n_202022._realizacao_de_um_programa_que_no_inicio_de_cada_ano_escolar_promova_a_realizacao__de_exames_de_acuidade_visual_consultas_e_exames_oftalmologicos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1317/indicacao_no_025.2022_-_instalacao_de_uma_parada_de_onibus_dentro_do_centro_de_ciencias_agrarias_-_ceca.ufal_situado_as_margens_da_br_104_bairro_mata_do_rolo_nesta_cidade_para_atender....pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1322/indicacao_no_028.2022_-_implantacao_de_um_sistema_de_video_monitoramento_para_as_entradas_e_as_principais_ruas_e_avenidas_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1324/indicacao_no_030.2022_-_monitoramento_por_cameras_da_area_localizada_do_lado_do_condominio_alpha_jardins_bairro_brasil_novo_para_identificacao_e_posterior_punicao_de_veiculos_e_pessoas....pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1325/indicacao_no_031.2022_-_oferta_gratuita_para_insercao_de_dispositivos_itrauterinos_diu_as_mulheres....pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1329/indicacao_no_32.2022_-_construcao_de_banheiros_publicos_no_centro_da_cidade_incluindo_adaptado_para_pessoas_com_deficiencia_para_utilizacao_dos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1330/indicacao_no_33.2022_-_substituicao_da_iluminacao_comum_por_lampadas_de_led_no_condominio_residencial_napoli_bairro_antonio_lins_souza_nesta_c.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1331/indicacao_no_034.2022_-_implantacao_de_uma_extensao_da_unidade_basica_de_saude_diogenes_juca_bernardes_na_localidade_destilaria_central_bairro_de_lourenco_de_albuquerque..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1332/indicacao_no_35.2022_-_solicitacao_de_envio_de_projeto_de_lei_por_parte_do_poder_executivo_para_criacao_do_conselho_municipal_dos_direitos_da_mu.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1333/indicacao_no_36.2022_-_solicitacao_de_transporte_escolar_especifico_e_devidamente_adaptado_para_os_alunos_matriculados_na_educacao_infantil_da_r.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1334/indicacao_no_37.2022_-_oferecimento_pela_rede_municipal_de_ensino_de_mediadores_educacionais_nas_unidades_de_ensinos_municipais_para_contribuir_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1335/indicacao_no_038.2022_-_solicita_obras_de_drenagem_e_pavimentacao_das_ruas_do_loteamento_parque_santa_teresa_localizado_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1348/indicacao_no_039.2022_-_solicita_reforma_geral_e_adequacoes_na_escola_municipal_de_ensino_fundamental_professora_emilia_milones_localizada_no_conjunto_margarida_procopio_bairro_brasil_novo_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1336/indicacao_no_040.2022_-_solicita_reforma_geral_e_adequacoes_na_escola_municipal_de_ensino_fundamental_esmeralda_figueiredo_localizada_no_bairro_mata_do_rolo....pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1338/indicacao_no_041.2022_-_solicita_a_pavimentacao_com_o_devido_saneamento_das_ruas_do_conjunto_residencial_parque_dos_eucaliptos_localizado_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1339/indicacao_no_042.2022_-_solicita_a_conclusao_da_pavimentacao_com_o_devido_saneamento_das_ruas_ainda_nao_pavimentadas_do_conjunto_residencial_asa_dos_ventos....pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1337/indicacao_no_043.2022_-_reapresentacao_de_solicitacao_de_atualizacao_do_piso_salarial_do_magisterio_municipal_e_incremento_no_plano_cargo_e_carreira_dos_profissionais_da_educacao....pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1345/indicacao_no_46.2022_-_instalacao_de_bueiros_inteligentes_para_prevenir_alagamentos_de_vias_em_virtudes_da_obstrucao_dos_mesmos_nas_localidades_que_contam_com_rede_de_escoamento...pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1349/indicacao_no_47.2022_-__viabilizacao_da_construcao_de_uma_rodovia_ligando_o_bairro_de_gustavo_paiva_ate_o_bairro_de_utinga_leao_nesta_cidade...pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1347/indicacao_no_51.2022_-_implantacao_de_uma_clinica_veterinaria_municipal_para_realizar_atendimento_medico_veterinario_e_demais_procedimentos_indispensaveis_a_saude_animal_neste_municipio...pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1391/indicacao_no_66.2022_-_implementacao_na_rede_municipal_de_saude_de_um_programa_de_formacao_e_contratacao_de_doulas_parteiras_para_auxilio_fisico_informacional_e_emocional_as_mulheres_riolarguenses_a_gestacao..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_no_73.2022_-_solicita_a_elevacao_da_pontileza_sobre_o_riacho_cacau_que_corta_a_rua_pedro_coutinho_bairro_centro_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1394/indicacao_no_74.2022_-_providenciar_auxilio_financeiro_emergencial_para_as_familias_comprovadamente_atingidas_por_alagamento_e_enchentes_no_municipio_de_rio_largo_para_que_as_mesmas_reestabelecam_as_estruturas_de_suas_residencias_e_dem.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_no_75.2022_-_solicita_que_o_municipio_de_rio_largo_mantenha_no_centro_da_cidade_as_apresentacoes_culturais_ja_previstas_referentes_ao_festejos_juninos_bem_como_a_apresentacao_musical_dos_artistas_locais..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_no_89.2022_-_implantacao_de_um_sistema_de_video_monitoramento_para_as_entradas_e_as_principais_ruas_e_avenidas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1433/indicacao_no_91.2022_-_solicitacao_de_uma_operacao_tapa-buracos_em_algumas_ruas_do_bairro_lourenco_de_albuquerque_nesta_cidade....pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1416/projeto_de_lei_que_cria_o_auxilio_fardamento_para_aquisicao_de_uniformesfarda_dos_agentes_de_transito_e_administrativos_da_superintendencia_municipal_de_transportes_e_transito_-_smtt.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1417/projeto_de_lei_que_dispoe_sobre_a_criacao_da_creche_municipal_coralia_gomes_da_silva_localizada_no_jarbas_oiticica..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1291/mocao_de_pesar_012022_-_pelo_falecimento_do_senhor_gilberto_jose_dos_santos_conhecido_como_japi..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1302/projeto_de_decreto_legislativo_n_01.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1367/projeto_de_decreto_legislativo_no_02_de_02_de_maio_de_2022_-_cria_comenda_professor_jose_edmilson_de_souza_no_municipio_de_rio_largo....pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1402/projeto_de_decreto_de_lei_03.2022_-_conceder_o_titulo_de_cidadao_honorario_de_rio_largo_ao_governador_do_estado_de_alagoas_paulo_dantas._2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1311/projeto_de_lei_complementar_no_01_de_07_de_fevereiro_de_2022_-_novo_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1297/projeto_de_lei_complementar_no_04.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1414/projeto_de_lei_no_005-2022_-_cria_o_auxilio_fardamento_para_aquisicao_de_iniforme_dos_guardas_civis_municipais_de_rio_largo_no_ambito_da_secretaria_municipal....pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1294/projeto_de_lei_no_01.2022_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1293/projeto_de_lei_no_02.2022_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1292/projeto_de_lei_no_03.2022_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1362/projeto_de_lei_no_05.2022_de_25_de_marco_de_2022_-_dispoe_sobre_instituicao_do_programa_de_recuperacao_fiscal_-_refis_no_municipio_de_rio_largo....pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1352/projeto_de_lei_do_executivo_no_06.2022_de_25_de_marco_de_2022..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1351/projeto_de_lei_do_executivo_no_07.2022_de_25_de_marco_de_2022..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1363/projeto_de_lei_no_08.2022_de_05_de_abril_de_2022_-_dispoe_sobre_a_contratacao_temporaria_para_atender_a_necessidade_de_excepcional_interesse_publico....pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1364/plm_-_reajusta_os_valores_vencimentais_em_vigor_do_pessoal_da_rede_municipal_de_ensino_de_rio_largo....pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1365/projeto_de_lei_do_executivo_no_10_de_13_de_abril_de_2022_-_dispoe_sobre_as_diretrizes_orcamentarias_-_exercicio_financeiro_2023....pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1366/projeto_de_lei_no_11-2022_-_dispoe_sobre_o_auxilio_financeiro_municipal_-_afm_realocacao_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1369/projeto_de_lei_do_executivo_no_12_de_22_de_abril_de_2022_-_institui_no_ambito_da_administracao_publica_municipal_registro_de_patrimonio_vivo....pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1381/projeto_de_lei_no_14_de_17_de_maio_de_2022_-_dispoe_sobre_ratificacao_das_alteracoes_realizadas_no_protocolo_de_intencoes__e_no_estatuto_de_consorcio_regional_metropolitano_de_residuos....pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1406/projeto_de_lei_ordinario_do_executivo_no_15_de_01_de_junho_de_2022_-__dispoe_sobre_a_concessao_de_auxilio_financeiro_emegencial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1413/projeto_de_lei_no_016-2022_-_institui_o_incentivo_variavel_por_desempenho_e_qualidade_dos_servicos_de_saude_-_ivdqss_do_programa_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1412/projeto_de_lei_do_executivo_no_19.2022_de_12_de_julho_de_2022_-_dispoe_sobre_o_repasse_aos_agentes_de_saude_e_agente_de_endemias....pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1418/projeto_de_lei_de_no_21.2022_de_25_de_julho_de_2022_-_autoriza_o_poder_executivo_municipal_a_conceder_bolsa_auxilio_permanencia_aos_estudantes_do_ensino_fundamental....pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1422/projeto_de_lei_do_executivo_no_22.2022_-_dispoe_sobre_organizacao_do_sistema_municipal_de_defesa_do_consumidor_-_smdc_criando_a_coordenadoria_de_protecao_e_defesa_do_consumidor_de_rio_largo_-_procon-rl_e_da_outra_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1470/ploex_242022_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_rio_largo_para_o_exercicio_financeiro_de_2023_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1471/projeto_de_lei_no_25-2022_-_dispoe_sobre_a_instituicao_do_rpograma_de_recuperacao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1483/projeto_de_lei_no_027-2022_-_altera_o_art._1o_da_lei_no_1951-2022_que_autoriza_a_abertura_de_credito_especial_na_lei_orcamentaria_anual_de_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1312/projeto_de_lei_do_legislativo_no_05_de_21_de_fevereiro_de_2022_-_dispoe_sobre_a_obrigatoriedade_da_divulgacao_da_central_de_atendimento_da_mulher....pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1319/projeto_de_lei_do_legislativo_no_06_de_22_de_fevereiro_de_2022_-_altera_o_art._1o_e_seus_paragrafos_da_lei_no_1.425-2006.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1328/projeto_de_lei_do_legislativo_no_07_de_22_de_fevereiro_de_2022_-_reconhece_a_surdez_unilateral_como_deficiencia_auditiva_no_ambito_do_municipio_de_rio_largo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1327/projeto_de_lei_do_legislativo_no_09_de_09_de_marco_de_2022_-_dispoe_sobre_estimulo_a_leitura_a_formacao_de_uma_sociedade_leitora....pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1368/projeto_de_lei_do_legislativo_no_10_de_03_de_maio_de_2022_-_dispoe_sobre_insercao_de_diu_nas_unidades_basicas_de_saude_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1397/projeto_de_lei_no_11_de_01_de_junho_de_2022_-_dispoe_sobre_a_realizacao_de_eventos_voltados_aos_evengelicos....pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1400/projeto_de_lei_do_legislativo_no_12.2022_-_dispoe_sobre_a_obrigatoriedade_de_que_as_prescricoes_medicas_ou_de_qualquer_outro_profissional_habilitado_sejam_digitadas_ou_escritas_manualmente_em_letra_legivel_e_de_facil_entendimento_e_d.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1438/altera_a_redacao_do_inciso_x_do_art._1_e_o_anexo_i_da_lei_municipal_no_1966-2014_de_29_de_dezembro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1482/projeto_de_lei_no_16-2022_-_estabelece_as_politicas_publicas_para_a_seguranca_escolar_nas_instituicoes_publicas_e_privatadas_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1427/proposta_de_emenda_a_lei_organica_municipal_no_012022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1384/veto_ao_projeto_de_lei_no_05.2022_-_poder_lesgislativo..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1415/veto_ao_projeto_de_lei_no_12-2022_-_dispoe_sobre_a_obrigatoriedade_de_que_as_prescricoes_medicas_ou_de_qualquer_outro_profissional_habilitado_sejam_digitadas_ou_escritas_em_letra_legivel....pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1452/veto_total_ao_projeto_de_lei_no_13-2022_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1346/projeto_de_lei_substitutivo_de_no_01.2022_de_18_de_marco_de_2022_ao_projeto_de_lei_no_37.2021_de_16_de_dezembro_de_2021_-_autoriza_poder_executivo_municipal_a_realizar_acordo_para_pagamento_parcelado_e_compensacao_de_debitos....pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1393/requerimento_de_informcao_no_08.2022_-_solicitar_encaminhamento_a_essa_casa_legislativa_copia_dos_documentos_pessoais....pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1280/indicacao_no_012022_-_realizacao_de_um_programa_moradia_legal_na_localidade_baixa_da_cacimba_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1281/indicacao_no_022022_-_solicitacao_de_estudos_para_o_rateio_das_sobras_oriundas_dos_70_do_fundeb_para_profissionais_do_magisterio_e_do_apoio_da_educacao_basica_municipal..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1282/indicacao_no_032022_-_instalacao_de_pontos_de_onibus_nos_locais_que_especifica_na_avenida_jose_manhaes_no_bairro_brasil_novo_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1284/indicacao_no_042022_-_pavimentacao_e_saneamento_da_rua_vitoria_bairro_lourenco_de_albuquerque_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1286/indicacao_no_052022_-_reforma_e_ampliacao_da_escola_municipal_walter_doria_figueiredo_localizada_no_bairro_brasil_novo..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1289/indicacao_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1290/indicacao_no_072022_-_instalacao_de_sinalizacao_vertical_e_horizontal_com_implantacao_de_quebra-molas_eou_redutores_de_velocidade_desde_a_avenida_emilio_de_maia_ate_a_destilaria_central.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1295/indicacao_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1296/indicacao_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1298/indicacao_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1299/indicacao_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1300/indicacao_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1301/indicacao_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1303/indicacao_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1304/indicacao_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1306/indicacao_n162022._substituicao_da_iluminacao_publica_comum_por_lampadas_de_led_do_condominio_recanto_das_arvores_localizado_no_bairro_brasil_novo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1307/indicacao_no_172022_-_implantacao_de_servicos_especializados_de_fisioterapia_e_reabilitacao_na_policlinica_eduardo_campos_localizado_no_bairro_do_brasil_novo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1308/indicacao_n_182022._implantacao_de_uma_delegacia_de_defesa_da_mulher__ddm_no_centro_integrado_de_seguranca_publica_-_cisp.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1310/indicacao_no_192022_-_realizacao_de_cursos_profissionalizantes_para_mulheres_em_situacao_de_vulnerabilidade_social_e_economica_voltados_para_geracao_de_renda..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1309/indicacao_n_202022._realizacao_de_um_programa_que_no_inicio_de_cada_ano_escolar_promova_a_realizacao__de_exames_de_acuidade_visual_consultas_e_exames_oftalmologicos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1317/indicacao_no_025.2022_-_instalacao_de_uma_parada_de_onibus_dentro_do_centro_de_ciencias_agrarias_-_ceca.ufal_situado_as_margens_da_br_104_bairro_mata_do_rolo_nesta_cidade_para_atender....pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1322/indicacao_no_028.2022_-_implantacao_de_um_sistema_de_video_monitoramento_para_as_entradas_e_as_principais_ruas_e_avenidas_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1324/indicacao_no_030.2022_-_monitoramento_por_cameras_da_area_localizada_do_lado_do_condominio_alpha_jardins_bairro_brasil_novo_para_identificacao_e_posterior_punicao_de_veiculos_e_pessoas....pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1325/indicacao_no_031.2022_-_oferta_gratuita_para_insercao_de_dispositivos_itrauterinos_diu_as_mulheres....pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1329/indicacao_no_32.2022_-_construcao_de_banheiros_publicos_no_centro_da_cidade_incluindo_adaptado_para_pessoas_com_deficiencia_para_utilizacao_dos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1330/indicacao_no_33.2022_-_substituicao_da_iluminacao_comum_por_lampadas_de_led_no_condominio_residencial_napoli_bairro_antonio_lins_souza_nesta_c.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1331/indicacao_no_034.2022_-_implantacao_de_uma_extensao_da_unidade_basica_de_saude_diogenes_juca_bernardes_na_localidade_destilaria_central_bairro_de_lourenco_de_albuquerque..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1332/indicacao_no_35.2022_-_solicitacao_de_envio_de_projeto_de_lei_por_parte_do_poder_executivo_para_criacao_do_conselho_municipal_dos_direitos_da_mu.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1333/indicacao_no_36.2022_-_solicitacao_de_transporte_escolar_especifico_e_devidamente_adaptado_para_os_alunos_matriculados_na_educacao_infantil_da_r.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1334/indicacao_no_37.2022_-_oferecimento_pela_rede_municipal_de_ensino_de_mediadores_educacionais_nas_unidades_de_ensinos_municipais_para_contribuir_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1335/indicacao_no_038.2022_-_solicita_obras_de_drenagem_e_pavimentacao_das_ruas_do_loteamento_parque_santa_teresa_localizado_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1348/indicacao_no_039.2022_-_solicita_reforma_geral_e_adequacoes_na_escola_municipal_de_ensino_fundamental_professora_emilia_milones_localizada_no_conjunto_margarida_procopio_bairro_brasil_novo_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1336/indicacao_no_040.2022_-_solicita_reforma_geral_e_adequacoes_na_escola_municipal_de_ensino_fundamental_esmeralda_figueiredo_localizada_no_bairro_mata_do_rolo....pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1338/indicacao_no_041.2022_-_solicita_a_pavimentacao_com_o_devido_saneamento_das_ruas_do_conjunto_residencial_parque_dos_eucaliptos_localizado_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1339/indicacao_no_042.2022_-_solicita_a_conclusao_da_pavimentacao_com_o_devido_saneamento_das_ruas_ainda_nao_pavimentadas_do_conjunto_residencial_asa_dos_ventos....pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1337/indicacao_no_043.2022_-_reapresentacao_de_solicitacao_de_atualizacao_do_piso_salarial_do_magisterio_municipal_e_incremento_no_plano_cargo_e_carreira_dos_profissionais_da_educacao....pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1345/indicacao_no_46.2022_-_instalacao_de_bueiros_inteligentes_para_prevenir_alagamentos_de_vias_em_virtudes_da_obstrucao_dos_mesmos_nas_localidades_que_contam_com_rede_de_escoamento...pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1349/indicacao_no_47.2022_-__viabilizacao_da_construcao_de_uma_rodovia_ligando_o_bairro_de_gustavo_paiva_ate_o_bairro_de_utinga_leao_nesta_cidade...pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1347/indicacao_no_51.2022_-_implantacao_de_uma_clinica_veterinaria_municipal_para_realizar_atendimento_medico_veterinario_e_demais_procedimentos_indispensaveis_a_saude_animal_neste_municipio...pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1391/indicacao_no_66.2022_-_implementacao_na_rede_municipal_de_saude_de_um_programa_de_formacao_e_contratacao_de_doulas_parteiras_para_auxilio_fisico_informacional_e_emocional_as_mulheres_riolarguenses_a_gestacao..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_no_73.2022_-_solicita_a_elevacao_da_pontileza_sobre_o_riacho_cacau_que_corta_a_rua_pedro_coutinho_bairro_centro_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1394/indicacao_no_74.2022_-_providenciar_auxilio_financeiro_emergencial_para_as_familias_comprovadamente_atingidas_por_alagamento_e_enchentes_no_municipio_de_rio_largo_para_que_as_mesmas_reestabelecam_as_estruturas_de_suas_residencias_e_dem.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_no_75.2022_-_solicita_que_o_municipio_de_rio_largo_mantenha_no_centro_da_cidade_as_apresentacoes_culturais_ja_previstas_referentes_ao_festejos_juninos_bem_como_a_apresentacao_musical_dos_artistas_locais..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_no_89.2022_-_implantacao_de_um_sistema_de_video_monitoramento_para_as_entradas_e_as_principais_ruas_e_avenidas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1433/indicacao_no_91.2022_-_solicitacao_de_uma_operacao_tapa-buracos_em_algumas_ruas_do_bairro_lourenco_de_albuquerque_nesta_cidade....pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1416/projeto_de_lei_que_cria_o_auxilio_fardamento_para_aquisicao_de_uniformesfarda_dos_agentes_de_transito_e_administrativos_da_superintendencia_municipal_de_transportes_e_transito_-_smtt.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1417/projeto_de_lei_que_dispoe_sobre_a_criacao_da_creche_municipal_coralia_gomes_da_silva_localizada_no_jarbas_oiticica..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1291/mocao_de_pesar_012022_-_pelo_falecimento_do_senhor_gilberto_jose_dos_santos_conhecido_como_japi..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1302/projeto_de_decreto_legislativo_n_01.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1367/projeto_de_decreto_legislativo_no_02_de_02_de_maio_de_2022_-_cria_comenda_professor_jose_edmilson_de_souza_no_municipio_de_rio_largo....pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1402/projeto_de_decreto_de_lei_03.2022_-_conceder_o_titulo_de_cidadao_honorario_de_rio_largo_ao_governador_do_estado_de_alagoas_paulo_dantas._2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1311/projeto_de_lei_complementar_no_01_de_07_de_fevereiro_de_2022_-_novo_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1297/projeto_de_lei_complementar_no_04.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1414/projeto_de_lei_no_005-2022_-_cria_o_auxilio_fardamento_para_aquisicao_de_iniforme_dos_guardas_civis_municipais_de_rio_largo_no_ambito_da_secretaria_municipal....pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1294/projeto_de_lei_no_01.2022_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1293/projeto_de_lei_no_02.2022_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1292/projeto_de_lei_no_03.2022_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1362/projeto_de_lei_no_05.2022_de_25_de_marco_de_2022_-_dispoe_sobre_instituicao_do_programa_de_recuperacao_fiscal_-_refis_no_municipio_de_rio_largo....pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1352/projeto_de_lei_do_executivo_no_06.2022_de_25_de_marco_de_2022..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1351/projeto_de_lei_do_executivo_no_07.2022_de_25_de_marco_de_2022..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1363/projeto_de_lei_no_08.2022_de_05_de_abril_de_2022_-_dispoe_sobre_a_contratacao_temporaria_para_atender_a_necessidade_de_excepcional_interesse_publico....pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1364/plm_-_reajusta_os_valores_vencimentais_em_vigor_do_pessoal_da_rede_municipal_de_ensino_de_rio_largo....pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1365/projeto_de_lei_do_executivo_no_10_de_13_de_abril_de_2022_-_dispoe_sobre_as_diretrizes_orcamentarias_-_exercicio_financeiro_2023....pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1366/projeto_de_lei_no_11-2022_-_dispoe_sobre_o_auxilio_financeiro_municipal_-_afm_realocacao_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1369/projeto_de_lei_do_executivo_no_12_de_22_de_abril_de_2022_-_institui_no_ambito_da_administracao_publica_municipal_registro_de_patrimonio_vivo....pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1381/projeto_de_lei_no_14_de_17_de_maio_de_2022_-_dispoe_sobre_ratificacao_das_alteracoes_realizadas_no_protocolo_de_intencoes__e_no_estatuto_de_consorcio_regional_metropolitano_de_residuos....pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1406/projeto_de_lei_ordinario_do_executivo_no_15_de_01_de_junho_de_2022_-__dispoe_sobre_a_concessao_de_auxilio_financeiro_emegencial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1413/projeto_de_lei_no_016-2022_-_institui_o_incentivo_variavel_por_desempenho_e_qualidade_dos_servicos_de_saude_-_ivdqss_do_programa_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1412/projeto_de_lei_do_executivo_no_19.2022_de_12_de_julho_de_2022_-_dispoe_sobre_o_repasse_aos_agentes_de_saude_e_agente_de_endemias....pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1418/projeto_de_lei_de_no_21.2022_de_25_de_julho_de_2022_-_autoriza_o_poder_executivo_municipal_a_conceder_bolsa_auxilio_permanencia_aos_estudantes_do_ensino_fundamental....pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1422/projeto_de_lei_do_executivo_no_22.2022_-_dispoe_sobre_organizacao_do_sistema_municipal_de_defesa_do_consumidor_-_smdc_criando_a_coordenadoria_de_protecao_e_defesa_do_consumidor_de_rio_largo_-_procon-rl_e_da_outra_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1470/ploex_242022_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_rio_largo_para_o_exercicio_financeiro_de_2023_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1471/projeto_de_lei_no_25-2022_-_dispoe_sobre_a_instituicao_do_rpograma_de_recuperacao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1483/projeto_de_lei_no_027-2022_-_altera_o_art._1o_da_lei_no_1951-2022_que_autoriza_a_abertura_de_credito_especial_na_lei_orcamentaria_anual_de_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1312/projeto_de_lei_do_legislativo_no_05_de_21_de_fevereiro_de_2022_-_dispoe_sobre_a_obrigatoriedade_da_divulgacao_da_central_de_atendimento_da_mulher....pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1319/projeto_de_lei_do_legislativo_no_06_de_22_de_fevereiro_de_2022_-_altera_o_art._1o_e_seus_paragrafos_da_lei_no_1.425-2006.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1328/projeto_de_lei_do_legislativo_no_07_de_22_de_fevereiro_de_2022_-_reconhece_a_surdez_unilateral_como_deficiencia_auditiva_no_ambito_do_municipio_de_rio_largo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1327/projeto_de_lei_do_legislativo_no_09_de_09_de_marco_de_2022_-_dispoe_sobre_estimulo_a_leitura_a_formacao_de_uma_sociedade_leitora....pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1368/projeto_de_lei_do_legislativo_no_10_de_03_de_maio_de_2022_-_dispoe_sobre_insercao_de_diu_nas_unidades_basicas_de_saude_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1397/projeto_de_lei_no_11_de_01_de_junho_de_2022_-_dispoe_sobre_a_realizacao_de_eventos_voltados_aos_evengelicos....pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1400/projeto_de_lei_do_legislativo_no_12.2022_-_dispoe_sobre_a_obrigatoriedade_de_que_as_prescricoes_medicas_ou_de_qualquer_outro_profissional_habilitado_sejam_digitadas_ou_escritas_manualmente_em_letra_legivel_e_de_facil_entendimento_e_d.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1438/altera_a_redacao_do_inciso_x_do_art._1_e_o_anexo_i_da_lei_municipal_no_1966-2014_de_29_de_dezembro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1482/projeto_de_lei_no_16-2022_-_estabelece_as_politicas_publicas_para_a_seguranca_escolar_nas_instituicoes_publicas_e_privatadas_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1427/proposta_de_emenda_a_lei_organica_municipal_no_012022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1384/veto_ao_projeto_de_lei_no_05.2022_-_poder_lesgislativo..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1415/veto_ao_projeto_de_lei_no_12-2022_-_dispoe_sobre_a_obrigatoriedade_de_que_as_prescricoes_medicas_ou_de_qualquer_outro_profissional_habilitado_sejam_digitadas_ou_escritas_em_letra_legivel....pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1452/veto_total_ao_projeto_de_lei_no_13-2022_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1346/projeto_de_lei_substitutivo_de_no_01.2022_de_18_de_marco_de_2022_ao_projeto_de_lei_no_37.2021_de_16_de_dezembro_de_2021_-_autoriza_poder_executivo_municipal_a_realizar_acordo_para_pagamento_parcelado_e_compensacao_de_debitos....pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2022/1393/requerimento_de_informcao_no_08.2022_-_solicitar_encaminhamento_a_essa_casa_legislativa_copia_dos_documentos_pessoais....pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H208"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>