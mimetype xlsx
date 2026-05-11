--- v0 (2025-10-06)
+++ v1 (2026-05-11)
@@ -10,4771 +10,4771 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3240" uniqueCount="1580">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3239" uniqueCount="1580">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>ALINE DINIZ, BALA SOARES, CARLINHOS REIS, Daniel Pontes, DR. IZAQUE, ISMAEL FERREIRA, JEFFERSON ALEXANDRE, Professor Romildo Calheiros, RAFAEL FEITOSA, Rufino, THIAGO VASCONCELOS</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/</t>
+    <t>http://sapl.riolargo.al.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA MODIFICADA Nº 01/2021 - PROJETO DE LEI 12/2021, DISPÕE SOBRE A ALTERAÇÃO DA LDO 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>DR. IZAQUE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_no_01.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_no_01.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°01/2021. PAVIMENTAÇÃO ASFÁLTICA NO MUTIRÃO/ CORREDOR DE TRANSPORTE.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DR. IZAQUE, CARLINHOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_no_02.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_no_02.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°02/2021. DRENAGEM E PAVIMENTAÇÃO DA VIA DE LOURENÇO DE ALBUQUERQUE ATÉ A BR 104.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_no_03.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_no_03.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°03/2021.REFORMA, AMPLIAÇÃO E COBERTURA DA QUADRA DO CONJUNTO MUTIRÃO.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_no_04.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_no_04.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°04/2021. REFORMA DAS QUADRAS DE ESPORTES DO BAIRRO BRASIL NOVO E DO CONJUNTO MARGARIDA PROCÓPIO.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_no_05.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_no_05.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°05/2021. DRENAGEM E PAVIMENTAÇÃO DO CONJUNTO RESIDENCIAL IRMÃ DULCE.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_no_06.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_no_06.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°06/2021. CONSTRUÇÃO DAS PRAÇAS DO BRASIL NOVO E DO CONJUNTO HÉLIO VASCONCELOS.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ALINE DINIZ</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_no_07.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_no_07.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°07/2021. CONCLUSÃO DE CALÇAMENTO DA RUA SANTA MARIA.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_no_08.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_no_08.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°08/2021. ILUMINAÇÃO PÚBLICA NA BR 104.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_no_09.2021_-_concretagem_de_canais_do_bairro_brasil_novo_com_utilizacao_do_espaco_para_construcao_de_area_de_lazer.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_no_09.2021_-_concretagem_de_canais_do_bairro_brasil_novo_com_utilizacao_do_espaco_para_construcao_de_area_de_lazer.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2021 - CONCRETAGEM DE CANAIS DO BAIRRO BRASIL NOVO COM UTILIZAÇÃO DO ESPAÇO PARA CONSTRUÇÃO DE ÁREA DE LAZER.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ISMAEL FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_no_10.2021_-_reativacao_da_guarda_municipal.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_no_10.2021_-_reativacao_da_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 10/2021 - REATIVAÇÃO DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_n112021._construcao_de_uma_praca_no_conjunto_mutirao..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_n112021._construcao_de_uma_praca_no_conjunto_mutirao..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°11/2021. CONSTRUÇÃO DE UMA PRAÇA NO CONJUNTO MUTIRÃO.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_n122021._iluminacao_de_lourenco_de_albuquerque_ate_a_br_104__lampadas_led..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_n122021._iluminacao_de_lourenco_de_albuquerque_ate_a_br_104__lampadas_led..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°12/2021. ILUMINAÇÃO DE LOURENÇO DE ALBUQUERQUE ATÉ À BR 104 ( LÂMPADAS LED).</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>THIAGO VASCONCELOS</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1062/indicacao_no_13.2021_-_substituicao_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1062/indicacao_no_13.2021_-_substituicao_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°13/2021.SUBSTITUIÇÃO DE ILUMINAÇÃO PÚBLICA ( LÂMPADAS LED).</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/884/indicacao_no_14.2021_-_construcao_da_ubs_enf._jose_carlos_da_sil.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/884/indicacao_no_14.2021_-_construcao_da_ubs_enf._jose_carlos_da_sil.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°14/2021. CONSTRUÇÃO DE UBS ( UNIDADE BÁSICA DE SAÚDE ), PORTE 04, ENFERMEIRO JOSÉ CARLOS DA SILVA, LOTEAMENTO PALMARES.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/885/indicacao_no_15.2021_-_revitalizacao_da_praca_do_conj._pq_dos_eu.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/885/indicacao_no_15.2021_-_revitalizacao_da_praca_do_conj._pq_dos_eu.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 15/2021. REVITALIZAÇÃO DA PRAÇA DO CONJUNTO PARQUES DOS EUCALIPTOS.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Daniel Pontes</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/892/indicacao_n16.2021._drenagem_e_pavimentacao_da_rua_joao_paulo_ii_no_bairro_prefeito_antonio_lins_de_souza..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/892/indicacao_n16.2021._drenagem_e_pavimentacao_da_rua_joao_paulo_ii_no_bairro_prefeito_antonio_lins_de_souza..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°16/2021. DRENAGEM E PAVIMENTAÇÃO DA RUA JOÃO PAULO II, NO BAIRRO PREFEITO ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>JEFFERSON ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/881/indicacao_no_17.2021_-_reativacao_dos_planos_de_saude_dos_funcionarios.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/881/indicacao_no_17.2021_-_reativacao_dos_planos_de_saude_dos_funcionarios.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°17/2021. REATIVAÇÃO DOS PLANOS DE SAÚDE DOS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/882/ind0182021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/882/ind0182021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°18/2021. ENVIO DE PROJETO DE LEI INSTITUÍNDO  O VALE TRANSPORTE PARA OS SERVIDORES MUNICIPAIS DE RIO LARGO.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_no_19.2021_-_te_quero_viva_minha_biblioteca.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_no_19.2021_-_te_quero_viva_minha_biblioteca.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°19/2021. IMPLANTAÇÃO DE UM PROJETO TE QUERO VIVA MINHA BIBLIOTECA , NAS ESCOLAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>CARLINHOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/887/indicacao_n20.2021._saneamento_da_grota_de_lourenco_ruas__sao_paulo_sao_pedro_santo_antonio_sao_cristovao_e__maravilha..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/887/indicacao_n20.2021._saneamento_da_grota_de_lourenco_ruas__sao_paulo_sao_pedro_santo_antonio_sao_cristovao_e__maravilha..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°20/2021. SANEAMENTO DA GROTA DE LOURENÇO (RUAS : SÃO PAULO, SÃO PEDRO, SANTO ANTÔNIO, SÃO CRISTOVÃO E  MARAVILHA.)</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/888/indicacao_n_21.2021.reforma_da_lavandaria_na_grota_de_lourenco..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/888/indicacao_n_21.2021.reforma_da_lavandaria_na_grota_de_lourenco..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°21/2021.REFORMA DA LAVANDARIA NA GROTA DE LOURENÇO.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>CARLINHOS REIS, RAFAEL FEITOSA</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/889/indicacao_n_22.2021._construcao_de_um_ginasio_poliesportivo_e_uma_area_de_lazer_na_cidade_de_deus__lourenco_de_albuquerque.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/889/indicacao_n_22.2021._construcao_de_um_ginasio_poliesportivo_e_uma_area_de_lazer_na_cidade_de_deus__lourenco_de_albuquerque.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 22/2021. CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO E UMA ÁREA DE LAZER NA CIDADE DE DEUS (LOURENÇO DE ALBUQUERQUE).</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>RAFAEL FEITOSA</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/886/indicacao_no_23.2021_-_construcao_de_um_terminal_rodoviario.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/886/indicacao_no_23.2021_-_construcao_de_um_terminal_rodoviario.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°23/2021. CONSTRUÇÃO DE UM TERMINAL RODOVIÁRIO (CENTRO DA CIDADE).</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/890/indicacao_n_24.2021._drenagem_e_pavimentacao_da_rua_do_tobas_bar..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/890/indicacao_n_24.2021._drenagem_e_pavimentacao_da_rua_do_tobas_bar..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 24/2021. DRENAGEM E PAVIMENTAÇÃO DA RUA DO TOBAS BAR.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/891/indicacao_n25.2021._drenagem_e_pavimentacao_das_ruas_em_projeto_do_loteamento_das_palmeiras..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/891/indicacao_n25.2021._drenagem_e_pavimentacao_das_ruas_em_projeto_do_loteamento_das_palmeiras..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°25/2021. DRENAGEM E PAVIMENTAÇÃO DAS RUAS EM PROJETO DO LOTEAMENTO DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_no_26.2021_-_reforma_da_praca_altamir_dantas_praca_dos_bichos.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_no_26.2021_-_reforma_da_praca_altamir_dantas_praca_dos_bichos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°26/2021. REFORMA DA PRAÇA ALTAMIR DANTAS (PRAÇA DOS BICHOS).</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_no_27.2021_-_instalacao_de_pontos_de_onibus_nos_conjuntos_antonio_lins_e_jarbas_oiticica.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_no_27.2021_-_instalacao_de_pontos_de_onibus_nos_conjuntos_antonio_lins_e_jarbas_oiticica.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 27/2021. INSTALAÇÃO DE PONTOS DE ÔNIBUS NOS CONJUNTOS ANTÔNIO LINS E JARBAS OITICICA.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_no_28.2021_-_via_de_acesso_e_conclusao_de_calcamento_da_cidade_de_deus.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_no_28.2021_-_via_de_acesso_e_conclusao_de_calcamento_da_cidade_de_deus.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°20/2021.VIA DE ACESSO E CONCLUSÃO DE CALÇAMENTO DA CIDADE DE DEUS.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_n292021._construcao_de_uma_quadra_poliesportiva_teotonio_villela_mata_do_rolo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_n292021._construcao_de_uma_quadra_poliesportiva_teotonio_villela_mata_do_rolo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°29/2021. CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA TEOTÔNIO VILLELA /MATA DO ROLO.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_n_302021._reforma_e_cobertura_da_quadra_de_esportes_no_loteamento_vila_rica..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_n_302021._reforma_e_cobertura_da_quadra_de_esportes_no_loteamento_vila_rica..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 30/2021. REFORMA E COBERTURA DA QUADRA DE ESPORTES NO LOTEAMENTO VILA RICA.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_n_312021_construcao_de_uma_orla_em_toda_extensao_da_rua_maole_zacarias_de_amorim_margeando_o_rio_mundau..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_n_312021_construcao_de_uma_orla_em_toda_extensao_da_rua_maole_zacarias_de_amorim_margeando_o_rio_mundau..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 31/2021 CONSTRUÇÃO DE UMA ORLA EM TODA EXTENSÃO DA RUA MAOLE ZACARIAS DE AMORIM, MARGEANDO O RIO MUNDAÚ.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_n32.2021._construcao_de_um_centro_municipal_de_educacao_infantil-_cemei_no_bairro_brasil_novo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_n32.2021._construcao_de_um_centro_municipal_de_educacao_infantil-_cemei_no_bairro_brasil_novo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°32/2021. CONSTRUÇÃO DE UM CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL- CEMEI NO BAIRRO BRASIL NOVO.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_n_33.2021._instalacao_de_pontos_de_onibus_no_bairro_brasil_novo__corredor_de_transportes..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_n_33.2021._instalacao_de_pontos_de_onibus_no_bairro_brasil_novo__corredor_de_transportes..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 33/2021. INSTALAÇÃO DE PONTOS DE ÔNIBUS NO BAIRRO BRASIL NOVO ( CORREDOR DE TRANSPORTES).</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_n34.2021._implantacao_de_redutores_de_velocidade-tipo_lombada_nas_vias_pavimentadas_do_bairro_brasil_novo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_n34.2021._implantacao_de_redutores_de_velocidade-tipo_lombada_nas_vias_pavimentadas_do_bairro_brasil_novo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°34/2021. IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE-TIPO LOMBADA NAS VIAS PAVIMENTADAS DO BAIRRO BRASIL NOVO.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_no_35.2021_-_construcao_de_um_hospital_municipal_ou_uma_upa_com_um_centro_de_atendimento_a_mulher.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_no_35.2021_-_construcao_de_um_hospital_municipal_ou_uma_upa_com_um_centro_de_atendimento_a_mulher.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 35/2021. CONSTRUÇÃO DE UM HOSPITAL OU UMA UPA ( COM IMPLANTAÇÃO DE UM CENTRO À MULHER.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_no_36.2021_-_obras_feira_da_mulambeira.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_no_36.2021_-_obras_feira_da_mulambeira.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°36/2021. OBRAS DA FEIRA DA MULAMBEIRA</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_no_37.2021_-_construcao_de_pista_de_caminhada_ciclovia_e_area_de_lazer..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_no_37.2021_-_construcao_de_pista_de_caminhada_ciclovia_e_area_de_lazer..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 37/2021. CONSTRUÇÃO DE PISTA DE CAMINHADA , CICLOVIA E ÀREA DE LAZER.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_no_382021_-_implantacao_da_casa_do_idoso..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_no_382021_-_implantacao_da_casa_do_idoso..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 38/2021 - IMPLANTAÇÃO DA CASA DO IDOSO.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_no_39.2021_-_construcao_de_escadarias_passarelas_e_urbanizacao_da_rua_do_sol_e_adj..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_no_39.2021_-_construcao_de_escadarias_passarelas_e_urbanizacao_da_rua_do_sol_e_adj..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°39/2021.CONSTRUÇÃO DE ESCADARIAS, PASSARELAS E URBANIZAÇÃO DA RUA DO SOL E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_no_40.2021_-_criacao_de_cargos_de_psicologo_e_assistente_social_para_atuarem_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_no_40.2021_-_criacao_de_cargos_de_psicologo_e_assistente_social_para_atuarem_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 40/2021 - CRIAÇÃO DE CARGOS DE PSICOLÓGO E ASSISTENTE SOCIAL PARA ATUAREM NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_no_41.2021_-_pavimentacao_e_substituicao_de_iluminacao.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_no_41.2021_-_pavimentacao_e_substituicao_de_iluminacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 41/2021. DRENAGEM , PAVIMENTAÇÃO E SUBSTITUIÇÃO DE ILUMINAÇÃO PÚBLICA ( LÂMPADAS LED ).</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_n_42.2021._construcao_de_passarelas_em_frente_aos_conjuntos_antonio_lins_e_jarbas_oiticica..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_n_42.2021._construcao_de_passarelas_em_frente_aos_conjuntos_antonio_lins_e_jarbas_oiticica..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 42/2021. CONSTRUÇÃO DE PASSARELAS EM FRENTE AOS CONJUNTOS ANTÔNIO LINS E JARBAS OITICICA.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_n_43.2021._reforma_da_quadra_de_esportes_do_conjunto_demorisvaldo_targino_-_mata_do_rolo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_n_43.2021._reforma_da_quadra_de_esportes_do_conjunto_demorisvaldo_targino_-_mata_do_rolo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 43/2021. REFORMA DA QUADRA DE ESPORTES DO CONJUNTO DEMORISVALDO TARGINO/MATA DO ROLO.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_n44.2021._construcao_de_praca_em_frente_ao_pv__mata_do_rolo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_n44.2021._construcao_de_praca_em_frente_ao_pv__mata_do_rolo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°44/2021. CONSTRUÇÃO DE PRAÇA EM FRENTE AO PV / MATA DO ROLO.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_no_45.2021_-_regulamentacao_para_os_pacientes_do_sus_atendidos_nas_unidades_basicas_de_saude-ubs.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_no_45.2021_-_regulamentacao_para_os_pacientes_do_sus_atendidos_nas_unidades_basicas_de_saude-ubs.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 45/2021. REGULAMENTAÇÃO PARA OS PACIENTES DO SUS, ATENDIDOS NAS UNIDADES BÁSICAS DE SAÚDE - UBS.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_n46.2021._drenagem_e_pavimentacao_da_quadra__e__n_188_cidade_jardim.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_n46.2021._drenagem_e_pavimentacao_da_quadra__e__n_188_cidade_jardim.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°46/2021. DRENAGEM E PAVIMENTAÇÃO DA QUADRA " E ", N° 188, CIDADE JARDIM .</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_no_47.2021_-_construcao_de_quadra_ou_ginasio_poliesportivo_na_utinga_leao.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_no_47.2021_-_construcao_de_quadra_ou_ginasio_poliesportivo_na_utinga_leao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 47/2021. CONSTRUÇÃO DE QUADRA OU GINÁSIO POLIESPORTIVO NA UTINGA LEÃO.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_no_48.2021_-_construcao_de_um_terminal_de_transporte_no_bairro_brasil_novo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_no_48.2021_-_construcao_de_um_terminal_de_transporte_no_bairro_brasil_novo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 48/2021. CONSTRUÇÃO DE UM TERMINAL DE TRANSPORTE NO BAIRRO BRASIL NOVO.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_n_492021._construcao_de_praca_no_conjunto_antonio_lins..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_n_492021._construcao_de_praca_no_conjunto_antonio_lins..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 49/2021. CONSTRUÇÃO DE PRAÇA NO CONJUNTO ANTÔNIO LINS.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_n_502021._reforma_do_cemiterio_municipal_sao_jose..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_n_502021._reforma_do_cemiterio_municipal_sao_jose..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 50/2021. REFORMA DO CEMITÉRIO MUNICIPAL SÃO JOSÉ.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_n_512021._instalacao_de_porticos_de_boas_vindas___nas_entradas_da_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_n_512021._instalacao_de_porticos_de_boas_vindas___nas_entradas_da_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 51/2021. INSTALAÇÃO DE PÓRTICOS DE ``BOAS VINDAS´´ NAS ENTRADAS DA CIDADE.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_no_52.2021_-_reforma_e_cobertura_para_quadras_de_esportes_das_escolas_judith_evanda_e_dalmario.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_no_52.2021_-_reforma_e_cobertura_para_quadras_de_esportes_das_escolas_judith_evanda_e_dalmario.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 52/2021. REFORMA E COBERTURA PARA QUADRAS DE ESPORTES DAS ESCOLAS JUDITH PAIVA, EVANDA CARNEIRO E DALMÁRIO SOUZA.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_no_53.2021_-_construcao_de_central_de_velorios..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_no_53.2021_-_construcao_de_central_de_velorios..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 53/2021. CONSTRUÇÃO DE CENTRAL DE VELÓRIOS.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_no_54.2021_-_saneamento_e_limpeza_do_corrego_da_rua_emilio_de_maia....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_no_54.2021_-_saneamento_e_limpeza_do_corrego_da_rua_emilio_de_maia....pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 54/2021. SANEAMENTO E LIMPEZA DO CÓRREGO DA RUA EMILIO DE MAIA E CÓRREGO QUE PASSA PELA FAZENDA DA D. BAU EM DIREÇÃO AO RIO MUNDAÚ.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/924/indicacao_n55.2021._reforma_de_quadra_de_esportes_luiz_alves_de_souza..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/924/indicacao_n55.2021._reforma_de_quadra_de_esportes_luiz_alves_de_souza..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°55/2021. REFORMA DE QUADRA DE ESPORTES LUIZ ALVES DE SOUZA.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/928/indicacao_n_56.2021._construcao_de_passarela_em_frente_ao_residencial_parque_dos_eucaliptos._br-104_-_rio_largo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/928/indicacao_n_56.2021._construcao_de_passarela_em_frente_ao_residencial_parque_dos_eucaliptos._br-104_-_rio_largo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 56/2021. CONSTRUÇÃO DE PASSARELA EM FRENTE AO RESIDENCIAL PARQUE DOS EUCALIPTOS. BR 104/RIO LARGO.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/927/indicacao_no_57.2021_-_drenagem_e_pavimentacao_da_rua_sao_paulo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/927/indicacao_no_57.2021_-_drenagem_e_pavimentacao_da_rua_sao_paulo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 57/2021. DRENAGEM E PAVIMENTAÇÃO DA RUA SÃO PAULO.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/926/indicacao_no_582021_-_implantacao_de_uma_academia_da_saude_no_bairro_brasil_novo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/926/indicacao_no_582021_-_implantacao_de_uma_academia_da_saude_no_bairro_brasil_novo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 58/2021. IMPLANTAÇÃO DE UMA ACADEMIA DA SAÚDE NO BAIRRO BRASIL NOVO.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_n_59.2021._servico_de_correspondencia_postal_no_conjunto_bom_jardimlocalizado_no_bairro_brasil_novo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_n_59.2021._servico_de_correspondencia_postal_no_conjunto_bom_jardimlocalizado_no_bairro_brasil_novo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 59/2021. SERVIÇO DE CORRESPONDÊNCIA POSTAL NO CONJUNTO BOM JARDIM,LOCALIZADO NO BAIRRO BRASIL NOVO.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_no_60.2021_-_reforma_da_praca_do_galo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_no_60.2021_-_reforma_da_praca_do_galo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 60/2021 - REFORMA DA PRAÇA DO GALO.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_n_612021._criacao_de_departamento_para_promocao_de_atividades_culturais_e_musicais..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_n_612021._criacao_de_departamento_para_promocao_de_atividades_culturais_e_musicais..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 61/2021. CRIAÇÃO DE DEPARTAMENTO PARA PROMOÇÃO DE ATIVIDADES CULTURAIS E MUSICAIS.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_n_62.2021_-_programa_vida_nova_nas_grotas__lourenco_beiju_de_coco_e_ruas_do_sol_e_da_lua_..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_n_62.2021_-_programa_vida_nova_nas_grotas__lourenco_beiju_de_coco_e_ruas_do_sol_e_da_lua_..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 62/2021.PROGRAMA VIDA NOVA NAS GROTAS ( LOURENÇO, BEIJU DE COCO E RUAS DO SOL E DA LUA ).</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_n_63.2021._perfuracao_de_poco_artesiano_no_conjunto_teotonio_vilela..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_n_63.2021._perfuracao_de_poco_artesiano_no_conjunto_teotonio_vilela..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 63/2021. PERFURAÇÃO DE POÇO ARTESIANO NO CONJUNTO TEOTÔNIO VILELA.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_n_64.2021._reforma_da_quadra_de_areia_do_conjunto_barnabe_oiticica..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_n_64.2021._reforma_da_quadra_de_areia_do_conjunto_barnabe_oiticica..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 64/2021. REFORMA DA QUADRA DE AREIA DO CONJUNTO BARNABÉ OITICICA.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_65.21_-_drenagem_e_pavimentacao_do_santa_rosa.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_65.21_-_drenagem_e_pavimentacao_do_santa_rosa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 65/2021. DRENAGEM E PAVIMENTAÇÃO LOTEAMENTO SANTA ROSA.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao_66.21_-_drenagem_pavimentacao_e_led_pq._dos_eucalipto.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao_66.21_-_drenagem_pavimentacao_e_led_pq._dos_eucalipto.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 66/2021. DRENAGEM , PAVIMENTAÇÃO E SUBSTITUIÇÃO DE ILUMINAÇÃO ( LÂMPADAS LED ), NO CONJUNTO DOS EUCALIPTOS.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_67.2021_-_construcao_de_uma_ubs_no_asa_dos_ventos.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_67.2021_-_construcao_de_uma_ubs_no_asa_dos_ventos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 67/2021. CONSTRUÇÃO DE UBS ( UNIDADE BÁSICA DE SAÚDE ), PORTE 04, PARA ATENDER ÀREA DESCOBERTA DO CONJUNTO ASA DOS VENTOS .</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/937/indicacao_n_68.2021._mudanca_no_itinerario_das_vans_e_onibus_para_atender_os_moradores_da_utinga..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/937/indicacao_n_68.2021._mudanca_no_itinerario_das_vans_e_onibus_para_atender_os_moradores_da_utinga..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 68/2021. MUDANÇA NO ITINERÁRIO DAS VANS E ÔNIBUS PARA ATENDER OS MORADORES DA UTINGA.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_n69.2021._construcao_de_uma_praca_multieventos..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_n69.2021._construcao_de_uma_praca_multieventos..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°69/2021. CONSTRUÇÃO DE UMA PRAÇA MULTIEVENTOS.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_no_70.2021_-_construcao_de_um_clube_municipal.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_no_70.2021_-_construcao_de_um_clube_municipal.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 70/2021. CONSTRUÇÃO DE UM CLUBE MUNICIPAL.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_n_712021._implantacao_de_sistema_de_video_monitoramento_no_municipio_de_rio_largo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_n_712021._implantacao_de_sistema_de_video_monitoramento_no_municipio_de_rio_largo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 71/2021. IMPLANTAÇÃO DE SISTEMA DE VÍDEO MONITORAMENTO  NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_n_722021._reforma_de_praca_em_frente_a_igreja_de_sao_miguel..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_n_722021._reforma_de_praca_em_frente_a_igreja_de_sao_miguel..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 72/2021. REFORMA DE PRAÇA EM FRENTE A IGREJA DE SÃO MIGUEL.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_n_732021._drenagem_e_pavimentacao_do_loteamento_vila_nova..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_n_732021._drenagem_e_pavimentacao_do_loteamento_vila_nova..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 73/2021. DRENAGEM E PAVIMENTAÇÃO DO LOTEAMENTO VILA NOVA.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_no_74.2021_-_implantacao_de_uma_central.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_no_74.2021_-_implantacao_de_uma_central.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 74/2021. MELHORIAS NO ABASTECIMENTO DE ÀGUA.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_no_75.2021_-_instalacao_de_unidade_do_procon..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_no_75.2021_-_instalacao_de_unidade_do_procon..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 75/2021. INSTALAÇÃO DE UNIDADE DO PROCON.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/947/indicacao_no_76.2021_-_implantacao_de_uma_central_-_ja_em_rio_largo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/947/indicacao_no_76.2021_-_implantacao_de_uma_central_-_ja_em_rio_largo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 76/2021. IMPLANTAÇÃO DE UMA  CENTRAL- JÁ , NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_n_77.2021._criacao_de_uma_area_comercial_no_brasil_novo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_n_77.2021._criacao_de_uma_area_comercial_no_brasil_novo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 77/2021. CRIAÇÃO DE UMA ÁREA COMERCIAL NO BRASIL NOVO.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Rufino</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/950/indicacao_n_782021._drenagem_e_pavimentacao_do_residencial_chacara_sao_bento..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/950/indicacao_n_782021._drenagem_e_pavimentacao_do_residencial_chacara_sao_bento..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 78/2021. DRENAGEM E PAVIMENTAÇÃO DO RESIDENCIAL CHÁCARA SÃO BENTO.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/951/indicacao_n_792021.construcao_de_um_estadio_de_futebol..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/951/indicacao_n_792021.construcao_de_um_estadio_de_futebol..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 79/2021.CONSTRUÇÃO DE UM ESTÁDIO DE FUTEBOL.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/952/indicacao_n80.2021._fiscalizacao_de_transito_no_aeroporto_zumbi_dos_palmares_e_outras_localidades..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/952/indicacao_n80.2021._fiscalizacao_de_transito_no_aeroporto_zumbi_dos_palmares_e_outras_localidades..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°80/2021. FISCALIZAÇÃO DE TRÂNSITO NO AEROPORTO ZUMBI DOS PALMARES E OUTRAS LOCALIDADES.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/953/indicacao_no_81.2021_-_rebaixamento_da_rua_napoleao_viana_rua_da_palmeira_para_drenagem_de_aguas_pluviais.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/953/indicacao_no_81.2021_-_rebaixamento_da_rua_napoleao_viana_rua_da_palmeira_para_drenagem_de_aguas_pluviais.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 81/2021. REBAIXAMENTO DA RUA NAPOLEÃO VIANA ( RUA DA PALMEIRA) PARA DRENAGEM DE ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/954/indicacao_n_82.2021_-_limpeza_e_desobstrucao_dos_canais__que_passam_desde_a_vila_betel_cacau_praca_pe._cicero_rua_aurino_monteiro_e_rua_do_aterro_ate_a_desembocadura_no_rio_mundau..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/954/indicacao_n_82.2021_-_limpeza_e_desobstrucao_dos_canais__que_passam_desde_a_vila_betel_cacau_praca_pe._cicero_rua_aurino_monteiro_e_rua_do_aterro_ate_a_desembocadura_no_rio_mundau..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 82/2021 - LIMPEZA E DESOBSTRUÇÃO DOS CANAIS  QUE PASSAM DESDE A VILA BETEL, CACAÚ, PRAÇA Pe. CICERO, RUA AURINO MONTEIRO E RUA DO ATERRO, ATÉ A DESEMBOCADURA NO RIO MUNDAÚ.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_no_83.2021_-_implantacao_de_uma_central_de_abastecimento_farmaceutico_-_caf_no_centro_da_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_no_83.2021_-_implantacao_de_uma_central_de_abastecimento_farmaceutico_-_caf_no_centro_da_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 83/2021. IMPLANTAÇÃO DE UMA CENTRAL DE ABASTECIMENTO FARMCÊUTICO - CAF, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_no_84.2021_-_retorno_das_especialidades_medicas_na_policlinica.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_no_84.2021_-_retorno_das_especialidades_medicas_na_policlinica.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 84/2021. RETORNO DAS ESPECIALIDADES MÉDICAS NA POLICLÍNICA.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_no_85.2021_-_construcao_de_centro_de_atendimento_educacional_especializado_para_alunos_portadores_de_deficiencia.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_no_85.2021_-_construcao_de_centro_de_atendimento_educacional_especializado_para_alunos_portadores_de_deficiencia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 85/2021. CONSTRUÇÃO DE CENTRO DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO PAR ALUNOS PORTADORES DE DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/959/indicacao_n_86.2021._realizacao_de_campanha_contra_a_violencia_a_mulher..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/959/indicacao_n_86.2021._realizacao_de_campanha_contra_a_violencia_a_mulher..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 86/2021. REALIZAÇÃO DE CAMPANHA  CONTRA A VIOLÊNCIA À MULHER.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_n_87.2021._construcao_de_escola__de_ensino_fundamental_no_lot._sao_caetano..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_n_87.2021._construcao_de_escola__de_ensino_fundamental_no_lot._sao_caetano..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 87/2021. CONSTRUÇÃO DE ESCOLA  DE ENSINO FUNDAMENTAL NO LOT. SÃO CAETANO.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_n_882021._reforma_e_ampliacao_da_escola_municipal_prof_jose_carlos..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_n_882021._reforma_e_ampliacao_da_escola_municipal_prof_jose_carlos..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 88/2021. REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL PROF° JOSÉ CARLOS.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_n_892021._implantacao_de_uma_extensao_da_ubs_de_lourenco_de_albuquerque_na_destilaria_central..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_n_892021._implantacao_de_uma_extensao_da_ubs_de_lourenco_de_albuquerque_na_destilaria_central..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 89/2021. IMPLANTAÇÃO DE UMA EXTENSÃO DA UBS DE LOURENÇO DE ALBUQUERQUE NA DESTILARIA CENTRAL.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/961/indicacao_no_90.21-ponto_facultativo_no_dia_do_evangelico_12.06.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/961/indicacao_no_90.21-ponto_facultativo_no_dia_do_evangelico_12.06.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 90/2021. PONTO FACULTATVO NO DIA MUNICIPAL DO EVANGÉLICO-12 JULHO.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_no_91.21_-_construcao_da_praca_da_biblia_com_a_instalacao_de_monumento_alusivo_a_biblia.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_no_91.21_-_construcao_da_praca_da_biblia_com_a_instalacao_de_monumento_alusivo_a_biblia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 91/2021. CONSTRUÇÃO DA PRAÇA DA BÍBLIA, COM A INSTALAÇÃO DE MONUMENTO ALUSIVO À BÍBLIA.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>BALA SOARES</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/960/indicacao_n_922021._cobertura_do_santuario_virgem_dos_pobres..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/960/indicacao_n_922021._cobertura_do_santuario_virgem_dos_pobres..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 92/2021. COBERTURA DO SANTUÁRIO VIRGEM DOS POBRES.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/963/indicacao_n_932021._tratamento_de_esgoto_nos_conjuntos_novos_teotonio_vilela_jose_carlos__demorisvaldo_targino_e.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/963/indicacao_n_932021._tratamento_de_esgoto_nos_conjuntos_novos_teotonio_vilela_jose_carlos__demorisvaldo_targino_e.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 93/2021. TRATAMENTO DE ESGOTO NOS CONJUNTOS NOVOS: TEOTÔNIO VILELA, JOSÉ CARLOS , DEMORISVALDO TARGINO E FRANCISCO GRANJA.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/964/indicacao_n_94.2021_-_implantacao_de_faixa_de_pedestre_e_redutores_de_velocidade_na_br_104_em_frente_ao_motel_check-in.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/964/indicacao_n_94.2021_-_implantacao_de_faixa_de_pedestre_e_redutores_de_velocidade_na_br_104_em_frente_ao_motel_check-in.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 94/2021.IMPLANTAÇÃO DE FAIXA DE PEDESTRE E REDUTORES DE VELOCIDADE NA BR 104 (EM FRENTE AO MOTEL CHECK-IN)</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_no_95.2021_-_construcao_de_centro_de_referencia_de_assistencia_social_-_cras_no_bairro_brasil_novo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_no_95.2021_-_construcao_de_centro_de_referencia_de_assistencia_social_-_cras_no_bairro_brasil_novo.pdf</t>
   </si>
   <si>
     <t>Contrução de Centro de Referência de Assistência Social - CRAS, no Bairro Brasil Novo.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/967/indicacao_no_96.2021_-_transporte_escolar_para_os_estudantes_universitarios..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/967/indicacao_no_96.2021_-_transporte_escolar_para_os_estudantes_universitarios..pdf</t>
   </si>
   <si>
     <t>Indicação Nº 96/2021 - Trasnporte escolar para os estudantes universitários.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_no_97.2021_-_construcao_de_praca_no_cucau_ii.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_no_97.2021_-_construcao_de_praca_no_cucau_ii.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 97/2021 - Construção de Praça no Cacaú II.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Daniel Pontes, ALINE DINIZ</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_no_98.2021_-_pavimentacao_asfaltica_da_rua_santa_maria._2.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_no_98.2021_-_pavimentacao_asfaltica_da_rua_santa_maria._2.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 98/2021 - Pavimentação asfáltica da Rua Santa Maria.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_no_99.2021_-_conclusao_de_calcamento_da_rua_verde_vivo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_no_99.2021_-_conclusao_de_calcamento_da_rua_verde_vivo..pdf</t>
   </si>
   <si>
     <t>Indicação Nº 99/2021 - Conclusão de calçamento da Rua Verde Vivo.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_no_100.2021_-_drenagem_e_pavimentacao_da_rua_da_telasa..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_no_100.2021_-_drenagem_e_pavimentacao_da_rua_da_telasa..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 100/2021. DRENAGEM E PAVIMENTAÇÃO DA RUA DA TELASA.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_no_101.2021_-_realizacao_de_estudo_geologico_no_solo_no_conjunto_barnabe_oiticica..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_no_101.2021_-_realizacao_de_estudo_geologico_no_solo_no_conjunto_barnabe_oiticica..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 101/2021. REALIZAÇÃO DE ESTUDO GEOLÓGICO NO SOLO DO CONJUNTO BARNABÉ OITICICA.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_n_102.2021._drenagem_e_pavimentacao_do_conjunto_amaro_pascoal_1_e_da_rua_em_projeto_que_da_acesso_aos_conjuntos_amaro_pascoal_1_e_2.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_n_102.2021._drenagem_e_pavimentacao_do_conjunto_amaro_pascoal_1_e_da_rua_em_projeto_que_da_acesso_aos_conjuntos_amaro_pascoal_1_e_2.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 102/2021. DRENAGEM E PAVIMENTAÇÃO DO CONJUNTO AMARO PASCOAL 1 E DA RUA EM PROJETO QUE DÁ ACESSO AOS CONJUNTOS AMARO PASCOAL 1 E 2, E AO CONJUNTO PADRE CÍCERO, NO BAIRRO PREFEITO ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_no_103.2021_-_inscricao_de_rio_largo_no_consorcio_publico_para_aquisicao_de_vacinas_contra_covid-19._2.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_no_103.2021_-_inscricao_de_rio_largo_no_consorcio_publico_para_aquisicao_de_vacinas_contra_covid-19._2.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 103/2021 - Inscrição de Rio Largo no Consórcio Público para aquisição de vacinas contra covid-19.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_no_104.2021_-_parcelamento_da_taxa_de_localizacao_e_funcionamento_e_a_isencao_da_taxa_de_ocupacao_de_solo_para_o_mei_durante_pandemia..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_no_104.2021_-_parcelamento_da_taxa_de_localizacao_e_funcionamento_e_a_isencao_da_taxa_de_ocupacao_de_solo_para_o_mei_durante_pandemia..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 104/2021. PARCELAMENTO DA TAXA DE LOCALIZAÇÃO E FUNCIONAMENTO E A ISENÇÃO DA TAXA DE OCUPAÇÃO DE SOLO PARA OS MEI DURANTE A PANDEMIA.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_n_105.2021._aumento_da_frota_de_onibus_que_atente_a_linha_cruzeiro_do_sul_-_maceio_-_cruzeiro_do_sul..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_n_105.2021._aumento_da_frota_de_onibus_que_atente_a_linha_cruzeiro_do_sul_-_maceio_-_cruzeiro_do_sul..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 105/2021. AUMENTO DA FROTA  DE ÔNIBUS QUE ATENDE A LINHA CRUZEIRO DO SUL/MACEIÓ/CRUZEIRO DO SUL.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_no_106.2021_-_construcao_de_ciclovia_no_trecho_que_liga_a_av._jose_manhaes_a_fazenda_primavera.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_no_106.2021_-_construcao_de_ciclovia_no_trecho_que_liga_a_av._jose_manhaes_a_fazenda_primavera.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 106/2020. CONSTRUÇÃO DE CICLOVIA NO TRECHO QUE LIGA A AV. JOSÉ MANHÃS À FAZENDA PRIMAVERA (UTINGA LEÃO) E CONCLUSÃO DA PAVIMENTAÇÃO ASFÁLTICA DA USINA LEÃO ATÉ A FAZENDA PRIMAVERA-BR 101.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_no_107.2021_-_inclusao_dos_trabalhadores_do_suas_sistema_unica_de_assistencia_social_no_grupo_prioritario_para_vacinacao_contra_covid-19..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_no_107.2021_-_inclusao_dos_trabalhadores_do_suas_sistema_unica_de_assistencia_social_no_grupo_prioritario_para_vacinacao_contra_covid-19..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 107/2021. INCLUSÃO DOS TRABALHADORES DO SUAS ( SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL ) NO GRUPO PRIORITÁRIO PARA VACINAÇÃO CONTRA A COVID-19.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_no_108.2021_-_inclusao_dos_agentes_da_smtt_no_grupo_prioritario_para_vacinacao_contra_o_covid-19.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_no_108.2021_-_inclusao_dos_agentes_da_smtt_no_grupo_prioritario_para_vacinacao_contra_o_covid-19.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 108/2021. INCLUSÃO DOS AGENTES DA SUPERINTENDÊNCIA DOS TRANSPORTES E TRÂNSITO - SMTT, NO GRUPO PRIORITÁRIO PARA VACINAÇÃO CONTRA A COVID-19.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_n_1092021._arborizacao_na_estrada_do_cemiterio_de_lourenco_de_albuquerque_ate_a_destilaria_central..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_n_1092021._arborizacao_na_estrada_do_cemiterio_de_lourenco_de_albuquerque_ate_a_destilaria_central..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 109/2021. ARBORIZAÇÃO NA ESTRADA DO CEMITÉRIO DE LOURENÇO DE ALBUQUERQUE ATÉ A DESTILARIA CENTRAL.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 110/2021. RATEIO DE 60% FUNDEF.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_n_111.2021._posteamento_na_av._jose_manhas_bairro_brasil_novo-_al_104..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_n_111.2021._posteamento_na_av._jose_manhas_bairro_brasil_novo-_al_104..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 111/2021. POSTEAMENTO NA AV. JOSÉ MANHÃS/ BAIRRO BRASIL NOVO- AL 104.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_no_112.2021_-_reforma_da_escola_municipal_renato_jarsen_de_melo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_no_112.2021_-_reforma_da_escola_municipal_renato_jarsen_de_melo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 112/2021. REFORMA DA ESCOLA MUNICIPAL RENATO JARSEN DE MELO.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>JEFFERSON ALEXANDRE, CARLINHOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_n_113.2021._instalacao_de_barreiras_sanitarias_como_medidas_de_combate_e_enfretamento_a_pandemia_do_novo_coronavirus__nas_principais_entradas_saidas_da_cidade_de_rio_largo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_n_113.2021._instalacao_de_barreiras_sanitarias_como_medidas_de_combate_e_enfretamento_a_pandemia_do_novo_coronavirus__nas_principais_entradas_saidas_da_cidade_de_rio_largo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 113/2021. INSTALAÇÃO DE BARREIRAS SANITÁRIAS, COMO MEDIDAS DE COMBATE E ENFRETAMENTO Á PANDEMIA DO NOVO CORONAVÍRUS , NAS PRINCIPAIS  ENTRADAS/SAÍDAS DA CIDADE DE RIO LARGO.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_n_114.2021._ofertar_as_criancas_no_retorno_as_escolas_medicacao_antiparasitaria_tais_como_albendazol_e_mebendazol..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_n_114.2021._ofertar_as_criancas_no_retorno_as_escolas_medicacao_antiparasitaria_tais_como_albendazol_e_mebendazol..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 114/2021. OFERTAR AS CRIANÇAS NO RETORNO AS ESCOLAS, MEDICAÇÃO ANTIPARASITÁRIA, TAIS COMO: ALBENDAZOL E MEBENDAZOL.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_no_115.2021_-_criacao_do_programa_bolsa_atleta_municipal..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_no_115.2021_-_criacao_do_programa_bolsa_atleta_municipal..pdf</t>
   </si>
   <si>
     <t>Indicação Nº 115/2021 - Criação do Programa Bolsa Atleta Municipal.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_no_116.2021_-_construcao_de_area_de_lazer_com_ar_livre_no_conjunto_antonio_lins.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_no_116.2021_-_construcao_de_area_de_lazer_com_ar_livre_no_conjunto_antonio_lins.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 116/2021 - Construção de uma área de lazer com academia ao ar livre no Conjunto Antônio Lins.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_no_117.2021_-_conclusao_do_calcamento_no_loteamento_vila_rica..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_no_117.2021_-_conclusao_do_calcamento_no_loteamento_vila_rica..pdf</t>
   </si>
   <si>
     <t>Indicação Nº 117/2021 - Conclusão de calçamento no Loteamento Vila Rica.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_no_118.2021_-_conclusao_da_reposicao_e_iluminacao_led_nas_ruas_do_conjunto_barnabe_oiticica..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_no_118.2021_-_conclusao_da_reposicao_e_iluminacao_led_nas_ruas_do_conjunto_barnabe_oiticica..pdf</t>
   </si>
   <si>
     <t>Indicação Nº 118/2021 - Conclusão da reposição de iluminação em LED nas ruas do Conjunto Barnabé Oiticica.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/996/indicacao_no_119.2021_-_implantacao_de_uma_escola_profissionalizante..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/996/indicacao_no_119.2021_-_implantacao_de_uma_escola_profissionalizante..pdf</t>
   </si>
   <si>
     <t>Indicação Nº 119/2021 - Implantação de uma Escola Profissionalizante.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>JEFFERSON ALEXANDRE, Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_no_120.2021_-_abertura_da_policlinica_do_bairro_brasil_novo_no_periodo_noturno..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_no_120.2021_-_abertura_da_policlinica_do_bairro_brasil_novo_no_periodo_noturno..pdf</t>
   </si>
   <si>
     <t>Indicação Nº 120/2021 - Abertura da Policlínica do Brasil Novo, no período noturno.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_no_121.2021_-_instalacao_de_controladores_de_velocidade_tipo_radar_na_av._jose_manhas..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_no_121.2021_-_instalacao_de_controladores_de_velocidade_tipo_radar_na_av._jose_manhas..pdf</t>
   </si>
   <si>
     <t>Indicação Nº 121/2021 - Instalação de controladores eletrônicos de velocidade (tipo de radar), na Av. José Manhãs - AL 404, no trecho compreendido entre CEASA e a entrada dos "Residenciais Recantos".</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_no_122.2021_-_melhorias_no_abastecimento_de_agua..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_no_122.2021_-_melhorias_no_abastecimento_de_agua..pdf</t>
   </si>
   <si>
     <t>Indicação Nº 122/2021 - Melhorias no abastecimento de água.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1002/indicacao_no_1232021_-_implantacao_de_um_centro_de_zoonoses..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1002/indicacao_no_1232021_-_implantacao_de_um_centro_de_zoonoses..pdf</t>
   </si>
   <si>
     <t>Indicação Nº 123/2021 - Implantação de um Centro de Zoonoses.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_no_1242021_-_reforma_substituicao_dos_abrigos_dos_pontos_de_onibus..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_no_1242021_-_reforma_substituicao_dos_abrigos_dos_pontos_de_onibus..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 124/2021 - REFORMA (SUBSTITUIÇÃO) DOS ABRIGOS DOS PONTOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_no_125.2021_-_construcao_de_um_complexo_educacional_no_bairro_brasil_novo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_no_125.2021_-_construcao_de_um_complexo_educacional_no_bairro_brasil_novo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 125/2021 - CONSTRUÇÃO DE UM COMPLEXO EDUCACIONAL NO BAIRRO BRASIL NOVO.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_no_126.2021_-_implantacao_de_uma_via_de_acesso_na_br-104_para_o_conjunto_barnabe_oiticica_e_adjancencias_e_criacao_de_uma_via_de_pedestres_na_avenida_de_acesso_ao_referido_conjunto..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_no_126.2021_-_implantacao_de_uma_via_de_acesso_na_br-104_para_o_conjunto_barnabe_oiticica_e_adjancencias_e_criacao_de_uma_via_de_pedestres_na_avenida_de_acesso_ao_referido_conjunto..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 126/2021 - IMPLANTAÇÃO DE UMA VIA DE ACESSO NA BR-104, PARA O CONJUNTO BARNABÉ OITICICA E ADJACÊNCIAS, E, CRIAÇÃO DE UMA VIA DE PEDESTRES NA AVENIDA DE ACESSO AO REFERIDO CONJUNTO.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_no_127.2021_-_construcao_de_passeio_publico_na_br-104_rio_largo_-_trecho_compreendido_entre_o_viaduto_do_aeroporto_zumbi_dos_palmares_ate_a_entrada_do_bairro_brasil_novo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_no_127.2021_-_construcao_de_passeio_publico_na_br-104_rio_largo_-_trecho_compreendido_entre_o_viaduto_do_aeroporto_zumbi_dos_palmares_ate_a_entrada_do_bairro_brasil_novo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 127/2021 - CONSTRUÇÃO DE PASSEIO PÚBLICO NA BR 104/RIO LARGO (TRECHO COMPREENDIDO ENTRE O VIADUTO DO AEROPORTO ZUMBI DOS PALMARES ATÉ A ENTRADA DO BAIRRO BRASIL NOVO).</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>THIAGO VASCONCELOS, BALA SOARES, Daniel Pontes</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_no_128.2021_-_construcao_de_um_restaurante_popular._2.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_no_128.2021_-_construcao_de_um_restaurante_popular._2.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 128/2021 - CONSTRUÇÃO DE UM RESTAURANTE POPULAR.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1008/indicacao_no_129.2021_-_construcao_da_reforma_de_unidade_basica_de_saude_jorge_nunes_-_mata_do_rolo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1008/indicacao_no_129.2021_-_construcao_da_reforma_de_unidade_basica_de_saude_jorge_nunes_-_mata_do_rolo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 129/2021 - CONSTRUÇÃO DA REFORMA DE UNIDADE BÁSICA DE SAÚDE JORGE NUNES/MATA DO ROLO.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1009/indicacao_no_130.2021_-_aumento_de_leitos_para_covid-19_no_hospital_dr._ib_gatto_falcao_-_rio_largo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1009/indicacao_no_130.2021_-_aumento_de_leitos_para_covid-19_no_hospital_dr._ib_gatto_falcao_-_rio_largo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 130/2021 - AUMENTO DOS LEITOS PARA COVID-19 NO HOSPITAL DR. IB GATTO FALCÃO/RIO LARGO</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1013/indicacao_no_131.2021_-_inclusao_dos_profissionais_da_limpeza_urbana_e_coveiros_no_grupo_prioritario_de_vacinacao.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1013/indicacao_no_131.2021_-_inclusao_dos_profissionais_da_limpeza_urbana_e_coveiros_no_grupo_prioritario_de_vacinacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 131/2021 - INCLUSÃO DOS PROFISSIONAIS DA LIMPEZA URBANA NO GRUPO PRIORITÁRIO DE VACINAÇÃO.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_no_1322021_-_elaboracao_de_programa_de_geracao_de_empregos..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_no_1322021_-_elaboracao_de_programa_de_geracao_de_empregos..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 132/2021 - ELABORAÇÃO DE PROGRAMA DE GERAÇÃO DE EMPREGOS.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_no_133.2021_-_drenagem_e_pavimentacao_das_ruas_belem_aracaju_curitiba_padre_cicero_e_trav._santa_rosa.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_no_133.2021_-_drenagem_e_pavimentacao_das_ruas_belem_aracaju_curitiba_padre_cicero_e_trav._santa_rosa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 133/2021 - DRENAGEM E PAVIMENTAÇÃO DAS RUAS: BELÉM, ARACAJU, CURITIBA, PADRE CÍCERO E TRAVESSA SANTA ROSA.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_no_134.2021_-_construcao_de_praca_ao_lado_da_igreja_de_santa_terezinha_-_vila_rica..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_no_134.2021_-_construcao_de_praca_ao_lado_da_igreja_de_santa_terezinha_-_vila_rica..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 134/2021 - CONSTRUÇÃO DE PRAÇA AO LADO DA IGREJA DE SANTA TEREZINHA/VILA RICA.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_no_135.2021_-_reposicao_da_iluminacao_publica_da_praca_padre_cicero_praca_dos_seixos_e_da_varanda_da_rua_tavares_bastos_novo_lampadas_led..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_no_135.2021_-_reposicao_da_iluminacao_publica_da_praca_padre_cicero_praca_dos_seixos_e_da_varanda_da_rua_tavares_bastos_novo_lampadas_led..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 135/2021 - REPOSIÇÃO DA ILUMINAÇÃO PÚBLICA DA PRAÇA PADRE CÍCERO, PRAÇA DOS SEIXOS E DA VARANDA DA RUA TAVARES BASTOS NOVO (LÂMPADAS LED).</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_no_136.2021_-_reforma_da_praca_genilson_joaquim_do_nascimento..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_no_136.2021_-_reforma_da_praca_genilson_joaquim_do_nascimento..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 136/2021 - REFORMA DA PRAÇA GENILSON JOAQUIM DO NASCIMENTO.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_no_137.2021_-_destinacao_de_um_espaco_fora_das_vias_publicas_para_a_pratica_de_wheeling_popularmente_conhecido_como_grau..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_no_137.2021_-_destinacao_de_um_espaco_fora_das_vias_publicas_para_a_pratica_de_wheeling_popularmente_conhecido_como_grau..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 137/2021 - DESTINAÇÃO DE UM ESPAÇO, FORA DAS VIAS PÚBLICAS, PARA A PRÁTICA DE WHEELING, POPULARMENTE CONHECIDO COMO "GRAU".</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_138.2021_-_destinacao_de_um_espaco_especifico_para_exposicao_e_comercializacao_do_artesanato..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_138.2021_-_destinacao_de_um_espaco_especifico_para_exposicao_e_comercializacao_do_artesanato..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 138/2021 - DESTINAÇÃO DE UM ESPAÇO ESPECÍFICO PARA EXPOSIÇÃO E COMERCIALIZAÇÃO DO ARTESANATO.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_no_1392021_-_construcao_de_um_novo_cemiterio_e_reforma_dos_cemiterios_dos_bairros_de_lourenco_de_albuquerque_e_prefeito_antonio_lins_de_souza..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_no_1392021_-_construcao_de_um_novo_cemiterio_e_reforma_dos_cemiterios_dos_bairros_de_lourenco_de_albuquerque_e_prefeito_antonio_lins_de_souza..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 139/2021 - CONSTRUÇÃO DE UM NOVO CEMITÉRIO E REFORMA DOS CEMITÉRIOS DOS BAIRROS DE LOURENÇO DE ALBUQUERQUE E PREFEITO ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_no_140.2021_-_sanitizacao_de_espacos_publicos_como_medida_de_combate_a_pandemia..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_no_140.2021_-_sanitizacao_de_espacos_publicos_como_medida_de_combate_a_pandemia..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 140/2021 - SANITIZAÇÃO PERIÓDICA DE ESPAÇOS PÚBLICOS, COMO MEDIDA DE COMBATE A PANDEMIA DO CORONA VÍRUS (COVID-19).</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_no_1412021_-_drenagem_e_pavimentacao_do_monte_alegre..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_no_1412021_-_drenagem_e_pavimentacao_do_monte_alegre..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 141/2021 - DRENAGEM E PAVIMENTAÇÃO DO MONTE ALEGRE.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>JEFFERSON ALEXANDRE, ALINE DINIZ, BALA SOARES, CARLINHOS REIS, Daniel Pontes, DR. IZAQUE, ISMAEL FERREIRA, Professor Romildo Calheiros, RAFAEL FEITOSA, Rufino, THIAGO VASCONCELOS</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao_no_142.2021_-_solicitacao_do_retorno_das_aulas_presenciais_da_rede_municipal_de_particular_de_ensino..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao_no_142.2021_-_solicitacao_do_retorno_das_aulas_presenciais_da_rede_municipal_de_particular_de_ensino..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 142/2021 - SOLICITAÇÃO DO RETORNO DAS AULAS PRESENCIAIS DA REDED MUNICIPAL E PARTICULAR DE ENSINO.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_no_143.2021_-_area_para_edificacao_de_uma_nova_sede_para_o_poder_legislativo_municipal..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_no_143.2021_-_area_para_edificacao_de_uma_nova_sede_para_o_poder_legislativo_municipal..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 143/2021 ÁREA PARA EDIFICAÇÃO DE UMA NOVA SEDE PARA O PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_no_144.2021_-_envio_de_minuta_de_projeto_de_lei_que_regulamenta_o_tratamento_juridico_diferenciado_aos_microempreendedores_individuais.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_no_144.2021_-_envio_de_minuta_de_projeto_de_lei_que_regulamenta_o_tratamento_juridico_diferenciado_aos_microempreendedores_individuais.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 144/2021 - ENVIO DE MINUTA DE PROJETO DE LEI QUE REGULAMENTA O TRATAMENTO JURÍDICO DIFERENCIADO AOS MICROEMPREENDEDORES INDIVIDUAIS NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1036/inidicacao_no_145.2021_-_conclusao_do_calcamento_com_saneamento_da_rua_treze_localizada_na_quadra_l2_vila_raul_bairro_mata_do_rolo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1036/inidicacao_no_145.2021_-_conclusao_do_calcamento_com_saneamento_da_rua_treze_localizada_na_quadra_l2_vila_raul_bairro_mata_do_rolo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 145/2021 - CONCLUSÃO DO CALÇAMENTO COM SANEAMENTO DA RUA TREZE, LOCALIZADA NA QUADRA L2, VILA RAUL, BAIRRO MATA DO ROLO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_no_146.2021_-_implantacao_de_um_cartao_vale_credito_administrado_e_consignado_pelo_poder_publico_municipal_para_incentivar_o_comercio_local..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_no_146.2021_-_implantacao_de_um_cartao_vale_credito_administrado_e_consignado_pelo_poder_publico_municipal_para_incentivar_o_comercio_local..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 146/2021 - IMPLANTAÇÃO DE UM CARTÃO VALE CRÉDITO, ADMINISTRADO E CONSIGNADO PELO PODER PÚBLICO MUNICIPAL PARA INCENTIVAR O COMÉRCIO LOCAL.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_no_147.2021_-_reforma_da_praca_danilo_aquila_localizada_na_rua_santo_antonio_alto_do_ginasio_bairro_centro..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_no_147.2021_-_reforma_da_praca_danilo_aquila_localizada_na_rua_santo_antonio_alto_do_ginasio_bairro_centro..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 147/2021 REFORMA DA PRAÇA DANILO ÁQUILA, LOCALIZADA NA RUA SANTO ANTÔNIO, ALTO DO GINÁSIO, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1044/indicacao_no_148.2021_-_conclusao_do_calcamento_das_travessas_do_conjunto_mutirao_localizado_no_centro_de_nossa_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1044/indicacao_no_148.2021_-_conclusao_do_calcamento_das_travessas_do_conjunto_mutirao_localizado_no_centro_de_nossa_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 148/2021 CONCLUSÃO DO CALÇAMENTO DAS TRAVESSAS DO CONJUNTO MUTIRÃO, LOCALIZADO NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_no_149.2021_-_implantacao_do_gari__comunitario_no_municipio_de_rio_largo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_no_149.2021_-_implantacao_do_gari__comunitario_no_municipio_de_rio_largo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 149/2021 IMPLANTAÇÃO DO GARI COMUNITÁRIO NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_no_150.2021_-_viabilizar_a_construcao_de_uma_vila_olimpica_no_municipio.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_no_150.2021_-_viabilizar_a_construcao_de_uma_vila_olimpica_no_municipio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 150/2021. VIABILIZAR A CONSTRUÇÃO DE UMA VILA OLÍMPICA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_no_151.2021_-_revitalizacao_da_praca_floriano_peixoto_localizada_no_centro_da_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_no_151.2021_-_revitalizacao_da_praca_floriano_peixoto_localizada_no_centro_da_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 151/2021 REVITALIZAÇÃO DA PRAÇA FLORIANO  PEIXOTO, LOCALIZADO NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1043/indicacao_no_152.2021_-_reforma_da_ubs_ezequias_alves_localizada_no_conjunto_padre_cicero_bairro_antonio_lins.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1043/indicacao_no_152.2021_-_reforma_da_ubs_ezequias_alves_localizada_no_conjunto_padre_cicero_bairro_antonio_lins.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 152/2021. REFORMA DA UBS EZEQUIAS ALVES, LOCALIZADO NO CONJUNTO PADRE CÍCERO, BAIRRO ANTÔNIO LINS DE SOUZA</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_no_153.2021_-_conclusao_do_calcamento_das_travessas_e_becos_da_localidade_cacau_localizado_no_centro_de_nossa_cidade.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_no_153.2021_-_conclusao_do_calcamento_das_travessas_e_becos_da_localidade_cacau_localizado_no_centro_de_nossa_cidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 153/2021. CONCLUSÃO DO CALÇAMENTO DAS TRAVESSAS E BECOS DA LOCALIDADE CACAÚ, LOCALIZADO NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_no_1542021_-_construcao_de_uma_praca_com_area_de_lazer_para_as_criancas_na_localidade_vila_nova_bairro_mata_do_rolo_neste_municipio..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_no_1542021_-_construcao_de_uma_praca_com_area_de_lazer_para_as_criancas_na_localidade_vila_nova_bairro_mata_do_rolo_neste_municipio..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 154/2021 - CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE LAZER PARA AS CRIANÇAS NA LOCALIDADE VILA NOVA BAIRRO MATA DO ROLO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_no_1552021_-_implantacao_do_projeto_ronda_no_bairro_no_bairro_brasil_novo_neste_municipio..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_no_1552021_-_implantacao_do_projeto_ronda_no_bairro_no_bairro_brasil_novo_neste_municipio..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 155/2021 - IMPLANTAÇÃO DO PROJETO "RONDA NO BAIRRO", NO BAIRRO BRASIL NOVO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_no_1562021_-_implantacao_de_projeto_de_arbonizacao_margeando_a_al_210.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_no_1562021_-_implantacao_de_projeto_de_arbonizacao_margeando_a_al_210.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 156/2021 - IMPLANTAÇÃO DE PROJETO DE ARBONIZAÇÃO MARGEANDO A AL 210, ENTRE O VIADUTO DA ENTRADA DA CIDADE NO BAIRRO ANTÔNIO LINS DE SOUZA E O INÍCIO DO BAIRRO DO CENTRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_no_1572021_-_inclusao_dos_motoristas_e_cobradores_do_transporte.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_no_1572021_-_inclusao_dos_motoristas_e_cobradores_do_transporte.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 157/2021 - INCLUSÃO DOS MOTORISTAS E COBRADORES DO TRANSPORTE ALTERNATIVO URBANO E INTERMUNICIPAL DE PASSAGEIROS COMO PRIORITÁRIOS NO PLANO MUNICIPAL DE VACINAÇÃO CONTRA A COVID-19.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_no_158.2021_-_criacao_de_um_complexo_nutricional.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_no_158.2021_-_criacao_de_um_complexo_nutricional.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 158/2021 - CRIAÇÃO DO COMPLEXO NUTRICIONAL NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_no_1592021_-_construcao_de_uma_unidade_basica_de_saude_no_conjunto_residencial_jarbas_oiticica_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_no_1592021_-_construcao_de_uma_unidade_basica_de_saude_no_conjunto_residencial_jarbas_oiticica_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 159/2021 - CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE NO CONJUNTO RESIDENCIAL JARBAS OITICICA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_no_1602021_-_viabilizacao_da_criacao_de_regioes_administrativas_no_municipio_de_rio_largo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_no_1602021_-_viabilizacao_da_criacao_de_regioes_administrativas_no_municipio_de_rio_largo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 160/2021 - VIABILIZAÇÃO DA CRIAÇÃO DE REGIÕES ADMINISTRATIVAS NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>THIAGO VASCONCELOS, JEFFERSON ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1060/indicacao_no_1612021_-_inclusao_dos_aeroviarios_e_aeroportuarios_do_aeroporto_internacional_zumbi_dos_palmeires_no_grupo_prioritario_para_vacinacao_contra_a_covid-19..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1060/indicacao_no_1612021_-_inclusao_dos_aeroviarios_e_aeroportuarios_do_aeroporto_internacional_zumbi_dos_palmeires_no_grupo_prioritario_para_vacinacao_contra_a_covid-19..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 161/2021 - INCLUSÃO DOS AEROVIÁRIOS E AEROPORTUÁRIOS DO AEROPORTO INTERNACIONAL ZUMBI DOS PALMEIRES NO GRUPO PRIORITÁRIO PARA VACINAÇÃO CONTRA A COVID-19.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1065/indicacao_no_162.21-instalacao_de_um_ponto_de_atendimento_de_identificacao_de_alagoas_no_municipio_de_rio_largo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1065/indicacao_no_162.21-instalacao_de_um_ponto_de_atendimento_de_identificacao_de_alagoas_no_municipio_de_rio_largo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 162/2021 - INSTALAÇÃO DE UM PONTO DE ATENDIMENTO DO INSTITUTO DE IDENTIFICAÇÃO DE ALAGOAS NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1066/indicacao_no_163.2021_-_realizacao_periodica_de_acoes_da_policia_rodoviaria_federal_de_fiscalizacao_para_o_combate_ao_abuso_a_exploracao_sexual_infanitl.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1066/indicacao_no_163.2021_-_realizacao_periodica_de_acoes_da_policia_rodoviaria_federal_de_fiscalizacao_para_o_combate_ao_abuso_a_exploracao_sexual_infanitl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 163/2021 - REALIZAÇÃO PERIÓDICA DE AÇÕES DA POLÍCIA RODOVIÁRIA FEDERAL DE FISCALIZAÇÃO PARA O COMBATE AO ABUSO À EXPLORAÇÃO SEXUAL INFANTIL.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1067/indicacao_no_164.2021_-_definir_rotas_de_transporte_alternativo_que_contemplem_regioes_nao_atendidas_por_esses_servicos_em_nossa_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1067/indicacao_no_164.2021_-_definir_rotas_de_transporte_alternativo_que_contemplem_regioes_nao_atendidas_por_esses_servicos_em_nossa_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 164/2021 - DEFINIR ROTAS DE TRANSPORTE ALTERNATIVO QUE CONTEMPLEM REGIÕES NÃO ATENDIDAS POR ESSES SERVIÇOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_165.2021_-_construcao_de_um_centro_gastronomico_e_cultural_na_entrada_da_cidade_de_rio_largo-al.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_165.2021_-_construcao_de_um_centro_gastronomico_e_cultural_na_entrada_da_cidade_de_rio_largo-al.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 165/2021 - CONSTRUÇÃO DE UM CENTRO GASTRONÔMICO E CULTURAL NA ENTRADA DA CIDADE DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1068/indicacao_no_166.2021_-_conclusao_da_drenagem_e_calcamento_da_rua_santa_ana_mais_conhecida_como_rua_do_meio_localizada_na_vila_betel_bairro_mata_do_rolo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1068/indicacao_no_166.2021_-_conclusao_da_drenagem_e_calcamento_da_rua_santa_ana_mais_conhecida_como_rua_do_meio_localizada_na_vila_betel_bairro_mata_do_rolo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 166/2021 - CONCLUSÃO DA DRENAGEM E CALÇAMENTO DA RUA SANTA ANA, MAIS CONHECIDA COMO RUA DO MEIO, LOCALIZADA NA VILA BETEL, BAIRRO MATA DO ROLO.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_no_167.2021_-_realizacao_de_uma_operacao_limpeza_acompanhada_de_uma_campanha_de_conscientizacao_em_toda_a_cidade_de_rio_largo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_no_167.2021_-_realizacao_de_uma_operacao_limpeza_acompanhada_de_uma_campanha_de_conscientizacao_em_toda_a_cidade_de_rio_largo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 167/2021 - REALIZAÇÃO DE UMA OPERAÇÃO LIMPEZA, ACOMPANHADA DE UMA CAMPANHA DE CONSCIENTIZAÇÃO EM TODA A CIDADE DE RIO LARGO.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_168.2021_-_reforma_da_praca_do_conjunto_irma_dulce_localizada_no_bairro_antonio_lins_de_souza_nesta_cidade.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_168.2021_-_reforma_da_praca_do_conjunto_irma_dulce_localizada_no_bairro_antonio_lins_de_souza_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 168/2021 - REFORMA DA PRAÇA DO CONJUNTO IRMÃ DULCE, LOCALIZADA NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1075/indicacao_no_1692021_-_drenagem_e_calcamento_da_rua_principal_da_quadra_a_no_conjunto_residencial_asa_dos_ventos_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1075/indicacao_no_1692021_-_drenagem_e_calcamento_da_rua_principal_da_quadra_a_no_conjunto_residencial_asa_dos_ventos_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 169/2021 - DRENAGEM E CALÇAMENTO DA RUA PRINCIPAL DA QUADRA A, NO CONJUNTO RESIDENCIAL ASA DOS VENTOS, BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1070/implantacao_no_170.2021_-_implantacao_de_politicas_municipais_de_protecao_das_pessoas_com_transtorno_do_espectro_autista_tea_no_municipio_de_rio_largo-al.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1070/implantacao_no_170.2021_-_implantacao_de_politicas_municipais_de_protecao_das_pessoas_com_transtorno_do_espectro_autista_tea_no_municipio_de_rio_largo-al.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 170/2021 - IMPLANTAÇÃO DE POLÍTICAS MUNICIPAIS DE PROTEÇÃO DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1074/indicacao_no_171.2021_-_substituicao_da_iluminacao_comum_por_lampadas_de_led_no_condominio_porto_milazzo_bairro_antonio_lins_de_souza_nesta_cidade.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1074/indicacao_no_171.2021_-_substituicao_da_iluminacao_comum_por_lampadas_de_led_no_condominio_porto_milazzo_bairro_antonio_lins_de_souza_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 171/2021 - SUBSTITUIÇÃO DA ILUMINAÇÃO COMUM POR LÂMPADAS DE LED NO CONDOMÍNIO PORTO MILAZZO, BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_no_172.2021_-_transformar_unidade_de_saude_da_familia_em_policlinica..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_no_172.2021_-_transformar_unidade_de_saude_da_familia_em_policlinica..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 172/2021 - TRANSFORMAR UNIDADE DE SAÚDE DA FAMÍLIA EM POLICLÍNICA.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Professor Romildo Calheiros, THIAGO VASCONCELOS</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1089/indicacao_no_1732021_-_conclusao_da_reforma_da_quadra_de_esportes_do_conjunto_bom_jardim..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1089/indicacao_no_1732021_-_conclusao_da_reforma_da_quadra_de_esportes_do_conjunto_bom_jardim..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 173/2021 - CONCLUSÃO DA REFORMA DA QUADRA DE ESPORTES DO CONJUNTO BOM JARDIM.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_no_174.2021_-_inclusao_dos_profissionais_da_industria_municipal_como_prioritarios_no_plano_municipal_de_vacinacao_contra_a_covid_19.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_no_174.2021_-_inclusao_dos_profissionais_da_industria_municipal_como_prioritarios_no_plano_municipal_de_vacinacao_contra_a_covid_19.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 174/2021 - INCLUSÃO DOS PROFISSIONAIS DA INDÚSTRIA MUNICIPAL COMO PRIORITÁRIOS NO PLANO MUNICIPAL DE VACINAÇÃO CONTRA A COVID-19.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1084/indicacao_no_175.2021_-_construcao_de_uma_via_local_de_ligacao_entre_os_conjuntos_residenciais_antonio_lins_e_jarbas_oiticica_nesta_cidade.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1084/indicacao_no_175.2021_-_construcao_de_uma_via_local_de_ligacao_entre_os_conjuntos_residenciais_antonio_lins_e_jarbas_oiticica_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 175/2021 - CONSTRUÇÃO DE UMA VIA LOCAL DE LIGAÇÃO ENTRE OS CONJUNTOS RESIDENCIAIS ANTÔNIO LINS DE SOUZA E JARBAS OITICICA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1080/indicacao_no_176.2021_-_viabilizar_a_insercao_de_um_clube_de_futebol_local_nas_principais_divisoes_do_futebol_alagoano.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1080/indicacao_no_176.2021_-_viabilizar_a_insercao_de_um_clube_de_futebol_local_nas_principais_divisoes_do_futebol_alagoano.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 176/2021 - VIABILIZAR A INSERÇÃO DE UM CLUBE DE FUTEBOL LOCAL NAS PRINCIPAIS DIVISÕES DO FUTEBOL ALAGOANO.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1081/indicacao_no_177.2021_-_implantacao_de_uma_academia_da_saude_no_bairro_de_lourenco_de_albuquerque_nesta_cidade.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1081/indicacao_no_177.2021_-_implantacao_de_uma_academia_da_saude_no_bairro_de_lourenco_de_albuquerque_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 177/2021 - IMPLANTAÇÃO DE UMA ACADEMIA DE SAÚDE NO BAIRRO DE LOURENÇO DE ALBUQUERQUE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1085/indicacao_no_178.2021_-_construcao_de_um_restaurante_popular_no_bairro_brasil_novo_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1085/indicacao_no_178.2021_-_construcao_de_um_restaurante_popular_no_bairro_brasil_novo_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 178/2021 - CONSTRUÇÃO DE UM RESTAURANTE POPULAR NO BAIRRO BRASIL NOVO, NA CIDADE DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1083/indicacao_no_179.2021_-_reposicao_de_iluminacao_e_substituicao_por_lampadas_led_nas_ruas_da_caixa_e_rua_chica_boa_bairro_antonio_lins.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1083/indicacao_no_179.2021_-_reposicao_de_iluminacao_e_substituicao_por_lampadas_led_nas_ruas_da_caixa_e_rua_chica_boa_bairro_antonio_lins.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 179/2021 - REPOSIÇÃO DA ILUMINAÇÃO COM SUBSTITUIÇÃO POR LÂMPADAS DE LED NAS RUAS MAIS CONHECIDAS COMO "RUA DA CAIXA" E RUA DA "CHICA BOA", BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_no_180.2021_-_buscar_a_implementacao_e_diversificacoes_de_empreendimentos_as_margens_da_br-101.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_no_180.2021_-_buscar_a_implementacao_e_diversificacoes_de_empreendimentos_as_margens_da_br-101.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 180/2021 - BUSCAR A IMPLEMENTAÇÃO E DIVERSIFICAÇÕES DE EMPREENDIMENTOS ÀS MARGENS DA BR-101.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_n_1812021_inclusao_dos_grupos_que_menciona_como_prioritarios_no_plano_municipal_de_vacinacao_contra_covid-19..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_n_1812021_inclusao_dos_grupos_que_menciona_como_prioritarios_no_plano_municipal_de_vacinacao_contra_covid-19..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 181/2021 INCLUSÃO DOS GRUPOS QUE MENCIONA COMO PRIORITÁRIOS NO PLANO MUNICIPAL DE VACINAÇÃO CONTRA COVID-19.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1090/indicacao_no_1822021_-_implantacao_de_ceo_contratacao_de_dentistaas_auxiliares_de_odontologia_e_aquisicao_de_equipamentos_odonto-medico-hospitalar..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1090/indicacao_no_1822021_-_implantacao_de_ceo_contratacao_de_dentistaas_auxiliares_de_odontologia_e_aquisicao_de_equipamentos_odonto-medico-hospitalar..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 182/2021 - IMPLANTAÇÃO DE CEO, CONTRATAÇÃO DE DENTISTAAS, AUXILIARES DE ODONTOLOGIA E AQUISIÇÃO DE EQUIPAMENTOS ODONTO-MÉDICO-HOSPITALAR.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1096/indicacao_no_1832021_-_viabilizar_a_distribuicao_de_kits_com_material_escolar_para_os_alunos_da_rede_municipal_de_ensino_no_retorno_das_atividades_das_escolas_publicas_municipais..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1096/indicacao_no_1832021_-_viabilizar_a_distribuicao_de_kits_com_material_escolar_para_os_alunos_da_rede_municipal_de_ensino_no_retorno_das_atividades_das_escolas_publicas_municipais..pdf</t>
   </si>
   <si>
     <t>Indicação Nº 183/2021 - Viabilizar a distribuição de kits com material escolar para os alunos da rede municipal de ensino no retorno das atividades das escolas públicas municipais.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1094/indicacao_no_1842021_-_conclusao_do_calcamento_da_travessa_tiradentes_bairro_mata_do_rolo_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1094/indicacao_no_1842021_-_conclusao_do_calcamento_da_travessa_tiradentes_bairro_mata_do_rolo_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>Indicação Nº 184/2021 - Conclusão do calçamento da Travessa Tiradentes, Bairro Mata do Rolo, nesta cidade.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_no_1852021_-_viabilizar_a_distribuicao_de_fardamento_para_os_alunos_da_municipal_de_ensino_no_retorno_das_atividades_das_escolas_publicas_municipais..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_no_1852021_-_viabilizar_a_distribuicao_de_fardamento_para_os_alunos_da_municipal_de_ensino_no_retorno_das_atividades_das_escolas_publicas_municipais..pdf</t>
   </si>
   <si>
     <t>Indicação Nº 185/2021 - Viabilizar a distribuição de fardamento para os alunos da municipal de ensino no retorno das atividades das escolas públicas municipais.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_n_1862021._inclusao_dos_motoempregadores_como_prioritarios_no_plano_municipal_de_vacinacao_contra_a_covid-19..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_n_1862021._inclusao_dos_motoempregadores_como_prioritarios_no_plano_municipal_de_vacinacao_contra_a_covid-19..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 186/2021. INCLUSÃO DOS MOTOEMPREGADORES COMO PRIORITÁRIOS NO PLANO MUNICIPAL DE VACINAÇÃO CONTRA A COVID-19.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_n_1872021_drenagem_e_pavimentacao_do_loteamento_tabajara.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_n_1872021_drenagem_e_pavimentacao_do_loteamento_tabajara.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 187/2021 DRENAGEM E PAVIMENTAÇÃO DO LOTEAMENTO TABAJARA</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1097/indicacao_no_1882021_-_reforma_geral_e_revitalizacao_do_edificio_da_escola_municipal_judith_paiva..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1097/indicacao_no_1882021_-_reforma_geral_e_revitalizacao_do_edificio_da_escola_municipal_judith_paiva..pdf</t>
   </si>
   <si>
     <t>Indicação Nº 188/2021 - Reforma geral e revitalização do edíficio da Escola Municipal Judith Paiva.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_no1892021_-_reforma_da_praca_evanda_carneiro_de_vasconcelos_mais_conhecida_como_praca_do_limao_localizada_no_centro_da_cidade._2.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_no1892021_-_reforma_da_praca_evanda_carneiro_de_vasconcelos_mais_conhecida_como_praca_do_limao_localizada_no_centro_da_cidade._2.pdf</t>
   </si>
   <si>
     <t>Indicação Nº189/2021 - Reforma da Praça Evanda Carneiro de Vasconcelos, mais conhecida como Praça do Limão, localizada no centro da cidade.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1101/indicacao_no_1902021_-_reforma_geral_e_revitalizacao_da_escola_municipal_de_educacao_basica_dom_pedro_i_localizada_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1101/indicacao_no_1902021_-_reforma_geral_e_revitalizacao_da_escola_municipal_de_educacao_basica_dom_pedro_i_localizada_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 190/2021 - REFORMA GERAL E REVITALIZAÇÃO DA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA DOM PEDRO I, LOCALIZADA NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>ALINE DINIZ, Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1102/indicacao_no_1912021_-_viabilizacao_da_construcao_de_uma_rodovia_ligando_o_bairro_brasil_novo_a_gustavo_paiva_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1102/indicacao_no_1912021_-_viabilizacao_da_construcao_de_uma_rodovia_ligando_o_bairro_brasil_novo_a_gustavo_paiva_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 191/2021 - VIABILIZAÇÃO DA CONSTRUÇÃO DE UMA RODOVIA, LIGANDO O BAIRRO BRASIL NOVO À GUSTAVO PAIVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_no_1922021_-_disponibilizar_cadeiras_de_rodas_em_todas_as_unidades_basicas_de_saude_e_policlinicas_do_municipio_para_atender_as_pessoas_com_dificuldade_de_locomocao_que.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_no_1922021_-_disponibilizar_cadeiras_de_rodas_em_todas_as_unidades_basicas_de_saude_e_policlinicas_do_municipio_para_atender_as_pessoas_com_dificuldade_de_locomocao_que.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 192/2021 - DISPONIBILIZAR CADEIRAS DE RODAS EM TODAS AS UNIDADES BÁSICAS DE SAÚDE E POLICLÍNICAS DO MUNICÍPIO PARA ATENDER AS PESSOAS COM DIFICULDADE DE LOCOMOÇÃO QUE BUSQUEM ATENDIMENTO NAS REFERIDAS UNIDADES.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1105/indicacao_no_1932021_-_construcao_de_um_centro_especializado_na_saude_da_crianca_e_do_adolecente_-_cesc..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1105/indicacao_no_1932021_-_construcao_de_um_centro_especializado_na_saude_da_crianca_e_do_adolecente_-_cesc..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 193/2021 - CONSTRUÇÃO DE UM CENTRO ESPECIALIZADO NA SAÚDE DA CRIANÇA E DO ADOLECENTE - CESC.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_no_1942021_-_construcao_de_uma_praca_nas_proximidades_da_rua_dr._emilio_de_maia_bairro_de_lourenco_de_albuquerque_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_no_1942021_-_construcao_de_uma_praca_nas_proximidades_da_rua_dr._emilio_de_maia_bairro_de_lourenco_de_albuquerque_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 194/2021 - CONSTRUÇÃO DE UMA PRAÇA NAS PROXIMIDADES DA RUA DR. EMÍLIO DE MAIA, BAIRRO DE LOURENÇO DE ALBUQUERQUE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_no_1952021_-_viabilizacao_da_implantacao_de_uma_agencia_da_caixa_economica_federal_eou_uma_agencia_loterica_na_parte_alta_do_municipio_de_rio_largoal..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_no_1952021_-_viabilizacao_da_implantacao_de_uma_agencia_da_caixa_economica_federal_eou_uma_agencia_loterica_na_parte_alta_do_municipio_de_rio_largoal..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 195/2021 - VIABILIZAÇÃO DA IMPLANTAÇÃO DE UMA AGÊNCIA DA CAIXA ECONÔMICA FEDERAL E/OU UMA AGÊNCIA LOTÉRICA NA PARTE ALTA DO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1108/indicacao_no_1962021_-_revitalizacao_da_quadra_de_esportes_do_conjunto_residencial_jarbas_oiticica_situado_no_bairro_mata_do_rolo_nesta_cidade.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1108/indicacao_no_1962021_-_revitalizacao_da_quadra_de_esportes_do_conjunto_residencial_jarbas_oiticica_situado_no_bairro_mata_do_rolo_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 196/2021 - REVITALIZAÇÃO DA QUADRA DE ESPORTES DO CONJUNTO RESIDENCIAL JARBAS OITICICA, SITUADO NO BAIRRO MATA DO ROLO, NESTA CIDADE</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1109/indicacao_no_1972021_-_saneamento_e_calcamento_da_rua_maria_correia_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1109/indicacao_no_1972021_-_saneamento_e_calcamento_da_rua_maria_correia_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 197/2021 - SANEAMENTO E CALÇAMENTO DA RUA MARIA CORREIA, BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1110/indicacao_no_1982021_-_solicita_a_implantacao_de_06_postes_de_metal_galvanizado_com_3_petalas_cada_e_2_postes_de_metal_galvenizado_com_2_petalas_cada_e_iluminacao_em_led.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1110/indicacao_no_1982021_-_solicita_a_implantacao_de_06_postes_de_metal_galvanizado_com_3_petalas_cada_e_2_postes_de_metal_galvenizado_com_2_petalas_cada_e_iluminacao_em_led.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 198/2021 - SOLICITA A IMPLANTAÇÃO DE 06 POSTES DE METAL GALVANIZADO, COM 3 PÉTALAS CADA, E 2 POSTES DE METAL GALVENIZADO, COM 2 PÉTALAS CADA; E ILUMINAÇÃO EM LED, NA PRAÇA LOCALIZADA NA RUA JOSÉ MONTEIRO DA SILVA, LOCALIZADA NO LOTEAMENTO CIRILO CORREIA, BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1111/indicacao_no_1992021_-_drenagem_das_aguas_pluviais_do_conjunto_residencial_jarbas_oiticica_bairro_mata_do_rolo_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1111/indicacao_no_1992021_-_drenagem_das_aguas_pluviais_do_conjunto_residencial_jarbas_oiticica_bairro_mata_do_rolo_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 199/2021 - DRENAGEM DAS ÁGUAS PLUVIAIS DO CONJUNTO RESIDENCIAL JARBAS OITICICA, BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Professor Romildo Calheiros, Rufino</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1128/indicacao_n_200_2021._reforma_de_praca_do_conjunto_helio_vasconcelos_com_implantacao_de_centro_comercial__localizada_no_bairro_novoneste_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1128/indicacao_n_200_2021._reforma_de_praca_do_conjunto_helio_vasconcelos_com_implantacao_de_centro_comercial__localizada_no_bairro_novoneste_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 200/ 2021. REFORMA DE PRAÇA DO CONJUNTO HÉLIO VASCONCELOS, COM IMPLANTAÇÃO DE CENTRO COMERCIAL , LOCALIZADA NO BAIRRO NOVO,NESTE CIDADE.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1119/indicacao_no_2012021_-_envio_de_novo_projeto_de_lei_de_refis_no_municipio_de_rio_largo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1119/indicacao_no_2012021_-_envio_de_novo_projeto_de_lei_de_refis_no_municipio_de_rio_largo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 201/2021 - ENVIO DE NOVO PROJETO DE LEI DE REFIS NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1124/indicacao_n_2022021._instalacao_de_camaras_de_video_monitoramento_nas_escolas_e_creches_da_rede_municipal_de_ensino..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1124/indicacao_n_2022021._instalacao_de_camaras_de_video_monitoramento_nas_escolas_e_creches_da_rede_municipal_de_ensino..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 202/2021. INSTALAÇÃO DE CÂMARAS DE VÍDEO MONITORAMENTO NAS ESCOLAS E CRECHES DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1125/indicacao_n_2032021._construcao_de_uma_praca_na_avenida_teotonio_brandao_vilella_nas_proximidades_do_conhecimento_dede_da_cela_bairro_mata_do_rolo_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1125/indicacao_n_2032021._construcao_de_uma_praca_na_avenida_teotonio_brandao_vilella_nas_proximidades_do_conhecimento_dede_da_cela_bairro_mata_do_rolo_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 203/2021. CONSTRUÇÃO DE UMA PRAÇA NA AVENIDA TEOTÔNIO BRANDÃO VILELLA, NAS PROXIMIDADES DO CONHECIMENTO DEDÉ DA CELA, BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1120/indicacao_no_2042021_-_instalacao_e_substituicao_dos_abrigos_de_onibus_ao_longo_da_br-104_neste_municipio..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1120/indicacao_no_2042021_-_instalacao_e_substituicao_dos_abrigos_de_onibus_ao_longo_da_br-104_neste_municipio..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 204/2021 - INSTALAÇÃO E SUBSTITUIÇÃO DOS ABRIGOS DE ÔNIBUS AO LONGO DA BR-104, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1123/indicacao_n_2052021._solicitacao_de_pavimentacao_e_saneamento_construcao_de_ciclovia_e_reposicao_de_iluminacao_publica_em_led_da_que_o_cacau_ao_bairro_lourenco_de_albuquerque..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1123/indicacao_n_2052021._solicitacao_de_pavimentacao_e_saneamento_construcao_de_ciclovia_e_reposicao_de_iluminacao_publica_em_led_da_que_o_cacau_ao_bairro_lourenco_de_albuquerque..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 205/2021. SOLICITAÇÃO DE PAVIMENTAÇÃO E SANEAMENTO, CONSTRUÇÃO DE CICLOVIA E REPOSIÇÃO DE ILUMINAÇÃO PÚBLICA EM LED DA QUE O CACAÚ AO BAIRRO LOURENÇO DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1121/indicacao_n_2062021._construcao_de_uma_area_comercial_para_os_feirantes_do_conjunto_residencial_antonio_lins_bairro_mata_do_rolo_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1121/indicacao_n_2062021._construcao_de_uma_area_comercial_para_os_feirantes_do_conjunto_residencial_antonio_lins_bairro_mata_do_rolo_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 206/2021. CONSTRUÇÃO DE UMA ÁREA COMERCIAL PARA OS FEIRANTES DO CONJUNTO RESIDENCIAL ANTÔNIO LINS, BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1122/indicacao_no_2072021_-_viabilizacao_para_transformar_area_de_mata_atlantica_no_municipio_de_rio_largo_em_parque_ecologico._2.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1122/indicacao_no_2072021_-_viabilizacao_para_transformar_area_de_mata_atlantica_no_municipio_de_rio_largo_em_parque_ecologico._2.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 207/2021 - Viabilização para transformar área de Mata Atlântica no município de Rio Largo em Parque Ecológico.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1129/indicacao_no_208.2021_-_instalacao_de_um_jardim_zoologico_municipal_em_area_de_preservacao_ambiental.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1129/indicacao_no_208.2021_-_instalacao_de_um_jardim_zoologico_municipal_em_area_de_preservacao_ambiental.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 208/2021. INSTALAÇÃO DE UM JARDIM ZOOLÓGICO MUNICIPAL EM ÁREA DE PRESERVAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_no_2092021_-_reforma_e_adequacao_em_policlinica_a_ubs_olavo_situado_no_conjunto_mutirao.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_no_2092021_-_reforma_e_adequacao_em_policlinica_a_ubs_olavo_situado_no_conjunto_mutirao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 209/2021. REFORMA E ADEQUAÇÃO EM POLICLÍNICA A UBS OLAVO CALHEIROS, SITUADA NO CONJUNTO MUTIRÃO, BAIRRO CENTRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1131/indicacao_no_2102021_-_realizacao_de_uma_operacao_tapa_buracos_no_conjunto_jarbas_oiticica.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1131/indicacao_no_2102021_-_realizacao_de_uma_operacao_tapa_buracos_no_conjunto_jarbas_oiticica.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 210/2021. REALIZAÇÃO DE UMA OPERAÇÃO TAPA BURACO NO CONJUNTO RESIDENCIAL JARBAS OTICICA, BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1132/indicacao_no_2112021_-_contrucao_de_uma_praca_com_mirante_e_instalacao_de_estatua_em_homenagem_a_nossa_senhora_da_conceicao..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1132/indicacao_no_2112021_-_contrucao_de_uma_praca_com_mirante_e_instalacao_de_estatua_em_homenagem_a_nossa_senhora_da_conceicao..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 211/2021. CONSTRUÇÃO DE UMA PRAÇA COM MIRANTE E INSTALAÇÃO DE ESTÁTUA EM HOMENAGEM A NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Daniel Pontes, CARLINHOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_no_2122021_-_reforma_geral_da_quadra_de_esporte_do_conjunto_bosque_dos_palmares.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_no_2122021_-_reforma_geral_da_quadra_de_esporte_do_conjunto_bosque_dos_palmares.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 212/2021. REFORMA GERAL DA QUADRA DE ESPORTES DO CONJUNTO RESIDENCIAL BOSQUE DOS PALMARES, LOCALIZADO NO BAIRRO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_no_2132021_-_reforma_geral_e_revitalizacao_da_escola_municipal_dalmario_souza.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_no_2132021_-_reforma_geral_e_revitalizacao_da_escola_municipal_dalmario_souza.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 213/2021. REFORMA GERAL E REVITALAÇÃO DA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA DALMÁRIO SOUZA, LOCALIZADA NO BAIRRO LOURENÇO DE ALBUQUERQUE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_no_2142021_-_implantacao_de_um_centro_de_atencao_psicosocial_-_caps_do_tipo_1_destinado_ao_atendimento_de_criancas_e_adolescentes.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_no_2142021_-_implantacao_de_um_centro_de_atencao_psicosocial_-_caps_do_tipo_1_destinado_ao_atendimento_de_criancas_e_adolescentes.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 214/2021. IMPLANTAÇÃO DE UM CENTRO DE ATENÇÃO PSICOSSOCIAL-CAPS, DO TIPO i ,DESTINADO AO ATENDIMENTO DE CRIANÇAS E ADOLESCENTES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_no_2152021_-_implantacao_de_uma_linha_de_transporte_alternativo_ligando_o_centro_povoado_canoas.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_no_2152021_-_implantacao_de_uma_linha_de_transporte_alternativo_ligando_o_centro_povoado_canoas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 215/2021. IMPLANTAÇÃO DE UMA LINHA TRANSPORTE ALTERNATIVO LIGANDO O CENTRO DA CIDADE AO POVOADO CANOAS, SITUADO NA ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1135/indicacao_no_2162021_-_retomada_do_programa_de_distribuicao_do_leite_no_bairro_brasil_novo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1135/indicacao_no_2162021_-_retomada_do_programa_de_distribuicao_do_leite_no_bairro_brasil_novo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°216/2021. RETOMADA DO PROGRAMA  DE DISTRIBUIÇÃO DO LEITE NO BRASIL NOVO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1141/indicacao_no_2172021_-_conclusao_da_pavimentacao_com_saneamento_das_ruas_do_conjunto_residencial_asa_dos_ventos_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1141/indicacao_no_2172021_-_conclusao_da_pavimentacao_com_saneamento_das_ruas_do_conjunto_residencial_asa_dos_ventos_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 217/2021 - CONCLUSÃO DA PAVIMENTAÇÃO COM SANEAMENTO DAS RUAS DO CONJUNTO RESIDENCIAL ASA DOS VENTOS, BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>CARLINHOS REIS, ALINE DINIZ, Daniel Pontes, DR. IZAQUE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1142/indicacao_no_2182021_-_instalacao_de_um_campus_do_instituto_federal_de_alagoas_-_ifal_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1142/indicacao_no_2182021_-_instalacao_de_um_campus_do_instituto_federal_de_alagoas_-_ifal_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 218/2021 - INSTALAÇÃO DE UM CAMPUS DO INSTITUTO FEDERAL DE ALAGOAS - IFAL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1143/indicacao_no_2192021_-_descentralizacao_da_distribuicao_de_medicamentos_e_insumos_de_uso_continuo_distribuidos_a_populacao_atraves_da_rede_municipal_de_saude..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1143/indicacao_no_2192021_-_descentralizacao_da_distribuicao_de_medicamentos_e_insumos_de_uso_continuo_distribuidos_a_populacao_atraves_da_rede_municipal_de_saude..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 219/2021 - DESCENTRALIZAÇÃO DA DISTRIBUIÇÃO DE MEDICAMENTOS E INSUMOS DE USO CONTÍNUO DISTRIBUÍDOS À POPULAÇÃO ATRAVÉS DA REDE MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_no_2202021_-_construcao_de_uma_praca_com_area_de_lazer_para_criancas_no_conjunto_residencial_asa_dos_ventos_localizado_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_no_2202021_-_construcao_de_uma_praca_com_area_de_lazer_para_criancas_no_conjunto_residencial_asa_dos_ventos_localizado_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 220/2021 - CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE LAZER PARA CRIANÇAS NO CONJUNTO RESIDENCIAL ASA DOS VENTOS, LOCALIZADO NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>THIAGO VASCONCELOS, BALA SOARES</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_no_2212021_-_pavimentacao_drenagem_e_substituicao_da_iluminacao_publica_por_led_da_rua_e_da_travessa_joao_paranhos_localizadas_na_vila_minha_aldeia_bairro_mata_do_rolo_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_no_2212021_-_pavimentacao_drenagem_e_substituicao_da_iluminacao_publica_por_led_da_rua_e_da_travessa_joao_paranhos_localizadas_na_vila_minha_aldeia_bairro_mata_do_rolo_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 221/2021 - PAVIMENTAÇÃO, DRENAGEM E SUBSTITUIÇÃO DA ILUMINAÇÃO PÚBLICA POR LED DA RUA E DA TRAVESSA JOÃO PARANHOS, LOCALIZADAS NA VILA MINHA ALDEIA, BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_no_2222021_-_pavimentacao_asfaltica_em_diversas_ruas_do_bairro_lourenco_de_albuquerque_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_no_2222021_-_pavimentacao_asfaltica_em_diversas_ruas_do_bairro_lourenco_de_albuquerque_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 222/2021 - PAVIMENTAÇÃO ASFÁLTICA EM DIVERSAS RUAS DO BAIRRO LOURENÇO DE ALBUQUERQUE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_no_2232021_-_manutencao_das_placas_indicativas_com_nome_de_ruas_existentes_e_instalacao_de_placas_indicativas_com_nome_das_ruas_ainda_nao_indicadas_no_municipio..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_no_2232021_-_manutencao_das_placas_indicativas_com_nome_de_ruas_existentes_e_instalacao_de_placas_indicativas_com_nome_das_ruas_ainda_nao_indicadas_no_municipio..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 223/2021 - MANUTENÇÃO DAS PLACAS INDICATIVAS COM NOME DE RUAS EXISTENTES E INSTALAÇÃO DE PLACAS INDICATIVAS COM NOME DAS RUAS AINDA NÃO INDICADAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_no_2242021_-_recuperacao_asfaltica_instalacao_de_ciclovia_e_de_pista_para_caminhada_alem_da_substituicao_da_iluminacao_publica_alogena_por_led.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_no_2242021_-_recuperacao_asfaltica_instalacao_de_ciclovia_e_de_pista_para_caminhada_alem_da_substituicao_da_iluminacao_publica_alogena_por_led.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 224/2021 - RECUPERAÇÃO ASFÁLTICA, INSTALAÇÃO DE CICLOVIA E DE PISTA PARA CAMINHADA, ALÉM DA SUBSTITUIÇÃO DA ILUMINAÇÃO PÚBLICA ALÓGENA POR LED, DA RODOVIA CONHECIDA COMO "ESTRADA DA DESTILARIA", ENTRE O CONJUNTO HABITACIONAL DEMORISVALDO TARGINO E A BR 104, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_no_2252021_-_reposicao_da_iluminacao_publica_da_avenida_jose_manhas_localizada_no_bairro_brasil_novo_de_alogena_para_led..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_no_2252021_-_reposicao_da_iluminacao_publica_da_avenida_jose_manhas_localizada_no_bairro_brasil_novo_de_alogena_para_led..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 225/2021 - REPOSIÇÃO DA ILUMINAÇÃO PÚBLICA DA AVENIDA JOSÉ MANHÃS, LOCALIZADA NO BAIRRO BRASIL NOVO DE ALÓGENA PARA LED.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>CARLINHOS REIS, Daniel Pontes</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_no_226.2021_-_construcao_de_uma_area_de_lazer_e_recreacao_academia_popular_e_area_de_pratica_esportiva_com_campo_de_futebol_na_area_do_antigo_campo_do_progresso_neste_municipio..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_no_226.2021_-_construcao_de_uma_area_de_lazer_e_recreacao_academia_popular_e_area_de_pratica_esportiva_com_campo_de_futebol_na_area_do_antigo_campo_do_progresso_neste_municipio..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 226/2021 - CONSTRUÇÃO DE UMA ÁREA DE LAZER E RECREAÇÃO, ACADEMIA POPULAR E ÁREA DE PRÁTICA ESPORTIVA COM CAMPO DE FUTEBOL NA ÁREA DO ANTIGO CAMPO DO PROGRESSO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_no_227.2021_-_pavimentacao_drenagem_e_subistituicao_da_iluminacao_publica_por_led_da_av._elza_morenath_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_no_227.2021_-_pavimentacao_drenagem_e_subistituicao_da_iluminacao_publica_por_led_da_av._elza_morenath_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 227/2021 - PAVIMENTAÇÃO, DRENAGEM E SUBSTITUIÇÃO DA ILUMINAÇÃO PÚBLICA POR LED DA AVENIDA ELZA MORENATH, BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_no_228.2021_-_cronograma_de_disponibildade_para_ferias_dos_servidores_da_saude_do_municipio_de_rio_largo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_no_228.2021_-_cronograma_de_disponibildade_para_ferias_dos_servidores_da_saude_do_municipio_de_rio_largo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 228/2021 - CRONOGRAMA DE DISPONIBILIDADE PARA FÉRIAS DOS SERVIDORES DA SAÚDE DO MUNICÍPIO DE RIO LARGO QUE TRABALHAM DE FORMA REMOTA OU FORAM AFASTADOS DE SUAS FUNÇÕES EM VIRTUDE DA PANDEMIA DE COVID-19.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_no_229.2021_-_instalacao_de_corrimaos_nas_escadarias_existentes_entre_o_1o_praca_de_taxi_e_o_2o_nivel_da_av._presidente_getulio_vargas_centro_de_nossa_cidade_ok.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_no_229.2021_-_instalacao_de_corrimaos_nas_escadarias_existentes_entre_o_1o_praca_de_taxi_e_o_2o_nivel_da_av._presidente_getulio_vargas_centro_de_nossa_cidade_ok.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 229/2021 - INSTALAÇÃO DE CORRIMÕES NAS ESCADARIAS EXISTENTES ENTRE O 1º (PRAÇA DE TAXI) E O 2º NÍVEL DA AVENIDA PRESIDENTE GETÚLIO VARGAS, CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_no_230.2021_-_implantacao_de_centro_industrial_no_municipio_de_rio_largo_para_abrigar_industrias_e_empresas_de_pequeno_e_medio_porte..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_no_230.2021_-_implantacao_de_centro_industrial_no_municipio_de_rio_largo_para_abrigar_industrias_e_empresas_de_pequeno_e_medio_porte..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°230/2021.IMPLANTAÇÃO DE UM CENTRO INDUSTRIAL NO MUNICÍPIO DE RIO LARGO PARA ABRIGAR INDÚSTRIAS E EMPRESA DE PEQUENO E MÉDIO PORTES.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_no_231.2021_-_implantacao_de_uma_feira_livre_com_mercado_publico__para_comercializacao_de_graos_e_proteinas_na_parte_alta_de_rio_largo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_no_231.2021_-_implantacao_de_uma_feira_livre_com_mercado_publico__para_comercializacao_de_graos_e_proteinas_na_parte_alta_de_rio_largo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 231/2021. IMPLANTAÇÃO DE UMA FEIRA-LIVRE COM MERCADO PÚBLICO PARA COMERCIALIZAÇÃO DE GRÃOS E PROTEÍNAS NA PARTE ALTA DO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_no_232.2021_-_conclusao_do_calcamento_e_saneamento_da_localidade_conhecida_como_grota_da_raposa_localizada_na_vila_betel_bairro_mata_do_rolo_nessa_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_no_232.2021_-_conclusao_do_calcamento_e_saneamento_da_localidade_conhecida_como_grota_da_raposa_localizada_na_vila_betel_bairro_mata_do_rolo_nessa_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 232/2021. CONCLUSÃO DO CALÇAMENTO E SANEAMENTO DA LOCALIDADE CONHECIDA COMO GROTA DA RAPOSA, LOCALIZADO NA VILA BETEL, BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_no_233.2021_-_reforma_do_campo_de_futebol_do_conjunto_residencial_irma_dulce_localizado_no_bairro_antonio_lins_de_souza_nesta_cidade.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_no_233.2021_-_reforma_do_campo_de_futebol_do_conjunto_residencial_irma_dulce_localizado_no_bairro_antonio_lins_de_souza_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 2332021 - REFORMA DO CAMPO DE FUTEBOL DO CONJUNTO RESIDENCIAL IRMÃ DULCE, LOCALIZADO NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1161/indicacao_no_234.2021_-_construcao_de_um_centro_administrativo_que_centralize_todas_secretarias_e_orgaos_publicos..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1161/indicacao_no_234.2021_-_construcao_de_um_centro_administrativo_que_centralize_todas_secretarias_e_orgaos_publicos..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 234/2021. CONSTRUÇÃO DE UM CENTRO ADMINISTRATIVO QUE CENTRALIZE TODAS AS SECRETARIAS E ÓRGÃOS PÚBLICAS DO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1162/indicacao_no_235.2021_-_reforma_das_quadras_de_areia_localizadas_nos_conjuntos__asa_dos_ventos_e_chacara_sao_bento..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1162/indicacao_no_235.2021_-_reforma_das_quadras_de_areia_localizadas_nos_conjuntos__asa_dos_ventos_e_chacara_sao_bento..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 235/2021. REFORMA DAS QUADRAS DE AREIA LOCALIZADAS NOS CONJUNTOS RESIDÊNCIAS ASA DOS VENTOS E CHÁCARA SÃO BENTO, BAIRRO ANTÔNIO LINS DE SOUZA, NESTE CIDADE.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1163/indicacao_no_236.2021_-_revitalizacao_do_trecho_de_via_local_as_margens_da_br-104_compreendido_entre_o_viaduto_antonio_lins....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1163/indicacao_no_236.2021_-_revitalizacao_do_trecho_de_via_local_as_margens_da_br-104_compreendido_entre_o_viaduto_antonio_lins....pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 236/2021. REVITALIZAÇÃO DO TRECHO DE VIA LOCAL,ÀS MARGENS DA BR 104, COMPREENDIDO ENTE O VIADUTO ANTÔNIO LINS DE SOUZA E A FUTURA CONCESSIONÁRIA ALAGOAS DIESEL, NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1164/indicacao_no_237.2021_-_criacao_de_escolas_publicas_de_idiomas_no_municipio_de_rio_largo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1164/indicacao_no_237.2021_-_criacao_de_escolas_publicas_de_idiomas_no_municipio_de_rio_largo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 237/2021. CRIAÇÃO DAS ESCOLAS PÚBLICAS DE IDIOMAS NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1166/indicacao_no_238.2021_-_implantacao_de_centro_de_referencia_de_assistencia_social__-_cras_-_lourenco.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1166/indicacao_no_238.2021_-_implantacao_de_centro_de_referencia_de_assistencia_social__-_cras_-_lourenco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 238/2021. IMPLANTAÇÃO DE CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL- CRAS, NO BAIRRO DE LOUENÇO DE ALBUQUERQUE,NESTA CIDADE.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1165/indicacao_no_239.2021_-_construcao_de_praca_do_conjunto_margarida_procopio....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1165/indicacao_no_239.2021_-_construcao_de_praca_do_conjunto_margarida_procopio....pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 239/2021. CONSTRUÇÃO DA PRAÇA DO CONJUNTO MARGARIDA PROCÓPIO, EM FRENTE A IGREJA CATÓLICA, NO BAIRRO BRASIL NOVO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1176/indicacao_no_240.2021_-_instalacao_de_iluminacao_publica_natalina_na_av._teotonio_brandao_vilela_via_principal_do_bairro_mata_do_rolo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1176/indicacao_no_240.2021_-_instalacao_de_iluminacao_publica_natalina_na_av._teotonio_brandao_vilela_via_principal_do_bairro_mata_do_rolo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 240/2021. INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NATALINA NA AVENIDA TEOTÔNIO BRANDÃO VILELLA, VIA PRINCIPAL DO BAIRRO MATA DO ROLO, NESTE MINICÍPIO.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_no_241.2021_-_solicitacao_da_elevacao_da_pontileza_sobre_o_riacho_cacau_que_corta_a_rua_pedro_coutinho_bairro_centro.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_no_241.2021_-_solicitacao_da_elevacao_da_pontileza_sobre_o_riacho_cacau_que_corta_a_rua_pedro_coutinho_bairro_centro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 241/2021. SOLICITAÇÃO DA ELEVAÇÃO DA PONTILEZA SOBRE O RIACHO CACAÚ, QUE CORTA A RUA PEDRO COUTINHO, BAIRRO CENTRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_no_242.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_no_242.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°242/2021 IMPLANTAÇÃO DE PROJETO PARA CADASTRO E DISTRIBUIÇÃO DE CNH PARA PROFISSIONAIS QUE TRABALHEM DIRETA OU INDIRETAMENTE COMO MOTORISTA E NÃO TENHAM CONDIÇÕES SOCIOECONÔMICO DE TIRAR O DOCUMENTO.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1172/indicacao_no_243.2021_-_solicitacao_de_calcamento_do_residencial_chacara_sao_bento_localizado_no_bairro_antonio_lins_de_sousa_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1172/indicacao_no_243.2021_-_solicitacao_de_calcamento_do_residencial_chacara_sao_bento_localizado_no_bairro_antonio_lins_de_sousa_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°243/2021 SOLICITAÇÃO DE CALÇAMENTO DO RESIDENCIAL CHÁCARA SÃO BENTO, LOCALIZADO NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1173/indicacao_no_244.2021_-_construcao_de_um_centro_especializado_na_saude_do_idoso_-_cesi.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1173/indicacao_no_244.2021_-_construcao_de_um_centro_especializado_na_saude_do_idoso_-_cesi.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°244/2021. CONSTRUÇÃO DE UM CENTRO ESPECIALIZADO NA SAÚDE DO IDOSO-CESI.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_n_2452021._solicitacao_de_instalacao_de_iluminacao_com_refletores_no_campo_de_futebol_da_refer_localizado_no_bairro_de_lourenco_de_albuquerque..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_n_2452021._solicitacao_de_instalacao_de_iluminacao_com_refletores_no_campo_de_futebol_da_refer_localizado_no_bairro_de_lourenco_de_albuquerque..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 245/2021. SOLICITAÇÃO DE INSTALAÇÃO DE ILUMINAÇÃO COM REFLETORES NO CAMPO DE FUTEBOL DA REFER, LOCALIZADO NO BAIRRO DE LOURENÇO DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1174/indicacao_no_246.2021_-_solictacao_de_melhorias_e_requalificacao_na_avenida_presidente_getulio_vargas_e_ruas_adjacentes_centro_da_cidade.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1174/indicacao_no_246.2021_-_solictacao_de_melhorias_e_requalificacao_na_avenida_presidente_getulio_vargas_e_ruas_adjacentes_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 246/2021. SOLICITAÇÃO DE MELHORIAS E REQUALIFICAÇÃO NA AVENIDA PRESIDENTE GETÚLIO VARGAS E RUAS ADJACENTES ( CENTRO DA CIDADE), NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1175/indicacao_no_247.2021_-_implantacao_de_um_centro_de_atencao_psicossocial_-_caps_no_bairro_brasil_novo_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1175/indicacao_no_247.2021_-_implantacao_de_um_centro_de_atencao_psicossocial_-_caps_no_bairro_brasil_novo_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 247/2021. IMPLANTAÇÃO DE UM CENTRO DE ATENÇÃO PSICOSSOCIAL-CAPS, NO BAIRRO BRASIL NOVO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_n_2482021.implementacao_de_uma_campanha_de_incentivo_ao_comercio_local_intitulada_campanha_natal_premiado_no_municipio_de_rio_largoal..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_n_2482021.implementacao_de_uma_campanha_de_incentivo_ao_comercio_local_intitulada_campanha_natal_premiado_no_municipio_de_rio_largoal..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 248/2021.IMPLEMENTAÇÃO DE UMA CAMPANHA DE INCENTIVO AO COMÉRCIO LOCAL INTITULADA CAMPANHA "NATAL PREMIADO" NO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_n2492021._realizacao_de_um_mutirao_intitulado_saude_em_dia_para_zerar_a_fila_de_consultas_e_exames_represados_durante_a_pandemia_de_covid-19..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_n2492021._realizacao_de_um_mutirao_intitulado_saude_em_dia_para_zerar_a_fila_de_consultas_e_exames_represados_durante_a_pandemia_de_covid-19..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°249/2021. REALIZAÇÃO DE UM MUTIRÃO INTITULADO SAÚDE EM DIA PARA ZERAR A FILA DE CONSULTAS E EXAMES REPRESADOS DURANTE A PANDEMIA DE COVID-19.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_no_250.2021_-_reforma_do_cruzeiro_localizado_ao_lado_da_escola_pompeu_sarmento_bairro_centro_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_no_250.2021_-_reforma_do_cruzeiro_localizado_ao_lado_da_escola_pompeu_sarmento_bairro_centro_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>REFORMA DO CRUZEIRO LOCALIZADO AO LADO DA ESCOLA POMPEU SARMENTO, BAIRRO CENTRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1184/indicacao_no_251.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1184/indicacao_no_251.2021.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DA ILUMINAÇÃO COMUM POR LÂMPADAS DE LED NA RUA TREZE, ONDE FICA LOCALIZADA A ESCOLA DE ENSINO FUNDAMENTAL ESMERALDA FIGUEIREDO, LOCALIDADE VILA RICA, BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1186/indicacao_no_252.2021_-_obras_de_melhorias_na_escola_municipal_joao_paulo_ii_localizado_no_alto_do_sao_miguel_bairro_centro_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1186/indicacao_no_252.2021_-_obras_de_melhorias_na_escola_municipal_joao_paulo_ii_localizado_no_alto_do_sao_miguel_bairro_centro_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>OBRAS DE MELHORIAS NA ESCOLA MUNICIPAL JOÃO PAULO II, LOCALIZADO NO ALTO DO SÃO MIGUEL, BAIRRO CENTRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1185/indicacao_no_253.2021_-_solicitacao_de_viabilizacao_de_reforma_e_ampliacao_do_aeroporto_internacional_zumbi_dos_palmares_localizado_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1185/indicacao_no_253.2021_-_solicitacao_de_viabilizacao_de_reforma_e_ampliacao_do_aeroporto_internacional_zumbi_dos_palmares_localizado_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE VIABILIZAÇÃO DE REFORMA E AMPLIAÇÃO DO AEROPORTO INTERNACIONAL ZUMBI DOS PALMARES, LOCALIZADO NESTA CIDADE.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_no_254.2021_-_drenagem_e_pavimentacao_da_rua_santa_quiteria_localizada_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_no_254.2021_-_drenagem_e_pavimentacao_da_rua_santa_quiteria_localizada_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA SANTA QUITÉRIA, LOCALIZADA NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_no_255.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_no_255.2021.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ECOPONTOS EM LOCAIS ESTRATÉGICOS NA CIDADE PARA O DESCARTE ADEQUADO DE RESÍDUOS PELA POPULAÇÃO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1191/indicacao_no_256.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1191/indicacao_no_256.2021.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO LOURENÇO DE ALBUQUERQUE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_no_257.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_no_257.2021.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E SANEAMENTO DA QUADRA I - 3, DO LOTEAMENTO VILA RICA, BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_no_258.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_no_258.2021.pdf</t>
   </si>
   <si>
     <t>RETOMADA DOS ATENDIMENTOS ODONTOLÓGICOS EM UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DE RIO LARGO NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_no_259.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_no_259.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°259/2021. PODA DE ÁRVORES, CAPINAÇÃO E RETIRADA DE LIXO E ENTULHOS DA RUA DA PALMEIRA( CONHECIDA RUA DO GOITÍ ) E DA DONA JUDITH PAIVA ( CONHECIDA RUA DA VARANDA), LOCALIZADAS NO BAIRRO CENTRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_no_260.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_no_260.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 260/2021. AMPLIAÇÃO DO PROGRAMA DE DISTRIBUIÇÃO DE LEITE PARA ATENDER A LOCALDADE BAIXA DA CACIMBA E ADJACÊNCIAS  NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_no_261.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_no_261.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°261/2021.CONSTRUÇÃO DE UM CENTRO ESPECIALIZADO NO TRATAMENTO  ONCOLÓGICO NO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_no_262.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_no_262.2021.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ÁREA DE ESPORTE, ACADEMIA, E LAZER NO TERRENO BALDIO DA RUA WENCESLAU BATISTA, BAIRRO CENTRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_no_263.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_no_263.2021.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CURSOS PROFISSIONALIZANTES PARA MULHERES EM SITUAÇÃO DE VULNERABILIDADE SOCIAL E ECONÔMICA, VOLTADOS PARA GERAÇÃO DE RENDA.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_no_264.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_no_264.2021.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE MUTIRÃO DE MAMOGRAFIAS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_no_265.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_no_265.2021.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DESLOCAMENTO DOS RETORNOS NA BR-104, EM FRENTE AO CONJUNTO RESIDENCIAL JARBAS OITICICA, BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_no_266.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_no_266.2021.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TABELAS PARA A PRÁTICA DE BASQUETE NAS QUADRAS E GINÁSIOS DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_no_267.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_no_267.2021.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE EQUIPAMENTOS PARA O FORNECIMENTO DE INTERNET Wi-Fi GRATUITA EM DIFERENTES PONTOS DA CIDADE.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_no_268.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_no_268.2021.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA DRENAGEM E CALÇAMENTO DA RUA CORONEL PAULO CASADO, MAIS CONHECIDA COMO "RUA DA ADUTORA", BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_no_269.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_no_269.2021.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DAS RUAS ANTÔNIO DE GUSMÃO LESSA; RUA JOSÉ DE GUSMÃO LESSA, PROLONGADA COM A RUA PROJETADA 8 TRAVESSA JOSÉ DE GUSMÃO LESSA, LOCALIZADAS NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_no_270.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_no_270.2021.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE MUTIRÃO DE EXAMES E PEQUENOS PROCEDIMENTOS OFTALMOLÓGICOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_no_271.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_no_271.2021.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM TERMINAL RODOVIÁRIO PARA INTEGRAÇÃO INTERMODAL NO CENTRO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_no_272.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_no_272.2021.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO E PAVIMENTAÇÃO DO LOTEAMENTO VAL PARAÍSO, LOCALIZADO NO BAIRRO BRASIL NOVO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_no_273.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_no_273.2021.pdf</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA DE ESPORTES DA LOCALIDADE VILA RICA, LOCALIZADA NO BAIRRO MATA DO ROLO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_no_274.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_no_274.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°274/2021. IMPLANTAÇÃO DE UM CENTRO DE RECUPERAÇÃO PÓS - COVID NO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1208/indicacao_no_275.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1208/indicacao_no_275.2021.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE NA RUA FRANCISCO TARGINO, MAIS CONHECIDA COMO "CAMPO DO VILA NOVA", LOCALIZADA NO BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1213/indicacao_no_276.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1213/indicacao_no_276.2021.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA ORQUESTRA E/OU BANDA FANFARRA NO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1214/indicacao_no_277.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1214/indicacao_no_277.2021.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO CULTURAL E FEIRA DE ARTESANATO NO BAIRRO DE GUSTAVO PAIVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_no_278.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_no_278.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 278/2021 ENVIO DE PROJETO DE LEI INSTITUÍNDO O VALE TRANSPORTE  PARA OS SERVIDORES MUNICIPAIS DE RIO LARGO.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_no_279.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_no_279.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 279/2021. REALIZAÇÃO DE UMA CAMPANHA DE CONSCIENTIZAÇÃO E REALIZAÇÃO DE EXAMES EM ALUSÃO AO NOVEMBRO AZUL EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_no_280.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_no_280.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 280/2021. SOLICITAÇÃO PARA QUE O PODER EXECUTIVO FAÇA AQUISIÇÃO DE MAIS AMBULÂNCIAS PARA ATENDIMENTO À POPULAÇÃO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_no_281.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_no_281.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 281/2021.REFORMA DA PRAÇA PRINCIPAL DO BAIRRO DE GUSTAVO PAIVA,NESTA CIDADE.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_no_282.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_no_282.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 283/2021 INSTALAÇÃO DE PONTO DE ÔNIBUS EM FRENTE À CENTRAL DE ABASTECIMENTO-CEASA, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_no_283.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_no_283.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 283/2021.  INSTALAÇÃO DE UMA ESCOLA CÍVICO MILITAR EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_no_284.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_no_284.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 284/2021. VIABILIZAR O TRATAMENTO/DISTRIBUIÇÃO DE ÁGUA PROVENIENTE DO AÇUDE DO CECA/UFAL PARA A POPULAÇÃO DO BAIRRO DE LOURENÇO DE ALBUQUERQUE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_no_285.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_no_285.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 285/2021. VIABILIZAR A IMPLANTAÇÃO DE UM PROGRAMA DE AUXÍLIO FINANCEIRO INTITULADO ``VALE GÁS SOCIAL´´ EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 286/2021. CONSTRUÇÃO DE UMA PRAÇA NA ÁREA VERDE LOCALIZADA PRÓXIMO A IGREJA DE SANTA TEREZINHA , NO LOTEAMENTO VILA RICA, BAIRRO MATA DO ROLO , NESTA CIDADE.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_no_287.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_no_287.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 287/2021. AQUISIÇÃO DE VEÍCULOS ADAPTADOS PARA O TRASPORTE DE CADEIRANTES PELO MUNICÍPIO DE RIO LARGO PARA ATENDER A ESTA POPULAÇÃO EM SUA LOCOMOÇÃO E IMPLANTAÇÃO DE UM SERVIÇO ESPECIALIZADO PARA O ATENDIMENTO DESTES MUNICIPES.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_no_288.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_no_288.2021.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE OBRAS DE DRENAGEM E PAVIMENTAÇÃO DAS RUAS DO LOTEAMENTO PARQUE SANTA TEREZA, LOCALIZADO NO BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_no_289.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_no_289.2021.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ENVIO DE PROJETO DE LEI PARA A IMPLEMENTAÇÃO DO "PROGRAMA AUXÍLIO CONECTIVIDADE", DESTINADO AOS PROFESSORES DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_no_290.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_no_290.2021.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA, REPAROS E OBRAS DE MELHORIAS NO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL HILZA DE PAIVA TORRES, LOCALIZADA NO BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_no_291.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_no_291.2021.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONTRATAÇÃO E/OU REMANEJAMENTO DE AGENTES COMUNITÁRIOS DE SAÚDE PARA ATENDER AS ÁREAS DESCOBERTAS DO BAIRRO ANTÔNIO LINS DE SOUZA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_no_292.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_no_292.2021.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REALIZAÇÃO DE OBRA DE CANALIZAÇÃO DO CÓRREGO QUE CORTA TODA A LOCALIDADE CONHECIDA COMO GROTA SÃO LOURENÇO , LOCALIZADA NO BAIRRO DE LOURENÇO DE ALBUQUERQUE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Rufino, Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1239/indicacao_no_2932021_-_prolongamento_da_iluminacao_publica_da_al-404_desde_a_avenida_jose_manhaes_ate_o_inicio_da_descida_da_estrada_da_utinga_nesta_cidade..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1239/indicacao_no_2932021_-_prolongamento_da_iluminacao_publica_da_al-404_desde_a_avenida_jose_manhaes_ate_o_inicio_da_descida_da_estrada_da_utinga_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 293/2021 - PROLONGAMENTO DA ILUMINAÇÃO PÚBLICA DA AL-404, DESDE A AVENIDA JOSÉ MANHÃES ATÉ O INÍCIO DA DESCIDA DA ESTRADA DA UTINGA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 294/2021 - CONSTRUÇÃO DE UM PARQIE LINEAR, NAS MARGENS DA AL 404, NO BAIRRO BRASIL NOVO, ENTRA A RODOVIA E A VIA LOCAL, DESDE O CONJUNTO TERRA DE UTINGA ATÉ O RESIDENCIAL BOM JARDIM, LOCALIZADOS BAIRRO BRASIL NOVO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_n_2952021._mutirao_de_laqueaduras..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_n_2952021._mutirao_de_laqueaduras..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 295/2021. MUTIRÃO DE LAQUEADURAS.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_no_296.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_no_296.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 296/2021. SOLICITAÇÃO DA RETIRADA DE LIXO, ENTULHOS, CAPINAÇÃO E COLOCAÇÃO DE UM CONTAINER PARA LIXO NA TRAVESSA ROTARY I, BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_no_297.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_no_297.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 297/2021. REFORMA DA PRAÇA SÃO VICENTE, LOCALIZADA NA VILA BETEL,BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_n_298.2021.viabilizacao_de_um_local_para_reunir_todos_os_conselhos_municipais_intitulada_casa_dos_conselhos_em_nosso_municipio..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_n_298.2021.viabilizacao_de_um_local_para_reunir_todos_os_conselhos_municipais_intitulada_casa_dos_conselhos_em_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 298/2021.VIABILIZAÇÃO DE UM LOCAL PARA REUNIR TODOS OS CONSELHOS MUNICIPAIS, INTITULADA CASA DOS CONSELHOS, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_n_2992021._estudo_de_viabilidade_de_incorporacao_de_territorio_pelo_municipio_de_rio_largoal..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_n_2992021._estudo_de_viabilidade_de_incorporacao_de_territorio_pelo_municipio_de_rio_largoal..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 299/2021. ESTUDO DE VIABILIDADE DE INCORPORAÇÃO DE TERRITÓRIO PELO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1238/indicacao_no_3002021_-_solicitacao_da_possibilidade_de_envio_a_esta_casa_legislativa_de_projeto_de_lei_no_sentido_de_criar_a_zona_especial_de_desenvolvimento_economico_do_municipio_de_rio_largoal..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1238/indicacao_no_3002021_-_solicitacao_da_possibilidade_de_envio_a_esta_casa_legislativa_de_projeto_de_lei_no_sentido_de_criar_a_zona_especial_de_desenvolvimento_economico_do_municipio_de_rio_largoal..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 300/2021 - SOLICITAÇÃO DA POSSIBILIDADE DE ENVIO A ESTA CASA LEGISLATIVA DE PROJETO DE LEI NO SENTIDO DE CRIAR A ZONA ESPECIAL DE DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_no_301.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_no_301.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 301/2021. CONSTRUÇÃO DE UMA PRAÇA NA REGIÃO CONHECIDA COMO ALTO DA PALMEIRAS, NAS PROXIMIDADES DA IGREJA SÃO JOSÉ, NA LOCALIDADE VILA BETEL, BAIRRO MATA DO ROLO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1254/indicacao_no_302.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1254/indicacao_no_302.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 302/2021. SUBSTITUIÇÃO DA ILUMINAÇÃO COMUM POR LÂMPADAS DE LED NA RUA GUIDO PALMEIRA, LOCALIZADA NO BAIRRO MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_n_3032021._solicitacao_da_drenagem_e_pavimentacao_da_travessa_localizada_na_quadra_i_do_conjunto_mutirao_bairro_centroneste_municipio..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_n_3032021._solicitacao_da_drenagem_e_pavimentacao_da_travessa_localizada_na_quadra_i_do_conjunto_mutirao_bairro_centroneste_municipio..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 303/2021. SOLICITAÇÃO DA DRENAGEM E PAVIMENTAÇÃO DA TRAVESSA LOCALIZADA NA QUADRA I DO CONJUNTO MUTIRÃO, BAIRRO CENTRO,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>THIAGO VASCONCELOS, Daniel Pontes</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_n_3042021._criacao_de_uma_casa_de_musicaconservatorio_com_uma_bandaorquestra_sinfonica_residente_no_municipio_de_rio_largoal..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_n_3042021._criacao_de_uma_casa_de_musicaconservatorio_com_uma_bandaorquestra_sinfonica_residente_no_municipio_de_rio_largoal..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 304/2021. CRIAÇÃO DE UMA CASA DE MÚSICA/CONSERVATÓRIO COM UMA BANDA/ORQUESTRA SINFÓNICA RESIDENTE NO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1255/indicacao_no_305.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1255/indicacao_no_305.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 305/2021 DRENAGEM E PAVIMENTAÇÃO DA RUA OLÍMPIO FAUSTINO, LOCALIZADA NO LOTEAMENTO PALMARES, BAIRRO ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1256/indicacao_no_306.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1256/indicacao_no_306.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°306/2021 CONSTRUÇÃO DE UMA PEQUENA ÁREA VERDE LOCALIZADA NA AVENIDA INTENDENTE JÚLIO CALHEIROS ( EM FRENTE À ACADEMIA IRON BOLD ), BAIRRO MATA DO ROLO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1257/indicacao_no_307.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1257/indicacao_no_307.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 307/2021 DRENAGEM E PAVIMENTAÇÃO DO RESTANTE DO CONJUNTO RESIDENCIAL CIDADE JARDIM, BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_no_308.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_no_308.2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 308/2021 DRENAGEM E PAVIMENTAÇÃO DAS RUAS SANTA ROSA, NOSSA SENHORA DE FÁTIMA E TIRADENTES, LOCALIZADA NO CONJUNTO RESIDENCIAL VERDE VIVO, BAIRRO ANTÔNIO LINS DE SOUZA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_no_3092021_-_solicitacao_da_conclusao_da_obra_de_drenagem_e_pavimentacao_do_loteamento_morada_dos_palmares_bairro_antonio_lins_de_souza_neste_municipio..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_no_3092021_-_solicitacao_da_conclusao_da_obra_de_drenagem_e_pavimentacao_do_loteamento_morada_dos_palmares_bairro_antonio_lins_de_souza_neste_municipio..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 309/2021 - SOLICITAÇÃO DA CONCLUSÃO DA OBRA DE DRENAGEM E PAVIMENTAÇÃO DO LOTEAMENTO MORADA DOS PALMARES, BAIRRO ANTÔNIO LINS DE SOUZA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 310/2021 - SUBSTITUIÇÃO DA ILUMINAÇÃO PÚBLICA COMUM POR LÂMPADAS DE LED DO CONDOMÍNIO RECANTO DAS ÁGUAS, LOCALIZADO NO BAIRRO BRASIL NOVO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_n_3112021_construcao_de_uma_quadra_poliesportiva_para_atender_a_regiao_conhecida_como_alto_da_palmeira_na_localidade_vila_betel_bairro_mata_do_rolo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_n_3112021_construcao_de_uma_quadra_poliesportiva_para_atender_a_regiao_conhecida_como_alto_da_palmeira_na_localidade_vila_betel_bairro_mata_do_rolo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 311/2021 CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA PARA ATENDER A REGIÃO CONHECIDA COMO ALTO DA PALMEIRA, NA LOCALIDADE VILA BETEL, BAIRRO MATA DO ROLO.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_no_3122021_-_adequacao_do_transito_em_mao_unica_aos_veiculos_que_transitam_pelas_localidade.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_no_3122021_-_adequacao_do_transito_em_mao_unica_aos_veiculos_que_transitam_pelas_localidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 312/2021 - ADEQUAÇÃO DO TRÂNSITO EM MÃO ÚNICA AOS VEÍCULOS QUE TRANSITAM PELAS LOCALIDADE ALTO DO SÃO MIGUEL (SUBINDO), E CACAÚ (DESCENDO), SENTIDO MATA DO ROLO-CENTRO/CENTRO-MATA DO ROLO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_no_3132021_-_solicitacao_de_envio_pelo_poder_executivo_de_projeto_de_lei_propondo_a_recomposicao_salarial_aos_servidores_publicos_municipais_para_o_ano_de_2021..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_no_3132021_-_solicitacao_de_envio_pelo_poder_executivo_de_projeto_de_lei_propondo_a_recomposicao_salarial_aos_servidores_publicos_municipais_para_o_ano_de_2021..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 313/2021 - SOLICITAÇÃO DE ENVIO PELO PODER EXECUTIVO DE PROJETO DE LEI PROPONDO A RECOMPOSIÇÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 314/2021 - MANUTENÇÃO DOS HIDRANTES EXISTENTES NO MUNICÍPIO DE RIO LARGO/AL E INSTALAÇÃO DE NOVOS EM PONTOS ESTRATÉGICOS.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_no_3152021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_no_3152021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 315/2021 - SOLICITAÇÕES DE ATUALIZAÇÃO DO PISO SALARIAL DO MAGISTÉRIO E INCREMENTO NO PCC DOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL DE ENSINO, JÁ A PARTIR DE JANEIRO DE 2022.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_no_3162021_-_solicitacao_de_estudos_para_o_rateio_das_sobras_oriundas_dos_70_do_fundeb_para_os_profissionais_do_magisterio_e_do_apoio_da_educacao_basica_municipal..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_no_3162021_-_solicitacao_de_estudos_para_o_rateio_das_sobras_oriundas_dos_70_do_fundeb_para_os_profissionais_do_magisterio_e_do_apoio_da_educacao_basica_municipal..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 316/2021 - SOLICITAÇÃO DE ESTUDOS PARA O RATEIO DAS SOBRAS ORIUNDAS DOS 70% DO FUNDEB PARA OS PROFISSIONAIS DO MAGISTÉRIO E DO APOIO DA EDUCAÇÃO BÁSICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Gilberto Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1015/mensagem_no_011_de_14_de_abril_de_2021_-_assunto_encaminha_o_projeto_de_lei_de_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2022..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1015/mensagem_no_011_de_14_de_abril_de_2021_-_assunto_encaminha_o_projeto_de_lei_de_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2022..pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 011, DE 14 DE ABRIL DE 2021 - ASSUNTO: ENCAMINHA O PROJETO DE LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1100/mensagem_no_0142021_-_projeto_de_lei_no_142021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1100/mensagem_no_0142021_-_projeto_de_lei_no_142021.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 014/2021 - PROJETO DE LEI Nº 14/2021</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1086/mensagem_de_no_015.2021_-_projeto_de_lei_152021_de_autoria_do_poder_executivo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1086/mensagem_de_no_015.2021_-_projeto_de_lei_152021_de_autoria_do_poder_executivo..pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE Nº 015/2021 - PROJETO DE LEI 15/2021 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>MOCC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1017/mocao_de_louvor_no_01.2021_a_atleta_andreia_lopes_cavalcante..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1017/mocao_de_louvor_no_01.2021_a_atleta_andreia_lopes_cavalcante..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR Nº 01/2021, A ATLETA ANDREIA LOPES CAVALCANTE.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1018/mocao_de_louvor_no_02.2021_ao_atleta_william_matheus_marques_da_silva..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1018/mocao_de_louvor_no_02.2021_ao_atleta_william_matheus_marques_da_silva..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR Nº 02/2021, AO ATLETA WILLIAM MATHEUS MARQUES DA SILVA.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1045/mocao_de_pesar_no_02.2021_-_pelo_falecimento_do_senhor_cicero_vitalino_de_franca..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1045/mocao_de_pesar_no_02.2021_-_pelo_falecimento_do_senhor_cicero_vitalino_de_franca..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 02/2021 - MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DO SENHOR CÍCERO VITALINO DE FRANÇA, OCORRIDO NO DIA 09 DE ABRIL DE 2021</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1024/mocao_de_pesar_no_03.2021_pelo_falecimento_do_senhor_jose_roberto_lins..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1024/mocao_de_pesar_no_03.2021_pelo_falecimento_do_senhor_jose_roberto_lins..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 03/2021, PELO FALECIMENTO DO SENHOR JOSÉ ROBERTO LINS.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1050/mocao_de_pesar_no_042021_pelo_falecimento_do_senhor_paulo_casado_de_farias_neto..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1050/mocao_de_pesar_no_042021_pelo_falecimento_do_senhor_paulo_casado_de_farias_neto..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 04/2021, PELO FALECIMENTO DO SENHOR PAULO CASADO DE FARIAS NETO.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°01/2021. CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE RIO LARGO, A PATORA ANTÔNIA SOARES DOS SANTOS LIMA.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1139/projeto_de_decreto_legislativo_no_2_de_2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1139/projeto_de_decreto_legislativo_no_2_de_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 02/2021. CRIA COMENDA MESTRE ZINHO NO MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1167/projeto_de_decreto_legislativo_no_3_de_13_de_setembro_de_2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1167/projeto_de_decreto_legislativo_no_3_de_13_de_setembro_de_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 03/2021.CRIA COMENDA DR. EZEQUIAS RAIMUNDO ALVES NO MUNICÍPIO DE RIO LARGO-AL, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1200/projeto_de_decreto_legislativo_no_04.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1200/projeto_de_decreto_legislativo_no_04.2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, AO MAJOR AVIADOR LUCIANO DE SOUZA BACELLAR.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/897/ple01.2021_-_altera_o_art._4o_incluindo_o_inciso_iii_na_lei_orcamentaria_anual_2020..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/897/ple01.2021_-_altera_o_art._4o_incluindo_o_inciso_iii_na_lei_orcamentaria_anual_2020..pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º, INCLUINDO INCISO III, NA LEI ORÇAMENTÁRIA ANUAL DE 2020.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/896/pl022021-executivo_altera_orcamento_202119022021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/896/pl022021-executivo_altera_orcamento_202119022021.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 32º, NA LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2021 - LEI Nº 1.888/2020, AUTORIZANDO A FLEXIBILIZAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/898/ple03.2021_-_dispoe_sobre_a_autorizacao_para_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/898/ple03.2021_-_dispoe_sobre_a_autorizacao_para_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DE 2021.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/972/projeto_de_lei_do_executivo_no_04.2021_-_institui_o_programa_de_apoio_e_incentivo_ao_esporte..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/972/projeto_de_lei_do_executivo_no_04.2021_-_institui_o_programa_de_apoio_e_incentivo_ao_esporte..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Nº 04/2021 - Institui o Programa de Apoio e Incentivo ao Esporte e dá outras providências.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/982/projeto_de_lei_do_executivo_no_05.2021_-_dispoe_sobre_a_reestruturacao_do_cacs_e_fundeb..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/982/projeto_de_lei_do_executivo_no_05.2021_-_dispoe_sobre_a_reestruturacao_do_cacs_e_fundeb..pdf</t>
   </si>
   <si>
     <t>PLE Nº 05/2021 - Dispõe sobre a reestruturação do CACS e FUNDEB.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/986/projeto_de_lei_do_executivo_no_06.2021_-_modifica_a_redacao_do_art._1o_da_lei_no_1339.2002_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/986/projeto_de_lei_do_executivo_no_06.2021_-_modifica_a_redacao_do_art._1o_da_lei_no_1339.2002_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 06/2021. MODIFICA A REDAÇÃO DO ART. 1° DA LEI MUNICIPAL 1339/2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1113/projeto_de_lei_do_executivo_no_07.2021_-_autoriza_o_poder_executivo_municipal_fornecer_auxilio_financeiro_a_cooperativa_dos_catadores_de_rio_largo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1113/projeto_de_lei_do_executivo_no_07.2021_-_autoriza_o_poder_executivo_municipal_fornecer_auxilio_financeiro_a_cooperativa_dos_catadores_de_rio_largo.pdf</t>
   </si>
   <si>
     <t>PL DO EXECUTIVO Nº 007/2021 - AUTORIZA O PODER EXECUTIVO MUINICIPAL A FORNECER AUXÍLIO FINANCEIRO A COOPERATIVA DOS CATADORES DE RIO LARGO-COOCRIL.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1112/projeto_de_lei_do_executivo_no_08.2021_-_dispoe_a_autoriza_para_abertura_de_credito_especial_na_lei_orcamentaria__anual_de_2021..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1112/projeto_de_lei_do_executivo_no_08.2021_-_dispoe_a_autoriza_para_abertura_de_credito_especial_na_lei_orcamentaria__anual_de_2021..pdf</t>
   </si>
   <si>
     <t>PL DO EXECUTIVO Nº 008/2021 - "DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DE 2021, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1046/projeto_de_lei_no_009_de_22_de_marco_de_2021..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1046/projeto_de_lei_no_009_de_22_de_marco_de_2021..pdf</t>
   </si>
   <si>
     <t>PL DO EXECUTIVO Nº 009/2021- AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR BENS MÓVEIS INSERVÍVEIS DE PROPRIEDADE DO MUNICÍPIO DE RIO LARGO/AL PARA ENTIDADES SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1061/projeto_de_lei_no_102021._dispoe_sobre_a_criacao_do_centro_municipal_de_educacao_infantil_desembargador_francisco_wildo_lacerda_dantas..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1061/projeto_de_lei_no_102021._dispoe_sobre_a_criacao_do_centro_municipal_de_educacao_infantil_desembargador_francisco_wildo_lacerda_dantas..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 10/2021. DISPÕE SOBRE A CRIAÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL DESEMBARGADOR FRANCISCO WILDO LACERDA DANTAS.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1016/projeto_de_lei_no_11_de_14_abril_de_2021_-_ldo_2022.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1016/projeto_de_lei_no_11_de_14_abril_de_2021_-_ldo_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 011, DE 14 DE ABRIL DE 2021 - ASSUNTO ENCAMINHA O PROJETO DE LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1063/projeto_de_lei_12.2021_-_alteracao_da_ldo_2021..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1063/projeto_de_lei_12.2021_-_alteracao_da_ldo_2021..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 012, DE 13 DE MAIO DE 2021 - DISPÕE SOBRE A ALTERAÇÃO DA LDO 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1076/projeto_de_lei_no_013_de_18_de_maio_de_2021_alterado.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1076/projeto_de_lei_no_013_de_18_de_maio_de_2021_alterado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 013, DE 18 DE MAIO DE 2021 - DISPÕE SOBRE A AUTORIZAÇÃO PARA DOAÇÃO DE TERRENOS DO MUNICÍPIO DE RIO LARGO/AL PARA FINS DE MORADIA, DEFINE OS CRITÉRIOS PERTINENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1077/projeto_de_lei_no_014.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1077/projeto_de_lei_no_014.2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 014/2021, DE 24 DE MAIO DE 2021 - AUTORIZA O MUNICÍPIO DE RIO LARGO A FIRMAR CONVÊNIO COM INSTITUIÇÕES FINANCEIRAS E BANCÁRIA, E COOPERATIVAS DE CRÉDITO PARA CONCESSÃO DE EMPRÉSTIMOS CONSIGNADOS AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1087/projeto_de_lei_no_015.2021_de_26_de_maio_de_2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1087/projeto_de_lei_no_015.2021_de_26_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 015/2021, DE 26 DE MAIO DE 2021. "DISPÕE SOBRE A CONTRATAÇÃO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO ART. 37, IX DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1103/projeto_de_lei_no_016_de_11_de_junho_de_2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1103/projeto_de_lei_no_016_de_11_de_junho_de_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 016, DE 11 DE JUNHO DE 2021 - DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS - NO MUNICÍPIO DE RIO LARGO PARA O ANO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1116/projeto_de_lei_no_017_de_18_de_junho_de_2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1116/projeto_de_lei_no_017_de_18_de_junho_de_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 017, DE 18 DE JUNHO DE 2021 - DISPÕE SOBRE A CRIAÇÃO DA UNIDADE BÁSICA DE SAÚDE DR. CELYRIO ADAMASTOR BARRETO ACCIOLY E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 MENSAGEM Nº 017/2021 - PROJETO DE LEI Nº 17/2021_x000D_
 OFÍCIO Nº 101/2021.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1130/projeto_de_lei_do_executivo_no_018.2021_-_autoriza_o_pagamento_dos_beneficios_eventuais_em_pecunia..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1130/projeto_de_lei_do_executivo_no_018.2021_-_autoriza_o_pagamento_dos_beneficios_eventuais_em_pecunia..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO N° 18/2021. AUTORIZA O PAGAMENTO DOS BENEFÍCIOS EVENTUAIS EM PECÚINA.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 020, DE 26 DE AGOSTO DE 2021 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE RIO LARGO/AL PARA EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1156/projeto_de_lei_do_executivo_no_021.2021_-_plano_plurianual_2022_-_2025.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1156/projeto_de_lei_do_executivo_no_021.2021_-_plano_plurianual_2022_-_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 021, DE 26 DE AGOSTO DE 2021 - INSTITUI O PLANO PLURIANUAL (PPA 2022-2025) PARA O MUNICÍPIO DE RIO LARGO, E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1169/projeto_de_lei_executivo_no_23_de_20_de_setembro_2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1169/projeto_de_lei_executivo_no_23_de_20_de_setembro_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 23, DE 20 DE SETEMBRO DE 2021 - DISPÕE SOBRE O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE RIO LARGO, ESTADO DE ALAGOAS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_executivo_no_24.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_executivo_no_24.2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 24/2021. DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO MENSAL DO PREFEITO, VICE PREFEITO, SECRETÁRIOS MUNICIPAIS, PROCURADOR GERAL E SUBPROCURADORES GERAIS, NOS TERMOS DO ART. 29, INCISO V, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1183/projeto_de_lei_no_25_de_29_de_setembro_de_2021_-_modifica_o_codigo_tributario_do_municipio.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1183/projeto_de_lei_no_25_de_29_de_setembro_de_2021_-_modifica_o_codigo_tributario_do_municipio.pdf</t>
   </si>
   <si>
     <t>MODIFICA O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE RIO LARGO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1211/projeto_de_lei_executivo_no_26.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1211/projeto_de_lei_executivo_no_26.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA MERENDA EM CASA NO MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1244/projeto_de_lei_n_272021._altera_o_artigo_87_da_lei_n_1.7792017_do_regime_juridico_dos_servidores_do_municipio_de_rio_largoal_das_autarquias_e_das_fundacoes_publicas_municipais..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1244/projeto_de_lei_n_272021._altera_o_artigo_87_da_lei_n_1.7792017_do_regime_juridico_dos_servidores_do_municipio_de_rio_largoal_das_autarquias_e_das_fundacoes_publicas_municipais..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 27/2021. ALTERA O ARTIGO 87, DA LEI N° 1.779/2017, DO REGIME JURÍDICO DOS SERVIDORES DO MUNICÍPIO DE RIO LARGO/AL, DAS AUTARQUIAS E DAS FUNDAÇÕES PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1233/projeto_de_lei_28_-_2021_-_dispoe_sobre_o_novo_codigo_tributario_do_municipio_de_rio_largo_estado_de_alagoas_e_adota_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1233/projeto_de_lei_28_-_2021_-_dispoe_sobre_o_novo_codigo_tributario_do_municipio_de_rio_largo_estado_de_alagoas_e_adota_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 28, DE 08 DE NOVEMBRO DE 20 21 - SUBSTITUTIVO DO PROJETO DE LEI Nº 23, DE 20 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1245/projeto_de_lei_n_292021._autoriza_o_poder_executivo_municipal_a_doar_imovel_publico_que_menciona_ao_estado_de_alagoas_para_construcao_de_creche.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1245/projeto_de_lei_n_292021._autoriza_o_poder_executivo_municipal_a_doar_imovel_publico_que_menciona_ao_estado_de_alagoas_para_construcao_de_creche.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 29/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR IMÓVEL PÚBLICO QUE MENCIONA, AO ESTADO DE ALAGOAS, PARA CONSTRUÇÃO DE CRECHE PARA ATENDER AO PROGRAMA DE CRECHES DO CRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1246/projeto_de_lei_n_302021._dispoe_sobre_a_criacao_da_escola_municipal_de_ensino_fundamental_manoel_goncalves_da_silva..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1246/projeto_de_lei_n_302021._dispoe_sobre_a_criacao_da_escola_municipal_de_ensino_fundamental_manoel_goncalves_da_silva..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 30/2021. DISPÕE SOBRE A CRIAÇÃO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL MANOEL GONÇALVES DA SILVA.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1262/projeto_de_lei_no_32.2021_-_poder_executivo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1262/projeto_de_lei_no_32.2021_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 032/2021, DE 24 DE NOVEMBRO DE 2021 - DISPÕE SOBRE A POLÍTICA MUNICIPAL DE COMBATE À POBREZA MENSTRUAL NO MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1272/projeto_de_lei_executivo_no_036_de_13_de_dezembro_de_2021..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1272/projeto_de_lei_executivo_no_036_de_13_de_dezembro_de_2021..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 036, DE 13 DE DEZEMBRO DE 2021 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR ACORDO PARA PAGAMENTO PARCELADO E/OU COMPENSAÇÃO DE DÉBITOS CONSTITUÍDOS EM DÍVIDA ATIVA COM PRECATÓRIOS DO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1273/projeto_de_lei_executivo_no_037_de_16_de_dezembro_de_2021..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1273/projeto_de_lei_executivo_no_037_de_16_de_dezembro_de_2021..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 037, DE 16 DE DEZEMBRO DE 2021 - AUTORIZA O PODER EXECUTIVO A ADQUIRIR E POSTERIORMENTE DOAR, PRÊMIOS AOS ALUNOS QUE APRESENTAREM MELHOR DESEMPENHO NO DESAFIO IDEB, POR MEIO DO PROGRAMA AVANÇA RIO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1274/projeto_de_lei_executivo_no_038_de_16_de_dezembro_de_2021..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1274/projeto_de_lei_executivo_no_038_de_16_de_dezembro_de_2021..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 038, DE 16 DE DEZEMBRO DE 2021 - AUTORIZA O PODER EXECUTIVO A ADQUIRIR, E POSTERIORMENTE DOAR, PRÊMIOS AOS ALUNOS, PROFESSORES E UNIDADES DE ENSINO QUE APRESENTAREM MELHOR DESEMPENHO NA OLIMPÍADA DE LÍNGUA PORTUGUESA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_executivo_no_039_de_16_de_dezembro_de_2021..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_executivo_no_039_de_16_de_dezembro_de_2021..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 039, DE 16 DE DEZEMBRO DE 2021 - DISPÕE SOBRE O CONTROLE E ACOMPANHAMENTO DA GESTÃO DE PATRIMÔNIO MÓVEL DA PREFEITURA MUNICIPAL DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de_lei_no_040_de_27_de_dezembro_de_2021_-_altera_os_anexos_da_lei_no_1909_de_18_de_junho_de_2021_lei_de_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2022..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de_lei_no_040_de_27_de_dezembro_de_2021_-_altera_os_anexos_da_lei_no_1909_de_18_de_junho_de_2021_lei_de_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2022..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 040, DE 27 DE DEZEMBRO DE 2021 - ALTERA OS ANEXOS DA LEI Nº 1909 DE 18 DE JUNHO DE 2021, LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1278/projeto_de_lei_no_41_de_28_de_dezembro_de_2021..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1278/projeto_de_lei_no_41_de_28_de_dezembro_de_2021..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 41, DE 28 DE DEZEMBRO DE 2021 - DISPÕE SOBRE O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE RIO LARO, ESTADO DE ALAGOAS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1279/projeto_de_lei_no_42_de_28_de_dezembro_de_2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1279/projeto_de_lei_no_42_de_28_de_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 42, DE 28 DE DEZEMBRO DE 2021 - DISPÕE SOBRE O FORNECIMENTO GRATUITO DO UNIFORME ESCOLAR CONVECIONAL E CÍVICO-MILITAR DOS ALUNOS MATRICULADOS NA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/938/projeto_de_lei__n012021._estabelece_as_igrejas_e_os_templos_religiosos_de_qualquer_culto_como_atividade_essencial__no_municipio_de_rio_largo..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/938/projeto_de_lei__n012021._estabelece_as_igrejas_e_os_templos_religiosos_de_qualquer_culto_como_atividade_essencial__no_municipio_de_rio_largo..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  N°01/2021. ESTABELECE AS IGREJAS E OS TEMPLOS RELIGIOSOS DE QUALQUER CULTO COMO ATIVIDADE ESSENCIAL  NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/965/projeto_de_lei_do_legislativo_no_02.2021_-_implantacao_do_projeto_adote_uma_praca.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/965/projeto_de_lei_do_legislativo_no_02.2021_-_implantacao_do_projeto_adote_uma_praca.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 02/2021. DISPÕE SOBRE A IMPLANTAÇÃO DO PROJETO `` ADOTE UMA PRAÇA ´´ NO MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/971/projeto_de_lei_do_legislativo_no_03.2021_-_institui_programa_amigos_da_escola.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/971/projeto_de_lei_do_legislativo_no_03.2021_-_institui_programa_amigos_da_escola.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo Nº 03/2021 - Institui o "Programa Amigos da Escola" com finalidade de adoção de escolas e creches da Rede Municipal e o "Selo de Boas Práticas do Programa Amigo da Escola"</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/973/projeto_de_lei_do_lesgislativo_no_04.2021_-_politica_de_protecao_para_austistas.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/973/projeto_de_lei_do_lesgislativo_no_04.2021_-_politica_de_protecao_para_austistas.pdf</t>
   </si>
   <si>
     <t>PLL - Nº 04/2021 - Dispõe sobre direitos e as diretrizes da Política Municipal de Proteção da Pessoa com Transtorno do Espectro Autista (TEA) no município de Rio Largo, e dá outras providências.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/980/projeto_de_lei_do_legislativo_no_05.2021_-_cria_o_programa_empresa_amiga_do_esporte.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/980/projeto_de_lei_do_legislativo_no_05.2021_-_cria_o_programa_empresa_amiga_do_esporte.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 05/2021. CRIA O PROGRAMA `` EMPRESA AMIGA DO ESPORTE E DO LAZER ´´, NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1000/projeto_de_lei_do_legislativo_no_06.2021_-_dispoe_sobre_a_instalacao_de_dispositvo_eletronico_do_tipo_botao_de_panico_nas_escolas_publicas.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1000/projeto_de_lei_do_legislativo_no_06.2021_-_dispoe_sobre_a_instalacao_de_dispositvo_eletronico_do_tipo_botao_de_panico_nas_escolas_publicas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 06/2021 - Dispõe sobre instalação de dispositivo eletrônico de segurança do tipo botão de pânico nas escola públicas da rede de ensino da cidade de Rio Largo.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1001/projeto_de_lei_no_08.2021_-_daniel_pontes.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1001/projeto_de_lei_no_08.2021_-_daniel_pontes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 08/2021 - Dispõe sobre obrigatório de máscara de proteção individual que mantenha boca e nariz cobertos conforme a legislação sanitária, para circulação em espaços públicos e privados acessíveis ao público, em vias públlicas e em transportes públicos coletivos.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1011/projeto_de_lei_no_09.2021_-_dispoe_sobre_a_afixacao_nas_paradas_de_onibus_de_placas_com_a_indicacao_dos_horarios_e_do_itinerario_do_transporte_coletivo_urbano_e_metropolitano.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1011/projeto_de_lei_no_09.2021_-_dispoe_sobre_a_afixacao_nas_paradas_de_onibus_de_placas_com_a_indicacao_dos_horarios_e_do_itinerario_do_transporte_coletivo_urbano_e_metropolitano.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09/2021 - DISPÕES SOBRE A AFIXAÇÃO NAS PARADAS DE ÔNIBUS DE PLACAS COM A INDICAÇÃO DOS HORÁRIOS E DO ITINERÁRIO DO TRANSPORTE COLETIVO URBANO E METROPOLITANO.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1033/projeto_de_lei_no_10_de_03_de_maio_de_2021_-_instalacao_de_espacos_multiuso.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1033/projeto_de_lei_no_10_de_03_de_maio_de_2021_-_instalacao_de_espacos_multiuso.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 10 DE 03 DE MAIO DE 2021 - PROPÕE A INSTALAÇÃO DE ESPAÇOS MULTIUSO, QUE DEVERÃO SER UTILIZADOS COMO BIBLIOTECAS, CENTROS ESPORTIVOS E CULTURAIS, NOS BAIRROS E LOCALIDADES DE MAIOR VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1032/projeto_de_lei_no_11_de_04_de_maio_de_2021_-_institui_o_programa_jovem_aprendiz_no_ambito_do_municipio_de_rio_largo_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1032/projeto_de_lei_no_11_de_04_de_maio_de_2021_-_institui_o_programa_jovem_aprendiz_no_ambito_do_municipio_de_rio_largo_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 11 DE 04 DE MAIO DE 2021 - INSTITUI O PROGRAMA JOVEM APRENDIZ NO ÂMBITO DO MUNICÍPIO DE RIO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1058/projeto_de_lei_no_12_de_11_de_maio_de_2021_-_institui_o_programa_municipal_de_arborizacao_no_municipio_de_rio_largo_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1058/projeto_de_lei_no_12_de_11_de_maio_de_2021_-_institui_o_programa_municipal_de_arborizacao_no_municipio_de_rio_largo_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 12 DE 11 DE MAIO DE 2021 - INSTITUI O PROGRAMA MUNICIPAL DE ARBORIZAÇÃO NO MUNICÍPIO DE RIO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1059/projeto_de_lei_no_13.21_-_criar_espacos_para_a_modalidade_grau.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1059/projeto_de_lei_no_13.21_-_criar_espacos_para_a_modalidade_grau.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 13 DE 12 DE MAIO DE 2021 - AUTORIZA O PODER EXECUTIVO A CRIAR ESPAÇO PARA PRÁTICAS DA MODALIDADE ESPORTIVA WHEELING, "GRAU", NO MUNICÍPIO DE RIO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1064/projeto_de_lei_no_15.2021_-_limpeza_de_terrenos_baldios.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1064/projeto_de_lei_no_15.2021_-_limpeza_de_terrenos_baldios.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 15 DE 18 DE MAIO DE 2021 - DISPÕE SOBRE LIMPEZA DE TERRENOS BALDIOS NO MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1078/projeto_de_lei_no_16.2021_-_dispoe_sobre_a_vida_util_dos_onibus_de_transporte_coletivo_que_transitam_ou_facam_transporte_de_passageiro.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1078/projeto_de_lei_no_16.2021_-_dispoe_sobre_a_vida_util_dos_onibus_de_transporte_coletivo_que_transitam_ou_facam_transporte_de_passageiro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 16/2021.DISPÕE SOBRE A VIDA ÚTIL DE TRANSPORTE COLETIVO QUE TRANSITAM OU FAÇAM TRNSPORTE DE PASSAGEIROS NO ÂMBITO DO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1088/projeto_de_lei_no_17_de_01_de_junho_de_2021_-_denomina_via_publica_urbana_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1088/projeto_de_lei_no_17_de_01_de_junho_de_2021_-_denomina_via_publica_urbana_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 17 DE 01 DE JUNHO DE 2021 - DENOMINA VIA PÚBLICA URBANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1099/projeto_de_lei_no_18.2021_de_autoria_do_vereador_romildo_elias_calheiros_junior.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1099/projeto_de_lei_no_18.2021_de_autoria_do_vereador_romildo_elias_calheiros_junior.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°18/2021 DISPÕE A CRIAÇÃO DO PROGRAMA MENTE SAUDÁVEL, COM OBJETIVO DE PROMOÇÃO DA SAÚDE MENTAL E ATENÇÃO AOS PROBLEMAS PSICOLÓGICOS DECORRENTES DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1114/projeto_de_lei_192021_-_cria_e_autoriza_ao_municipio_de_rio_largo_implantar_o_programa_troco_solidario_em_beneficio_da_casa_de_passagem_municipal_que_atende_criancas_e_adolescentes.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1114/projeto_de_lei_192021_-_cria_e_autoriza_ao_municipio_de_rio_largo_implantar_o_programa_troco_solidario_em_beneficio_da_casa_de_passagem_municipal_que_atende_criancas_e_adolescentes.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 19/2021 - CRIA E AUTORIZA AO MUNICÍPIO DE RIO LARGO, IMPLANTAR O PROGRAMA TROCO SOLIDÁRIO EM BENEFÍCIO DA CASA DE PASSAGEM MUNICIPAL QUE ATENDE CRIANÇAS E ADOLESCENTES E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1117/projeto_de_lei_n_212021_dispoe_sobre_a_implantacao_do__programa_educacional_para_a_pratica_de_educacao_fisica_adaptada_para_estudantes_com_deficiencia__..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1117/projeto_de_lei_n_212021_dispoe_sobre_a_implantacao_do__programa_educacional_para_a_pratica_de_educacao_fisica_adaptada_para_estudantes_com_deficiencia__..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 21/2021 DISPÕE SOBRE A IMPLANTAÇÃO DO `` PROGRAMA EDUCACIONAL PARA A PRÁTICA DE EDUCAÇÃO FÍSICA ADAPTADA PARA ESTUDANTES COM DEFICIÊNCIA´´.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1126/projeto_de_lei_n_222021.institui_a_divulgacao_dos_medicamentos_disponiveis_e_em_falta_na_rede_publica_municipal_de_saude..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1126/projeto_de_lei_n_222021.institui_a_divulgacao_dos_medicamentos_disponiveis_e_em_falta_na_rede_publica_municipal_de_saude..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 22/2021.INSTITUI A DIVULGAÇÃO DOS MEDICAMENTOS DISPONÍVEIS E EM FALTA NA REDE PÚBLICA  MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1140/projeto_de_lei_legislativo_no_23.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1140/projeto_de_lei_legislativo_no_23.2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 23/2021 - DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO PESTALOZZI DE RIO LARGO, NOS TERMOS DAS LEIS MUNICIPAIS Nº 1.747/2017 E 1767/2017</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1154/projeto_de_lei_no_24_de_30_de_agosto_2021_-_denomina_conjunto_habitacional_zacaria_pichilau_pereira_lins.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1154/projeto_de_lei_no_24_de_30_de_agosto_2021_-_denomina_conjunto_habitacional_zacaria_pichilau_pereira_lins.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°24/2021. CONJUNTO HABITACIONAL ZACARIAS PICHILAU LINS O CONJUNTO USUALMENTE CONHECIDO COM A DENOMINAÇÃO DE JACAREPAQUÁ.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1168/projeto_de_lei_legislativo_no_25_de_20_de_setembro_de_2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1168/projeto_de_lei_legislativo_no_25_de_20_de_setembro_de_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 25 DE 20 DE SETEMBRO DE 2021 - DISPÕE SOBRE A PRIORIDADE NO ATENDIMENTO PSICOLÓGICO PARA CRIANÇAS E ADOLECENTES DECORRENTES DE ABUSO SEXUAL E EXPLORAÇÃO SEXUAL, EM DETERMINADAS ARÉAS COMPETENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 26/2021. DISPÕE SOBRE APLICAÇÃO DA VACINA CONTRA HPV AOS ADOLESCENTES DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 27/2021. DISPÕE SOBRE AS CONTRATAÇÕES DE ARTISTAS, GRUPOS, BANDAS MUSICAIS E AFINS LOCAIS PARA APRESENTAÇÃO E/OU EXPOSIÇÃO EM SHOWS, EXPOSIÇÕES, EVENTOS ARTÍSTICOS, CULTURAIS, MUSICAIS E SIMILARES, ORGANIZADOS PELO MUNICÍPIO DE RIO LARGO OU POR INSTITUIÇÕES QUE RECEBEREM SUBVENÇÕES SOCIAIS OU FINANCEIRAS, OU AUXÍLIO FINANCEIRO DO PODER PÚBLICO MUNICIPAL OU ATRAVÉS DELE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>CRIA O SELO EMPRESA AMIGA DA MULHER, NO ÂMBITO DO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1247/projeto_de_lei_legislativo_n_292021._dispoe_sobre_a_fixacao_do_subsidio_mensal_do_prefeito_vice-prefeito_secretarios_municipais_procurador_geral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1247/projeto_de_lei_legislativo_n_292021._dispoe_sobre_a_fixacao_do_subsidio_mensal_do_prefeito_vice-prefeito_secretarios_municipais_procurador_geral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 29/2021. DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO MENSAL DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, PROCURADOR GERAL, NOS TERMOS DO ART. 29, INCISO V, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1252/projeto_de_lei_n_302021._denomina_logradouro_publico_municipal_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1252/projeto_de_lei_n_302021._denomina_logradouro_publico_municipal_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 30/2021. DENOMINA LOGRADOURO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1118/projeto_de_resolucao_n_012021._cria_comenda_mestre_zinho_no_municipio_de_rio_largo_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1118/projeto_de_resolucao_n_012021._cria_comenda_mestre_zinho_no_municipio_de_rio_largo_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 01/2021. CRIA COMENDA MESTRE ZINHO NO MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1240/veto_ao_projeto_de_lei_n_182021.dispoe_sobre_a_criacao_do_programa_mente_saudavelcom_o_objetivo_de_promocao_da_saude_mental_e_atencao_aos_problemas_psicologicos_decorrentes_da_pandemia.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1240/veto_ao_projeto_de_lei_n_182021.dispoe_sobre_a_criacao_do_programa_mente_saudavelcom_o_objetivo_de_promocao_da_saude_mental_e_atencao_aos_problemas_psicologicos_decorrentes_da_pandemia.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI N° 18/2021.DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MENTE SAUDÁVEL,COM O OBJETIVO DE PROMOÇÃO DA SAÚDE MENTAL E ATENÇÃO AOS PROBLEMAS PSICOLÓGICOS DECORRENTES DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1241/veto_parcial_ao_projeto_de_lei_n_192021.cria_e_autoriza_ao_municipio_de_rio_largo_implantar_o_programa_troco_solidario_em_beneficio_da_casa_de_passagem.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1241/veto_parcial_ao_projeto_de_lei_n_192021.cria_e_autoriza_ao_municipio_de_rio_largo_implantar_o_programa_troco_solidario_em_beneficio_da_casa_de_passagem.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N° 19/2021.CRIA E AUTORIZA AO MUNICÍPIO DE RIO LARGO IMPLANTAR O PROGRAMA TROCO SOLIDÁRIO EM BENEFÍCIO DA CASA DE PASSAGEM MUNICIPAL QUE ATENDE CRIANÇAS E ADOLESCENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1217/veto_total_ao_projeto_de_lei_n_21.2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1217/veto_total_ao_projeto_de_lei_n_21.2021.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 21/2021.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1242/veto_parcial_ao_projeto_de_lei_n_252021._dispoe_sobre_a_prioridade_no_atendimento_psicologico_para_criancas_e_adolescente_decorrentes_de_abuso_sexual_e_exploracao_sexual.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1242/veto_parcial_ao_projeto_de_lei_n_252021._dispoe_sobre_a_prioridade_no_atendimento_psicologico_para_criancas_e_adolescente_decorrentes_de_abuso_sexual_e_exploracao_sexual.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N° 25/2021. DISPÕE SOBRE A PRIORIDADE NO ATENDIMENTO PSICOLÓGICO PARA CRIANÇAS E ADOLESCENTE DECORRENTES DE ABUSO SEXUAL E EXPLORAÇÃO SEXUAL,EM DETERMINADAS ÁREAS COMPONENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1243/veto_ao_projeto_de_lei_n_272021._dispoe_sobre_a_contratacao_de_artistas_grupos_bandas_musicais_e_afins....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1243/veto_ao_projeto_de_lei_n_272021._dispoe_sobre_a_contratacao_de_artistas_grupos_bandas_musicais_e_afins....pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI N° 27/2021. DISPÕE SOBRE A CONTRATAÇÃO DE ARTISTAS, GRUPOS, BANDAS MUSICAIS E AFINS...</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1251/projeto_de_lei_28_-_2021_-_dispoe_sobre_o_novo_codigo_tributario_do_municipio_de_rio_largo_estado_de_alagoas_e_adota_outras_providencias._1.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1251/projeto_de_lei_28_-_2021_-_dispoe_sobre_o_novo_codigo_tributario_do_municipio_de_rio_largo_estado_de_alagoas_e_adota_outras_providencias._1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO DE Nº 01/23, DE 08 DE NOVEMBRO DE 2021 - SUBSTITUTIVO DO PROJETO DE LEI Nº 23, DE 20 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1259/projeto_de_lei_33_-_2021_-_projeto_de_lei_substitutivo_de_n.o02_11_de_30_de_dezembro_de_2021_-_substitutivo_do_projeto_de_lei_no_011_de_14_de_abril_de_2021.assinado.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1259/projeto_de_lei_33_-_2021_-_projeto_de_lei_substitutivo_de_n.o02_11_de_30_de_dezembro_de_2021_-_substitutivo_do_projeto_de_lei_no_011_de_14_de_abril_de_2021.assinado.pdf</t>
   </si>
   <si>
     <t>PROJETODE LEI SUBSTITUTIVO DE Nº 02/11, DE 30 DE DEZEMBRO DE 2021 - SUBSTITUTIVO DO PROJETO DE LEI Nº 011, DE 14 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1260/projeto_de_lei_substitutivo_de_no_03.20_de_30_de_novembro_de_2021..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1260/projeto_de_lei_substitutivo_de_no_03.20_de_30_de_novembro_de_2021..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO DE Nº 03/20, DE 30 DE NOVEMBRO DE 2021 - SUBSTITUTIVO DO PROJETO DE LEI Nº 020, DE 26 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1261/projeto_de_lei_substitutivo_de_no_04.20_de_30_de_novembro_de_2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1261/projeto_de_lei_substitutivo_de_no_04.20_de_30_de_novembro_de_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO DE Nº 04/21, DE 30 DE NOVEMBRO DE 2021 - SUBSTITUTIVO DO PROJETO DE LEI Nº 021, DE 26 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Decreto de Numeração Especial (NE)</t>
   </si>
   <si>
     <t>OFÍCIO Nº 233/2021 - ENCAMINHAMENTO DE ANEXO DO DECRETO DE NUMERAÇÃO ESPECIAL (NE 81/2021).</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE ANEXO DO DECRETO DE NUMERAÇÃO ESPECIAL (NE 94/2021).</t>
   </si>
 </sst>
 </file>
 
@@ -5099,51 +5099,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_no_01.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_no_02.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_no_03.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_no_04.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_no_05.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_no_06.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_no_07.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_no_09.2021_-_concretagem_de_canais_do_bairro_brasil_novo_com_utilizacao_do_espaco_para_construcao_de_area_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_no_10.2021_-_reativacao_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_n112021._construcao_de_uma_praca_no_conjunto_mutirao..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_n122021._iluminacao_de_lourenco_de_albuquerque_ate_a_br_104__lampadas_led..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1062/indicacao_no_13.2021_-_substituicao_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/884/indicacao_no_14.2021_-_construcao_da_ubs_enf._jose_carlos_da_sil.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/885/indicacao_no_15.2021_-_revitalizacao_da_praca_do_conj._pq_dos_eu.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/892/indicacao_n16.2021._drenagem_e_pavimentacao_da_rua_joao_paulo_ii_no_bairro_prefeito_antonio_lins_de_souza..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/881/indicacao_no_17.2021_-_reativacao_dos_planos_de_saude_dos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/882/ind0182021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_no_19.2021_-_te_quero_viva_minha_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/887/indicacao_n20.2021._saneamento_da_grota_de_lourenco_ruas__sao_paulo_sao_pedro_santo_antonio_sao_cristovao_e__maravilha..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/888/indicacao_n_21.2021.reforma_da_lavandaria_na_grota_de_lourenco..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/889/indicacao_n_22.2021._construcao_de_um_ginasio_poliesportivo_e_uma_area_de_lazer_na_cidade_de_deus__lourenco_de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/886/indicacao_no_23.2021_-_construcao_de_um_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/890/indicacao_n_24.2021._drenagem_e_pavimentacao_da_rua_do_tobas_bar..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/891/indicacao_n25.2021._drenagem_e_pavimentacao_das_ruas_em_projeto_do_loteamento_das_palmeiras..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_no_26.2021_-_reforma_da_praca_altamir_dantas_praca_dos_bichos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_no_27.2021_-_instalacao_de_pontos_de_onibus_nos_conjuntos_antonio_lins_e_jarbas_oiticica.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_no_28.2021_-_via_de_acesso_e_conclusao_de_calcamento_da_cidade_de_deus.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_n292021._construcao_de_uma_quadra_poliesportiva_teotonio_villela_mata_do_rolo..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_n_302021._reforma_e_cobertura_da_quadra_de_esportes_no_loteamento_vila_rica..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_n_312021_construcao_de_uma_orla_em_toda_extensao_da_rua_maole_zacarias_de_amorim_margeando_o_rio_mundau..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_n32.2021._construcao_de_um_centro_municipal_de_educacao_infantil-_cemei_no_bairro_brasil_novo..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_n_33.2021._instalacao_de_pontos_de_onibus_no_bairro_brasil_novo__corredor_de_transportes..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_n34.2021._implantacao_de_redutores_de_velocidade-tipo_lombada_nas_vias_pavimentadas_do_bairro_brasil_novo..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_no_35.2021_-_construcao_de_um_hospital_municipal_ou_uma_upa_com_um_centro_de_atendimento_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_no_36.2021_-_obras_feira_da_mulambeira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_no_37.2021_-_construcao_de_pista_de_caminhada_ciclovia_e_area_de_lazer..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_no_382021_-_implantacao_da_casa_do_idoso..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_no_39.2021_-_construcao_de_escadarias_passarelas_e_urbanizacao_da_rua_do_sol_e_adj..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_no_40.2021_-_criacao_de_cargos_de_psicologo_e_assistente_social_para_atuarem_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_no_41.2021_-_pavimentacao_e_substituicao_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_n_42.2021._construcao_de_passarelas_em_frente_aos_conjuntos_antonio_lins_e_jarbas_oiticica..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_n_43.2021._reforma_da_quadra_de_esportes_do_conjunto_demorisvaldo_targino_-_mata_do_rolo..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_n44.2021._construcao_de_praca_em_frente_ao_pv__mata_do_rolo..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_no_45.2021_-_regulamentacao_para_os_pacientes_do_sus_atendidos_nas_unidades_basicas_de_saude-ubs.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_n46.2021._drenagem_e_pavimentacao_da_quadra__e__n_188_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_no_47.2021_-_construcao_de_quadra_ou_ginasio_poliesportivo_na_utinga_leao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_no_48.2021_-_construcao_de_um_terminal_de_transporte_no_bairro_brasil_novo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_n_492021._construcao_de_praca_no_conjunto_antonio_lins..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_n_502021._reforma_do_cemiterio_municipal_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_n_512021._instalacao_de_porticos_de_boas_vindas___nas_entradas_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_no_52.2021_-_reforma_e_cobertura_para_quadras_de_esportes_das_escolas_judith_evanda_e_dalmario.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_no_53.2021_-_construcao_de_central_de_velorios..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_no_54.2021_-_saneamento_e_limpeza_do_corrego_da_rua_emilio_de_maia....pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/924/indicacao_n55.2021._reforma_de_quadra_de_esportes_luiz_alves_de_souza..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/928/indicacao_n_56.2021._construcao_de_passarela_em_frente_ao_residencial_parque_dos_eucaliptos._br-104_-_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/927/indicacao_no_57.2021_-_drenagem_e_pavimentacao_da_rua_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/926/indicacao_no_582021_-_implantacao_de_uma_academia_da_saude_no_bairro_brasil_novo..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_n_59.2021._servico_de_correspondencia_postal_no_conjunto_bom_jardimlocalizado_no_bairro_brasil_novo..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_no_60.2021_-_reforma_da_praca_do_galo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_n_612021._criacao_de_departamento_para_promocao_de_atividades_culturais_e_musicais..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_n_62.2021_-_programa_vida_nova_nas_grotas__lourenco_beiju_de_coco_e_ruas_do_sol_e_da_lua_..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_n_63.2021._perfuracao_de_poco_artesiano_no_conjunto_teotonio_vilela..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_n_64.2021._reforma_da_quadra_de_areia_do_conjunto_barnabe_oiticica..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_65.21_-_drenagem_e_pavimentacao_do_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao_66.21_-_drenagem_pavimentacao_e_led_pq._dos_eucalipto.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_67.2021_-_construcao_de_uma_ubs_no_asa_dos_ventos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/937/indicacao_n_68.2021._mudanca_no_itinerario_das_vans_e_onibus_para_atender_os_moradores_da_utinga..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_n69.2021._construcao_de_uma_praca_multieventos..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_no_70.2021_-_construcao_de_um_clube_municipal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_n_712021._implantacao_de_sistema_de_video_monitoramento_no_municipio_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_n_722021._reforma_de_praca_em_frente_a_igreja_de_sao_miguel..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_n_732021._drenagem_e_pavimentacao_do_loteamento_vila_nova..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_no_74.2021_-_implantacao_de_uma_central.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_no_75.2021_-_instalacao_de_unidade_do_procon..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/947/indicacao_no_76.2021_-_implantacao_de_uma_central_-_ja_em_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_n_77.2021._criacao_de_uma_area_comercial_no_brasil_novo..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/950/indicacao_n_782021._drenagem_e_pavimentacao_do_residencial_chacara_sao_bento..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/951/indicacao_n_792021.construcao_de_um_estadio_de_futebol..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/952/indicacao_n80.2021._fiscalizacao_de_transito_no_aeroporto_zumbi_dos_palmares_e_outras_localidades..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/953/indicacao_no_81.2021_-_rebaixamento_da_rua_napoleao_viana_rua_da_palmeira_para_drenagem_de_aguas_pluviais.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/954/indicacao_n_82.2021_-_limpeza_e_desobstrucao_dos_canais__que_passam_desde_a_vila_betel_cacau_praca_pe._cicero_rua_aurino_monteiro_e_rua_do_aterro_ate_a_desembocadura_no_rio_mundau..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_no_83.2021_-_implantacao_de_uma_central_de_abastecimento_farmaceutico_-_caf_no_centro_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_no_84.2021_-_retorno_das_especialidades_medicas_na_policlinica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_no_85.2021_-_construcao_de_centro_de_atendimento_educacional_especializado_para_alunos_portadores_de_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/959/indicacao_n_86.2021._realizacao_de_campanha_contra_a_violencia_a_mulher..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_n_87.2021._construcao_de_escola__de_ensino_fundamental_no_lot._sao_caetano..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_n_882021._reforma_e_ampliacao_da_escola_municipal_prof_jose_carlos..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_n_892021._implantacao_de_uma_extensao_da_ubs_de_lourenco_de_albuquerque_na_destilaria_central..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/961/indicacao_no_90.21-ponto_facultativo_no_dia_do_evangelico_12.06.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_no_91.21_-_construcao_da_praca_da_biblia_com_a_instalacao_de_monumento_alusivo_a_biblia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/960/indicacao_n_922021._cobertura_do_santuario_virgem_dos_pobres..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/963/indicacao_n_932021._tratamento_de_esgoto_nos_conjuntos_novos_teotonio_vilela_jose_carlos__demorisvaldo_targino_e.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/964/indicacao_n_94.2021_-_implantacao_de_faixa_de_pedestre_e_redutores_de_velocidade_na_br_104_em_frente_ao_motel_check-in.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_no_95.2021_-_construcao_de_centro_de_referencia_de_assistencia_social_-_cras_no_bairro_brasil_novo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/967/indicacao_no_96.2021_-_transporte_escolar_para_os_estudantes_universitarios..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_no_97.2021_-_construcao_de_praca_no_cucau_ii.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_no_98.2021_-_pavimentacao_asfaltica_da_rua_santa_maria._2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_no_99.2021_-_conclusao_de_calcamento_da_rua_verde_vivo..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_no_100.2021_-_drenagem_e_pavimentacao_da_rua_da_telasa..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_no_101.2021_-_realizacao_de_estudo_geologico_no_solo_no_conjunto_barnabe_oiticica..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_n_102.2021._drenagem_e_pavimentacao_do_conjunto_amaro_pascoal_1_e_da_rua_em_projeto_que_da_acesso_aos_conjuntos_amaro_pascoal_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_no_103.2021_-_inscricao_de_rio_largo_no_consorcio_publico_para_aquisicao_de_vacinas_contra_covid-19._2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_no_104.2021_-_parcelamento_da_taxa_de_localizacao_e_funcionamento_e_a_isencao_da_taxa_de_ocupacao_de_solo_para_o_mei_durante_pandemia..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_n_105.2021._aumento_da_frota_de_onibus_que_atente_a_linha_cruzeiro_do_sul_-_maceio_-_cruzeiro_do_sul..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_no_106.2021_-_construcao_de_ciclovia_no_trecho_que_liga_a_av._jose_manhaes_a_fazenda_primavera.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_no_107.2021_-_inclusao_dos_trabalhadores_do_suas_sistema_unica_de_assistencia_social_no_grupo_prioritario_para_vacinacao_contra_covid-19..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_no_108.2021_-_inclusao_dos_agentes_da_smtt_no_grupo_prioritario_para_vacinacao_contra_o_covid-19.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_n_1092021._arborizacao_na_estrada_do_cemiterio_de_lourenco_de_albuquerque_ate_a_destilaria_central..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_n_111.2021._posteamento_na_av._jose_manhas_bairro_brasil_novo-_al_104..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_no_112.2021_-_reforma_da_escola_municipal_renato_jarsen_de_melo..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_n_113.2021._instalacao_de_barreiras_sanitarias_como_medidas_de_combate_e_enfretamento_a_pandemia_do_novo_coronavirus__nas_principais_entradas_saidas_da_cidade_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_n_114.2021._ofertar_as_criancas_no_retorno_as_escolas_medicacao_antiparasitaria_tais_como_albendazol_e_mebendazol..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_no_115.2021_-_criacao_do_programa_bolsa_atleta_municipal..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_no_116.2021_-_construcao_de_area_de_lazer_com_ar_livre_no_conjunto_antonio_lins.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_no_117.2021_-_conclusao_do_calcamento_no_loteamento_vila_rica..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_no_118.2021_-_conclusao_da_reposicao_e_iluminacao_led_nas_ruas_do_conjunto_barnabe_oiticica..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/996/indicacao_no_119.2021_-_implantacao_de_uma_escola_profissionalizante..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_no_120.2021_-_abertura_da_policlinica_do_bairro_brasil_novo_no_periodo_noturno..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_no_121.2021_-_instalacao_de_controladores_de_velocidade_tipo_radar_na_av._jose_manhas..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_no_122.2021_-_melhorias_no_abastecimento_de_agua..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1002/indicacao_no_1232021_-_implantacao_de_um_centro_de_zoonoses..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_no_1242021_-_reforma_substituicao_dos_abrigos_dos_pontos_de_onibus..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_no_125.2021_-_construcao_de_um_complexo_educacional_no_bairro_brasil_novo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_no_126.2021_-_implantacao_de_uma_via_de_acesso_na_br-104_para_o_conjunto_barnabe_oiticica_e_adjancencias_e_criacao_de_uma_via_de_pedestres_na_avenida_de_acesso_ao_referido_conjunto..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_no_127.2021_-_construcao_de_passeio_publico_na_br-104_rio_largo_-_trecho_compreendido_entre_o_viaduto_do_aeroporto_zumbi_dos_palmares_ate_a_entrada_do_bairro_brasil_novo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_no_128.2021_-_construcao_de_um_restaurante_popular._2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1008/indicacao_no_129.2021_-_construcao_da_reforma_de_unidade_basica_de_saude_jorge_nunes_-_mata_do_rolo..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1009/indicacao_no_130.2021_-_aumento_de_leitos_para_covid-19_no_hospital_dr._ib_gatto_falcao_-_rio_largo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1013/indicacao_no_131.2021_-_inclusao_dos_profissionais_da_limpeza_urbana_e_coveiros_no_grupo_prioritario_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_no_1322021_-_elaboracao_de_programa_de_geracao_de_empregos..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_no_133.2021_-_drenagem_e_pavimentacao_das_ruas_belem_aracaju_curitiba_padre_cicero_e_trav._santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_no_134.2021_-_construcao_de_praca_ao_lado_da_igreja_de_santa_terezinha_-_vila_rica..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_no_135.2021_-_reposicao_da_iluminacao_publica_da_praca_padre_cicero_praca_dos_seixos_e_da_varanda_da_rua_tavares_bastos_novo_lampadas_led..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_no_136.2021_-_reforma_da_praca_genilson_joaquim_do_nascimento..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_no_137.2021_-_destinacao_de_um_espaco_fora_das_vias_publicas_para_a_pratica_de_wheeling_popularmente_conhecido_como_grau..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_138.2021_-_destinacao_de_um_espaco_especifico_para_exposicao_e_comercializacao_do_artesanato..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_no_1392021_-_construcao_de_um_novo_cemiterio_e_reforma_dos_cemiterios_dos_bairros_de_lourenco_de_albuquerque_e_prefeito_antonio_lins_de_souza..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_no_140.2021_-_sanitizacao_de_espacos_publicos_como_medida_de_combate_a_pandemia..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_no_1412021_-_drenagem_e_pavimentacao_do_monte_alegre..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao_no_142.2021_-_solicitacao_do_retorno_das_aulas_presenciais_da_rede_municipal_de_particular_de_ensino..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_no_143.2021_-_area_para_edificacao_de_uma_nova_sede_para_o_poder_legislativo_municipal..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_no_144.2021_-_envio_de_minuta_de_projeto_de_lei_que_regulamenta_o_tratamento_juridico_diferenciado_aos_microempreendedores_individuais.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1036/inidicacao_no_145.2021_-_conclusao_do_calcamento_com_saneamento_da_rua_treze_localizada_na_quadra_l2_vila_raul_bairro_mata_do_rolo..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_no_146.2021_-_implantacao_de_um_cartao_vale_credito_administrado_e_consignado_pelo_poder_publico_municipal_para_incentivar_o_comercio_local..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_no_147.2021_-_reforma_da_praca_danilo_aquila_localizada_na_rua_santo_antonio_alto_do_ginasio_bairro_centro..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1044/indicacao_no_148.2021_-_conclusao_do_calcamento_das_travessas_do_conjunto_mutirao_localizado_no_centro_de_nossa_cidade..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_no_149.2021_-_implantacao_do_gari__comunitario_no_municipio_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_no_150.2021_-_viabilizar_a_construcao_de_uma_vila_olimpica_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_no_151.2021_-_revitalizacao_da_praca_floriano_peixoto_localizada_no_centro_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1043/indicacao_no_152.2021_-_reforma_da_ubs_ezequias_alves_localizada_no_conjunto_padre_cicero_bairro_antonio_lins.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_no_153.2021_-_conclusao_do_calcamento_das_travessas_e_becos_da_localidade_cacau_localizado_no_centro_de_nossa_cidade.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_no_1542021_-_construcao_de_uma_praca_com_area_de_lazer_para_as_criancas_na_localidade_vila_nova_bairro_mata_do_rolo_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_no_1552021_-_implantacao_do_projeto_ronda_no_bairro_no_bairro_brasil_novo_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_no_1562021_-_implantacao_de_projeto_de_arbonizacao_margeando_a_al_210.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_no_1572021_-_inclusao_dos_motoristas_e_cobradores_do_transporte.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_no_158.2021_-_criacao_de_um_complexo_nutricional.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_no_1592021_-_construcao_de_uma_unidade_basica_de_saude_no_conjunto_residencial_jarbas_oiticica_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_no_1602021_-_viabilizacao_da_criacao_de_regioes_administrativas_no_municipio_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1060/indicacao_no_1612021_-_inclusao_dos_aeroviarios_e_aeroportuarios_do_aeroporto_internacional_zumbi_dos_palmeires_no_grupo_prioritario_para_vacinacao_contra_a_covid-19..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1065/indicacao_no_162.21-instalacao_de_um_ponto_de_atendimento_de_identificacao_de_alagoas_no_municipio_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1066/indicacao_no_163.2021_-_realizacao_periodica_de_acoes_da_policia_rodoviaria_federal_de_fiscalizacao_para_o_combate_ao_abuso_a_exploracao_sexual_infanitl.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1067/indicacao_no_164.2021_-_definir_rotas_de_transporte_alternativo_que_contemplem_regioes_nao_atendidas_por_esses_servicos_em_nossa_cidade..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_165.2021_-_construcao_de_um_centro_gastronomico_e_cultural_na_entrada_da_cidade_de_rio_largo-al.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1068/indicacao_no_166.2021_-_conclusao_da_drenagem_e_calcamento_da_rua_santa_ana_mais_conhecida_como_rua_do_meio_localizada_na_vila_betel_bairro_mata_do_rolo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_no_167.2021_-_realizacao_de_uma_operacao_limpeza_acompanhada_de_uma_campanha_de_conscientizacao_em_toda_a_cidade_de_rio_largo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_168.2021_-_reforma_da_praca_do_conjunto_irma_dulce_localizada_no_bairro_antonio_lins_de_souza_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1075/indicacao_no_1692021_-_drenagem_e_calcamento_da_rua_principal_da_quadra_a_no_conjunto_residencial_asa_dos_ventos_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1070/implantacao_no_170.2021_-_implantacao_de_politicas_municipais_de_protecao_das_pessoas_com_transtorno_do_espectro_autista_tea_no_municipio_de_rio_largo-al.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1074/indicacao_no_171.2021_-_substituicao_da_iluminacao_comum_por_lampadas_de_led_no_condominio_porto_milazzo_bairro_antonio_lins_de_souza_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_no_172.2021_-_transformar_unidade_de_saude_da_familia_em_policlinica..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1089/indicacao_no_1732021_-_conclusao_da_reforma_da_quadra_de_esportes_do_conjunto_bom_jardim..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_no_174.2021_-_inclusao_dos_profissionais_da_industria_municipal_como_prioritarios_no_plano_municipal_de_vacinacao_contra_a_covid_19.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1084/indicacao_no_175.2021_-_construcao_de_uma_via_local_de_ligacao_entre_os_conjuntos_residenciais_antonio_lins_e_jarbas_oiticica_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1080/indicacao_no_176.2021_-_viabilizar_a_insercao_de_um_clube_de_futebol_local_nas_principais_divisoes_do_futebol_alagoano.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1081/indicacao_no_177.2021_-_implantacao_de_uma_academia_da_saude_no_bairro_de_lourenco_de_albuquerque_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1085/indicacao_no_178.2021_-_construcao_de_um_restaurante_popular_no_bairro_brasil_novo_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1083/indicacao_no_179.2021_-_reposicao_de_iluminacao_e_substituicao_por_lampadas_led_nas_ruas_da_caixa_e_rua_chica_boa_bairro_antonio_lins.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_no_180.2021_-_buscar_a_implementacao_e_diversificacoes_de_empreendimentos_as_margens_da_br-101.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_n_1812021_inclusao_dos_grupos_que_menciona_como_prioritarios_no_plano_municipal_de_vacinacao_contra_covid-19..pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1090/indicacao_no_1822021_-_implantacao_de_ceo_contratacao_de_dentistaas_auxiliares_de_odontologia_e_aquisicao_de_equipamentos_odonto-medico-hospitalar..pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1096/indicacao_no_1832021_-_viabilizar_a_distribuicao_de_kits_com_material_escolar_para_os_alunos_da_rede_municipal_de_ensino_no_retorno_das_atividades_das_escolas_publicas_municipais..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1094/indicacao_no_1842021_-_conclusao_do_calcamento_da_travessa_tiradentes_bairro_mata_do_rolo_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_no_1852021_-_viabilizar_a_distribuicao_de_fardamento_para_os_alunos_da_municipal_de_ensino_no_retorno_das_atividades_das_escolas_publicas_municipais..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_n_1862021._inclusao_dos_motoempregadores_como_prioritarios_no_plano_municipal_de_vacinacao_contra_a_covid-19..pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_n_1872021_drenagem_e_pavimentacao_do_loteamento_tabajara.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1097/indicacao_no_1882021_-_reforma_geral_e_revitalizacao_do_edificio_da_escola_municipal_judith_paiva..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_no1892021_-_reforma_da_praca_evanda_carneiro_de_vasconcelos_mais_conhecida_como_praca_do_limao_localizada_no_centro_da_cidade._2.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1101/indicacao_no_1902021_-_reforma_geral_e_revitalizacao_da_escola_municipal_de_educacao_basica_dom_pedro_i_localizada_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1102/indicacao_no_1912021_-_viabilizacao_da_construcao_de_uma_rodovia_ligando_o_bairro_brasil_novo_a_gustavo_paiva_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_no_1922021_-_disponibilizar_cadeiras_de_rodas_em_todas_as_unidades_basicas_de_saude_e_policlinicas_do_municipio_para_atender_as_pessoas_com_dificuldade_de_locomocao_que.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1105/indicacao_no_1932021_-_construcao_de_um_centro_especializado_na_saude_da_crianca_e_do_adolecente_-_cesc..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_no_1942021_-_construcao_de_uma_praca_nas_proximidades_da_rua_dr._emilio_de_maia_bairro_de_lourenco_de_albuquerque_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_no_1952021_-_viabilizacao_da_implantacao_de_uma_agencia_da_caixa_economica_federal_eou_uma_agencia_loterica_na_parte_alta_do_municipio_de_rio_largoal..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1108/indicacao_no_1962021_-_revitalizacao_da_quadra_de_esportes_do_conjunto_residencial_jarbas_oiticica_situado_no_bairro_mata_do_rolo_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1109/indicacao_no_1972021_-_saneamento_e_calcamento_da_rua_maria_correia_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1110/indicacao_no_1982021_-_solicita_a_implantacao_de_06_postes_de_metal_galvanizado_com_3_petalas_cada_e_2_postes_de_metal_galvenizado_com_2_petalas_cada_e_iluminacao_em_led.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1111/indicacao_no_1992021_-_drenagem_das_aguas_pluviais_do_conjunto_residencial_jarbas_oiticica_bairro_mata_do_rolo_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1128/indicacao_n_200_2021._reforma_de_praca_do_conjunto_helio_vasconcelos_com_implantacao_de_centro_comercial__localizada_no_bairro_novoneste_cidade..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1119/indicacao_no_2012021_-_envio_de_novo_projeto_de_lei_de_refis_no_municipio_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1124/indicacao_n_2022021._instalacao_de_camaras_de_video_monitoramento_nas_escolas_e_creches_da_rede_municipal_de_ensino..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1125/indicacao_n_2032021._construcao_de_uma_praca_na_avenida_teotonio_brandao_vilella_nas_proximidades_do_conhecimento_dede_da_cela_bairro_mata_do_rolo_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1120/indicacao_no_2042021_-_instalacao_e_substituicao_dos_abrigos_de_onibus_ao_longo_da_br-104_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1123/indicacao_n_2052021._solicitacao_de_pavimentacao_e_saneamento_construcao_de_ciclovia_e_reposicao_de_iluminacao_publica_em_led_da_que_o_cacau_ao_bairro_lourenco_de_albuquerque..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1121/indicacao_n_2062021._construcao_de_uma_area_comercial_para_os_feirantes_do_conjunto_residencial_antonio_lins_bairro_mata_do_rolo_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1122/indicacao_no_2072021_-_viabilizacao_para_transformar_area_de_mata_atlantica_no_municipio_de_rio_largo_em_parque_ecologico._2.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1129/indicacao_no_208.2021_-_instalacao_de_um_jardim_zoologico_municipal_em_area_de_preservacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_no_2092021_-_reforma_e_adequacao_em_policlinica_a_ubs_olavo_situado_no_conjunto_mutirao.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1131/indicacao_no_2102021_-_realizacao_de_uma_operacao_tapa_buracos_no_conjunto_jarbas_oiticica.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1132/indicacao_no_2112021_-_contrucao_de_uma_praca_com_mirante_e_instalacao_de_estatua_em_homenagem_a_nossa_senhora_da_conceicao..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_no_2122021_-_reforma_geral_da_quadra_de_esporte_do_conjunto_bosque_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_no_2132021_-_reforma_geral_e_revitalizacao_da_escola_municipal_dalmario_souza.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_no_2142021_-_implantacao_de_um_centro_de_atencao_psicosocial_-_caps_do_tipo_1_destinado_ao_atendimento_de_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_no_2152021_-_implantacao_de_uma_linha_de_transporte_alternativo_ligando_o_centro_povoado_canoas.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1135/indicacao_no_2162021_-_retomada_do_programa_de_distribuicao_do_leite_no_bairro_brasil_novo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1141/indicacao_no_2172021_-_conclusao_da_pavimentacao_com_saneamento_das_ruas_do_conjunto_residencial_asa_dos_ventos_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1142/indicacao_no_2182021_-_instalacao_de_um_campus_do_instituto_federal_de_alagoas_-_ifal_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1143/indicacao_no_2192021_-_descentralizacao_da_distribuicao_de_medicamentos_e_insumos_de_uso_continuo_distribuidos_a_populacao_atraves_da_rede_municipal_de_saude..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_no_2202021_-_construcao_de_uma_praca_com_area_de_lazer_para_criancas_no_conjunto_residencial_asa_dos_ventos_localizado_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_no_2212021_-_pavimentacao_drenagem_e_substituicao_da_iluminacao_publica_por_led_da_rua_e_da_travessa_joao_paranhos_localizadas_na_vila_minha_aldeia_bairro_mata_do_rolo_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_no_2222021_-_pavimentacao_asfaltica_em_diversas_ruas_do_bairro_lourenco_de_albuquerque_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_no_2232021_-_manutencao_das_placas_indicativas_com_nome_de_ruas_existentes_e_instalacao_de_placas_indicativas_com_nome_das_ruas_ainda_nao_indicadas_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_no_2242021_-_recuperacao_asfaltica_instalacao_de_ciclovia_e_de_pista_para_caminhada_alem_da_substituicao_da_iluminacao_publica_alogena_por_led.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_no_2252021_-_reposicao_da_iluminacao_publica_da_avenida_jose_manhas_localizada_no_bairro_brasil_novo_de_alogena_para_led..pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_no_226.2021_-_construcao_de_uma_area_de_lazer_e_recreacao_academia_popular_e_area_de_pratica_esportiva_com_campo_de_futebol_na_area_do_antigo_campo_do_progresso_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_no_227.2021_-_pavimentacao_drenagem_e_subistituicao_da_iluminacao_publica_por_led_da_av._elza_morenath_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_no_228.2021_-_cronograma_de_disponibildade_para_ferias_dos_servidores_da_saude_do_municipio_de_rio_largo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_no_229.2021_-_instalacao_de_corrimaos_nas_escadarias_existentes_entre_o_1o_praca_de_taxi_e_o_2o_nivel_da_av._presidente_getulio_vargas_centro_de_nossa_cidade_ok.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_no_230.2021_-_implantacao_de_centro_industrial_no_municipio_de_rio_largo_para_abrigar_industrias_e_empresas_de_pequeno_e_medio_porte..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_no_231.2021_-_implantacao_de_uma_feira_livre_com_mercado_publico__para_comercializacao_de_graos_e_proteinas_na_parte_alta_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_no_232.2021_-_conclusao_do_calcamento_e_saneamento_da_localidade_conhecida_como_grota_da_raposa_localizada_na_vila_betel_bairro_mata_do_rolo_nessa_cidade..pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_no_233.2021_-_reforma_do_campo_de_futebol_do_conjunto_residencial_irma_dulce_localizado_no_bairro_antonio_lins_de_souza_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1161/indicacao_no_234.2021_-_construcao_de_um_centro_administrativo_que_centralize_todas_secretarias_e_orgaos_publicos..pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1162/indicacao_no_235.2021_-_reforma_das_quadras_de_areia_localizadas_nos_conjuntos__asa_dos_ventos_e_chacara_sao_bento..pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1163/indicacao_no_236.2021_-_revitalizacao_do_trecho_de_via_local_as_margens_da_br-104_compreendido_entre_o_viaduto_antonio_lins....pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1164/indicacao_no_237.2021_-_criacao_de_escolas_publicas_de_idiomas_no_municipio_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1166/indicacao_no_238.2021_-_implantacao_de_centro_de_referencia_de_assistencia_social__-_cras_-_lourenco.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1165/indicacao_no_239.2021_-_construcao_de_praca_do_conjunto_margarida_procopio....pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1176/indicacao_no_240.2021_-_instalacao_de_iluminacao_publica_natalina_na_av._teotonio_brandao_vilela_via_principal_do_bairro_mata_do_rolo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_no_241.2021_-_solicitacao_da_elevacao_da_pontileza_sobre_o_riacho_cacau_que_corta_a_rua_pedro_coutinho_bairro_centro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_no_242.2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1172/indicacao_no_243.2021_-_solicitacao_de_calcamento_do_residencial_chacara_sao_bento_localizado_no_bairro_antonio_lins_de_sousa_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1173/indicacao_no_244.2021_-_construcao_de_um_centro_especializado_na_saude_do_idoso_-_cesi.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_n_2452021._solicitacao_de_instalacao_de_iluminacao_com_refletores_no_campo_de_futebol_da_refer_localizado_no_bairro_de_lourenco_de_albuquerque..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1174/indicacao_no_246.2021_-_solictacao_de_melhorias_e_requalificacao_na_avenida_presidente_getulio_vargas_e_ruas_adjacentes_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1175/indicacao_no_247.2021_-_implantacao_de_um_centro_de_atencao_psicossocial_-_caps_no_bairro_brasil_novo_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_n_2482021.implementacao_de_uma_campanha_de_incentivo_ao_comercio_local_intitulada_campanha_natal_premiado_no_municipio_de_rio_largoal..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_n2492021._realizacao_de_um_mutirao_intitulado_saude_em_dia_para_zerar_a_fila_de_consultas_e_exames_represados_durante_a_pandemia_de_covid-19..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_no_250.2021_-_reforma_do_cruzeiro_localizado_ao_lado_da_escola_pompeu_sarmento_bairro_centro_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1184/indicacao_no_251.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1186/indicacao_no_252.2021_-_obras_de_melhorias_na_escola_municipal_joao_paulo_ii_localizado_no_alto_do_sao_miguel_bairro_centro_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1185/indicacao_no_253.2021_-_solicitacao_de_viabilizacao_de_reforma_e_ampliacao_do_aeroporto_internacional_zumbi_dos_palmares_localizado_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_no_254.2021_-_drenagem_e_pavimentacao_da_rua_santa_quiteria_localizada_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_no_255.2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1191/indicacao_no_256.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_no_257.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_no_258.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_no_259.2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_no_260.2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_no_261.2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_no_262.2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_no_263.2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_no_264.2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_no_265.2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_no_266.2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_no_267.2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_no_268.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_no_269.2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_no_270.2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_no_271.2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_no_272.2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_no_273.2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_no_274.2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1208/indicacao_no_275.2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1213/indicacao_no_276.2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1214/indicacao_no_277.2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_no_278.2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_no_279.2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_no_280.2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_no_281.2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_no_282.2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_no_283.2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_no_284.2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_no_285.2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_no_287.2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_no_288.2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_no_289.2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_no_290.2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_no_291.2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_no_292.2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1239/indicacao_no_2932021_-_prolongamento_da_iluminacao_publica_da_al-404_desde_a_avenida_jose_manhaes_ate_o_inicio_da_descida_da_estrada_da_utinga_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_n_2952021._mutirao_de_laqueaduras..pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_no_296.2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_no_297.2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_n_298.2021.viabilizacao_de_um_local_para_reunir_todos_os_conselhos_municipais_intitulada_casa_dos_conselhos_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_n_2992021._estudo_de_viabilidade_de_incorporacao_de_territorio_pelo_municipio_de_rio_largoal..pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1238/indicacao_no_3002021_-_solicitacao_da_possibilidade_de_envio_a_esta_casa_legislativa_de_projeto_de_lei_no_sentido_de_criar_a_zona_especial_de_desenvolvimento_economico_do_municipio_de_rio_largoal..pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_no_301.2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1254/indicacao_no_302.2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_n_3032021._solicitacao_da_drenagem_e_pavimentacao_da_travessa_localizada_na_quadra_i_do_conjunto_mutirao_bairro_centroneste_municipio..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_n_3042021._criacao_de_uma_casa_de_musicaconservatorio_com_uma_bandaorquestra_sinfonica_residente_no_municipio_de_rio_largoal..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1255/indicacao_no_305.2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1256/indicacao_no_306.2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1257/indicacao_no_307.2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_no_308.2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_no_3092021_-_solicitacao_da_conclusao_da_obra_de_drenagem_e_pavimentacao_do_loteamento_morada_dos_palmares_bairro_antonio_lins_de_souza_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_n_3112021_construcao_de_uma_quadra_poliesportiva_para_atender_a_regiao_conhecida_como_alto_da_palmeira_na_localidade_vila_betel_bairro_mata_do_rolo..pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_no_3122021_-_adequacao_do_transito_em_mao_unica_aos_veiculos_que_transitam_pelas_localidade.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_no_3132021_-_solicitacao_de_envio_pelo_poder_executivo_de_projeto_de_lei_propondo_a_recomposicao_salarial_aos_servidores_publicos_municipais_para_o_ano_de_2021..pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_no_3152021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_no_3162021_-_solicitacao_de_estudos_para_o_rateio_das_sobras_oriundas_dos_70_do_fundeb_para_os_profissionais_do_magisterio_e_do_apoio_da_educacao_basica_municipal..pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1015/mensagem_no_011_de_14_de_abril_de_2021_-_assunto_encaminha_o_projeto_de_lei_de_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2022..pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1100/mensagem_no_0142021_-_projeto_de_lei_no_142021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1086/mensagem_de_no_015.2021_-_projeto_de_lei_152021_de_autoria_do_poder_executivo..pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1017/mocao_de_louvor_no_01.2021_a_atleta_andreia_lopes_cavalcante..pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1018/mocao_de_louvor_no_02.2021_ao_atleta_william_matheus_marques_da_silva..pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1045/mocao_de_pesar_no_02.2021_-_pelo_falecimento_do_senhor_cicero_vitalino_de_franca..pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1024/mocao_de_pesar_no_03.2021_pelo_falecimento_do_senhor_jose_roberto_lins..pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1050/mocao_de_pesar_no_042021_pelo_falecimento_do_senhor_paulo_casado_de_farias_neto..pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1139/projeto_de_decreto_legislativo_no_2_de_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1167/projeto_de_decreto_legislativo_no_3_de_13_de_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1200/projeto_de_decreto_legislativo_no_04.2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/897/ple01.2021_-_altera_o_art._4o_incluindo_o_inciso_iii_na_lei_orcamentaria_anual_2020..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/896/pl022021-executivo_altera_orcamento_202119022021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/898/ple03.2021_-_dispoe_sobre_a_autorizacao_para_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/972/projeto_de_lei_do_executivo_no_04.2021_-_institui_o_programa_de_apoio_e_incentivo_ao_esporte..pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/982/projeto_de_lei_do_executivo_no_05.2021_-_dispoe_sobre_a_reestruturacao_do_cacs_e_fundeb..pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/986/projeto_de_lei_do_executivo_no_06.2021_-_modifica_a_redacao_do_art._1o_da_lei_no_1339.2002_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1113/projeto_de_lei_do_executivo_no_07.2021_-_autoriza_o_poder_executivo_municipal_fornecer_auxilio_financeiro_a_cooperativa_dos_catadores_de_rio_largo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1112/projeto_de_lei_do_executivo_no_08.2021_-_dispoe_a_autoriza_para_abertura_de_credito_especial_na_lei_orcamentaria__anual_de_2021..pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1046/projeto_de_lei_no_009_de_22_de_marco_de_2021..pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1061/projeto_de_lei_no_102021._dispoe_sobre_a_criacao_do_centro_municipal_de_educacao_infantil_desembargador_francisco_wildo_lacerda_dantas..pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1016/projeto_de_lei_no_11_de_14_abril_de_2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1063/projeto_de_lei_12.2021_-_alteracao_da_ldo_2021..pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1076/projeto_de_lei_no_013_de_18_de_maio_de_2021_alterado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1077/projeto_de_lei_no_014.2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1087/projeto_de_lei_no_015.2021_de_26_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1103/projeto_de_lei_no_016_de_11_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1116/projeto_de_lei_no_017_de_18_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1130/projeto_de_lei_do_executivo_no_018.2021_-_autoriza_o_pagamento_dos_beneficios_eventuais_em_pecunia..pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1156/projeto_de_lei_do_executivo_no_021.2021_-_plano_plurianual_2022_-_2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1169/projeto_de_lei_executivo_no_23_de_20_de_setembro_2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_executivo_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1183/projeto_de_lei_no_25_de_29_de_setembro_de_2021_-_modifica_o_codigo_tributario_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1211/projeto_de_lei_executivo_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1244/projeto_de_lei_n_272021._altera_o_artigo_87_da_lei_n_1.7792017_do_regime_juridico_dos_servidores_do_municipio_de_rio_largoal_das_autarquias_e_das_fundacoes_publicas_municipais..pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1233/projeto_de_lei_28_-_2021_-_dispoe_sobre_o_novo_codigo_tributario_do_municipio_de_rio_largo_estado_de_alagoas_e_adota_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1245/projeto_de_lei_n_292021._autoriza_o_poder_executivo_municipal_a_doar_imovel_publico_que_menciona_ao_estado_de_alagoas_para_construcao_de_creche.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1246/projeto_de_lei_n_302021._dispoe_sobre_a_criacao_da_escola_municipal_de_ensino_fundamental_manoel_goncalves_da_silva..pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1262/projeto_de_lei_no_32.2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1272/projeto_de_lei_executivo_no_036_de_13_de_dezembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1273/projeto_de_lei_executivo_no_037_de_16_de_dezembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1274/projeto_de_lei_executivo_no_038_de_16_de_dezembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_executivo_no_039_de_16_de_dezembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de_lei_no_040_de_27_de_dezembro_de_2021_-_altera_os_anexos_da_lei_no_1909_de_18_de_junho_de_2021_lei_de_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2022..pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1278/projeto_de_lei_no_41_de_28_de_dezembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1279/projeto_de_lei_no_42_de_28_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/938/projeto_de_lei__n012021._estabelece_as_igrejas_e_os_templos_religiosos_de_qualquer_culto_como_atividade_essencial__no_municipio_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/965/projeto_de_lei_do_legislativo_no_02.2021_-_implantacao_do_projeto_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/971/projeto_de_lei_do_legislativo_no_03.2021_-_institui_programa_amigos_da_escola.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/973/projeto_de_lei_do_lesgislativo_no_04.2021_-_politica_de_protecao_para_austistas.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/980/projeto_de_lei_do_legislativo_no_05.2021_-_cria_o_programa_empresa_amiga_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1000/projeto_de_lei_do_legislativo_no_06.2021_-_dispoe_sobre_a_instalacao_de_dispositvo_eletronico_do_tipo_botao_de_panico_nas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1001/projeto_de_lei_no_08.2021_-_daniel_pontes.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1011/projeto_de_lei_no_09.2021_-_dispoe_sobre_a_afixacao_nas_paradas_de_onibus_de_placas_com_a_indicacao_dos_horarios_e_do_itinerario_do_transporte_coletivo_urbano_e_metropolitano.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1033/projeto_de_lei_no_10_de_03_de_maio_de_2021_-_instalacao_de_espacos_multiuso.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1032/projeto_de_lei_no_11_de_04_de_maio_de_2021_-_institui_o_programa_jovem_aprendiz_no_ambito_do_municipio_de_rio_largo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1058/projeto_de_lei_no_12_de_11_de_maio_de_2021_-_institui_o_programa_municipal_de_arborizacao_no_municipio_de_rio_largo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1059/projeto_de_lei_no_13.21_-_criar_espacos_para_a_modalidade_grau.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1064/projeto_de_lei_no_15.2021_-_limpeza_de_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1078/projeto_de_lei_no_16.2021_-_dispoe_sobre_a_vida_util_dos_onibus_de_transporte_coletivo_que_transitam_ou_facam_transporte_de_passageiro.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1088/projeto_de_lei_no_17_de_01_de_junho_de_2021_-_denomina_via_publica_urbana_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1099/projeto_de_lei_no_18.2021_de_autoria_do_vereador_romildo_elias_calheiros_junior.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1114/projeto_de_lei_192021_-_cria_e_autoriza_ao_municipio_de_rio_largo_implantar_o_programa_troco_solidario_em_beneficio_da_casa_de_passagem_municipal_que_atende_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1117/projeto_de_lei_n_212021_dispoe_sobre_a_implantacao_do__programa_educacional_para_a_pratica_de_educacao_fisica_adaptada_para_estudantes_com_deficiencia__..pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1126/projeto_de_lei_n_222021.institui_a_divulgacao_dos_medicamentos_disponiveis_e_em_falta_na_rede_publica_municipal_de_saude..pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1140/projeto_de_lei_legislativo_no_23.2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1154/projeto_de_lei_no_24_de_30_de_agosto_2021_-_denomina_conjunto_habitacional_zacaria_pichilau_pereira_lins.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1168/projeto_de_lei_legislativo_no_25_de_20_de_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1247/projeto_de_lei_legislativo_n_292021._dispoe_sobre_a_fixacao_do_subsidio_mensal_do_prefeito_vice-prefeito_secretarios_municipais_procurador_geral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1252/projeto_de_lei_n_302021._denomina_logradouro_publico_municipal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1118/projeto_de_resolucao_n_012021._cria_comenda_mestre_zinho_no_municipio_de_rio_largo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1240/veto_ao_projeto_de_lei_n_182021.dispoe_sobre_a_criacao_do_programa_mente_saudavelcom_o_objetivo_de_promocao_da_saude_mental_e_atencao_aos_problemas_psicologicos_decorrentes_da_pandemia.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1241/veto_parcial_ao_projeto_de_lei_n_192021.cria_e_autoriza_ao_municipio_de_rio_largo_implantar_o_programa_troco_solidario_em_beneficio_da_casa_de_passagem.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1217/veto_total_ao_projeto_de_lei_n_21.2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1242/veto_parcial_ao_projeto_de_lei_n_252021._dispoe_sobre_a_prioridade_no_atendimento_psicologico_para_criancas_e_adolescente_decorrentes_de_abuso_sexual_e_exploracao_sexual.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1243/veto_ao_projeto_de_lei_n_272021._dispoe_sobre_a_contratacao_de_artistas_grupos_bandas_musicais_e_afins....pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1251/projeto_de_lei_28_-_2021_-_dispoe_sobre_o_novo_codigo_tributario_do_municipio_de_rio_largo_estado_de_alagoas_e_adota_outras_providencias._1.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1259/projeto_de_lei_33_-_2021_-_projeto_de_lei_substitutivo_de_n.o02_11_de_30_de_dezembro_de_2021_-_substitutivo_do_projeto_de_lei_no_011_de_14_de_abril_de_2021.assinado.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1260/projeto_de_lei_substitutivo_de_no_03.20_de_30_de_novembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1261/projeto_de_lei_substitutivo_de_no_04.20_de_30_de_novembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_no_01.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_no_02.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_no_03.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_no_04.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_no_05.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_no_06.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_no_07.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_no_09.2021_-_concretagem_de_canais_do_bairro_brasil_novo_com_utilizacao_do_espaco_para_construcao_de_area_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_no_10.2021_-_reativacao_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_n112021._construcao_de_uma_praca_no_conjunto_mutirao..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_n122021._iluminacao_de_lourenco_de_albuquerque_ate_a_br_104__lampadas_led..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1062/indicacao_no_13.2021_-_substituicao_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/884/indicacao_no_14.2021_-_construcao_da_ubs_enf._jose_carlos_da_sil.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/885/indicacao_no_15.2021_-_revitalizacao_da_praca_do_conj._pq_dos_eu.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/892/indicacao_n16.2021._drenagem_e_pavimentacao_da_rua_joao_paulo_ii_no_bairro_prefeito_antonio_lins_de_souza..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/881/indicacao_no_17.2021_-_reativacao_dos_planos_de_saude_dos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/882/ind0182021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_no_19.2021_-_te_quero_viva_minha_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/887/indicacao_n20.2021._saneamento_da_grota_de_lourenco_ruas__sao_paulo_sao_pedro_santo_antonio_sao_cristovao_e__maravilha..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/888/indicacao_n_21.2021.reforma_da_lavandaria_na_grota_de_lourenco..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/889/indicacao_n_22.2021._construcao_de_um_ginasio_poliesportivo_e_uma_area_de_lazer_na_cidade_de_deus__lourenco_de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/886/indicacao_no_23.2021_-_construcao_de_um_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/890/indicacao_n_24.2021._drenagem_e_pavimentacao_da_rua_do_tobas_bar..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/891/indicacao_n25.2021._drenagem_e_pavimentacao_das_ruas_em_projeto_do_loteamento_das_palmeiras..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_no_26.2021_-_reforma_da_praca_altamir_dantas_praca_dos_bichos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_no_27.2021_-_instalacao_de_pontos_de_onibus_nos_conjuntos_antonio_lins_e_jarbas_oiticica.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_no_28.2021_-_via_de_acesso_e_conclusao_de_calcamento_da_cidade_de_deus.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_n292021._construcao_de_uma_quadra_poliesportiva_teotonio_villela_mata_do_rolo..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_n_302021._reforma_e_cobertura_da_quadra_de_esportes_no_loteamento_vila_rica..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_n_312021_construcao_de_uma_orla_em_toda_extensao_da_rua_maole_zacarias_de_amorim_margeando_o_rio_mundau..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_n32.2021._construcao_de_um_centro_municipal_de_educacao_infantil-_cemei_no_bairro_brasil_novo..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_n_33.2021._instalacao_de_pontos_de_onibus_no_bairro_brasil_novo__corredor_de_transportes..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_n34.2021._implantacao_de_redutores_de_velocidade-tipo_lombada_nas_vias_pavimentadas_do_bairro_brasil_novo..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_no_35.2021_-_construcao_de_um_hospital_municipal_ou_uma_upa_com_um_centro_de_atendimento_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_no_36.2021_-_obras_feira_da_mulambeira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_no_37.2021_-_construcao_de_pista_de_caminhada_ciclovia_e_area_de_lazer..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_no_382021_-_implantacao_da_casa_do_idoso..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_no_39.2021_-_construcao_de_escadarias_passarelas_e_urbanizacao_da_rua_do_sol_e_adj..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_no_40.2021_-_criacao_de_cargos_de_psicologo_e_assistente_social_para_atuarem_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_no_41.2021_-_pavimentacao_e_substituicao_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_n_42.2021._construcao_de_passarelas_em_frente_aos_conjuntos_antonio_lins_e_jarbas_oiticica..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_n_43.2021._reforma_da_quadra_de_esportes_do_conjunto_demorisvaldo_targino_-_mata_do_rolo..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_n44.2021._construcao_de_praca_em_frente_ao_pv__mata_do_rolo..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_no_45.2021_-_regulamentacao_para_os_pacientes_do_sus_atendidos_nas_unidades_basicas_de_saude-ubs.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_n46.2021._drenagem_e_pavimentacao_da_quadra__e__n_188_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_no_47.2021_-_construcao_de_quadra_ou_ginasio_poliesportivo_na_utinga_leao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_no_48.2021_-_construcao_de_um_terminal_de_transporte_no_bairro_brasil_novo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_n_492021._construcao_de_praca_no_conjunto_antonio_lins..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_n_502021._reforma_do_cemiterio_municipal_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_n_512021._instalacao_de_porticos_de_boas_vindas___nas_entradas_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_no_52.2021_-_reforma_e_cobertura_para_quadras_de_esportes_das_escolas_judith_evanda_e_dalmario.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_no_53.2021_-_construcao_de_central_de_velorios..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_no_54.2021_-_saneamento_e_limpeza_do_corrego_da_rua_emilio_de_maia....pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/924/indicacao_n55.2021._reforma_de_quadra_de_esportes_luiz_alves_de_souza..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/928/indicacao_n_56.2021._construcao_de_passarela_em_frente_ao_residencial_parque_dos_eucaliptos._br-104_-_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/927/indicacao_no_57.2021_-_drenagem_e_pavimentacao_da_rua_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/926/indicacao_no_582021_-_implantacao_de_uma_academia_da_saude_no_bairro_brasil_novo..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_n_59.2021._servico_de_correspondencia_postal_no_conjunto_bom_jardimlocalizado_no_bairro_brasil_novo..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_no_60.2021_-_reforma_da_praca_do_galo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_n_612021._criacao_de_departamento_para_promocao_de_atividades_culturais_e_musicais..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_n_62.2021_-_programa_vida_nova_nas_grotas__lourenco_beiju_de_coco_e_ruas_do_sol_e_da_lua_..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_n_63.2021._perfuracao_de_poco_artesiano_no_conjunto_teotonio_vilela..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_n_64.2021._reforma_da_quadra_de_areia_do_conjunto_barnabe_oiticica..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_65.21_-_drenagem_e_pavimentacao_do_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao_66.21_-_drenagem_pavimentacao_e_led_pq._dos_eucalipto.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_67.2021_-_construcao_de_uma_ubs_no_asa_dos_ventos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/937/indicacao_n_68.2021._mudanca_no_itinerario_das_vans_e_onibus_para_atender_os_moradores_da_utinga..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_n69.2021._construcao_de_uma_praca_multieventos..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_no_70.2021_-_construcao_de_um_clube_municipal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_n_712021._implantacao_de_sistema_de_video_monitoramento_no_municipio_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_n_722021._reforma_de_praca_em_frente_a_igreja_de_sao_miguel..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_n_732021._drenagem_e_pavimentacao_do_loteamento_vila_nova..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_no_74.2021_-_implantacao_de_uma_central.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_no_75.2021_-_instalacao_de_unidade_do_procon..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/947/indicacao_no_76.2021_-_implantacao_de_uma_central_-_ja_em_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_n_77.2021._criacao_de_uma_area_comercial_no_brasil_novo..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/950/indicacao_n_782021._drenagem_e_pavimentacao_do_residencial_chacara_sao_bento..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/951/indicacao_n_792021.construcao_de_um_estadio_de_futebol..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/952/indicacao_n80.2021._fiscalizacao_de_transito_no_aeroporto_zumbi_dos_palmares_e_outras_localidades..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/953/indicacao_no_81.2021_-_rebaixamento_da_rua_napoleao_viana_rua_da_palmeira_para_drenagem_de_aguas_pluviais.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/954/indicacao_n_82.2021_-_limpeza_e_desobstrucao_dos_canais__que_passam_desde_a_vila_betel_cacau_praca_pe._cicero_rua_aurino_monteiro_e_rua_do_aterro_ate_a_desembocadura_no_rio_mundau..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_no_83.2021_-_implantacao_de_uma_central_de_abastecimento_farmaceutico_-_caf_no_centro_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_no_84.2021_-_retorno_das_especialidades_medicas_na_policlinica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_no_85.2021_-_construcao_de_centro_de_atendimento_educacional_especializado_para_alunos_portadores_de_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/959/indicacao_n_86.2021._realizacao_de_campanha_contra_a_violencia_a_mulher..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_n_87.2021._construcao_de_escola__de_ensino_fundamental_no_lot._sao_caetano..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_n_882021._reforma_e_ampliacao_da_escola_municipal_prof_jose_carlos..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_n_892021._implantacao_de_uma_extensao_da_ubs_de_lourenco_de_albuquerque_na_destilaria_central..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/961/indicacao_no_90.21-ponto_facultativo_no_dia_do_evangelico_12.06.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_no_91.21_-_construcao_da_praca_da_biblia_com_a_instalacao_de_monumento_alusivo_a_biblia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/960/indicacao_n_922021._cobertura_do_santuario_virgem_dos_pobres..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/963/indicacao_n_932021._tratamento_de_esgoto_nos_conjuntos_novos_teotonio_vilela_jose_carlos__demorisvaldo_targino_e.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/964/indicacao_n_94.2021_-_implantacao_de_faixa_de_pedestre_e_redutores_de_velocidade_na_br_104_em_frente_ao_motel_check-in.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_no_95.2021_-_construcao_de_centro_de_referencia_de_assistencia_social_-_cras_no_bairro_brasil_novo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/967/indicacao_no_96.2021_-_transporte_escolar_para_os_estudantes_universitarios..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_no_97.2021_-_construcao_de_praca_no_cucau_ii.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_no_98.2021_-_pavimentacao_asfaltica_da_rua_santa_maria._2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_no_99.2021_-_conclusao_de_calcamento_da_rua_verde_vivo..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_no_100.2021_-_drenagem_e_pavimentacao_da_rua_da_telasa..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_no_101.2021_-_realizacao_de_estudo_geologico_no_solo_no_conjunto_barnabe_oiticica..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_n_102.2021._drenagem_e_pavimentacao_do_conjunto_amaro_pascoal_1_e_da_rua_em_projeto_que_da_acesso_aos_conjuntos_amaro_pascoal_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_no_103.2021_-_inscricao_de_rio_largo_no_consorcio_publico_para_aquisicao_de_vacinas_contra_covid-19._2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_no_104.2021_-_parcelamento_da_taxa_de_localizacao_e_funcionamento_e_a_isencao_da_taxa_de_ocupacao_de_solo_para_o_mei_durante_pandemia..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_n_105.2021._aumento_da_frota_de_onibus_que_atente_a_linha_cruzeiro_do_sul_-_maceio_-_cruzeiro_do_sul..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_no_106.2021_-_construcao_de_ciclovia_no_trecho_que_liga_a_av._jose_manhaes_a_fazenda_primavera.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_no_107.2021_-_inclusao_dos_trabalhadores_do_suas_sistema_unica_de_assistencia_social_no_grupo_prioritario_para_vacinacao_contra_covid-19..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_no_108.2021_-_inclusao_dos_agentes_da_smtt_no_grupo_prioritario_para_vacinacao_contra_o_covid-19.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_n_1092021._arborizacao_na_estrada_do_cemiterio_de_lourenco_de_albuquerque_ate_a_destilaria_central..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_n_111.2021._posteamento_na_av._jose_manhas_bairro_brasil_novo-_al_104..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_no_112.2021_-_reforma_da_escola_municipal_renato_jarsen_de_melo..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_n_113.2021._instalacao_de_barreiras_sanitarias_como_medidas_de_combate_e_enfretamento_a_pandemia_do_novo_coronavirus__nas_principais_entradas_saidas_da_cidade_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_n_114.2021._ofertar_as_criancas_no_retorno_as_escolas_medicacao_antiparasitaria_tais_como_albendazol_e_mebendazol..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_no_115.2021_-_criacao_do_programa_bolsa_atleta_municipal..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_no_116.2021_-_construcao_de_area_de_lazer_com_ar_livre_no_conjunto_antonio_lins.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_no_117.2021_-_conclusao_do_calcamento_no_loteamento_vila_rica..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_no_118.2021_-_conclusao_da_reposicao_e_iluminacao_led_nas_ruas_do_conjunto_barnabe_oiticica..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/996/indicacao_no_119.2021_-_implantacao_de_uma_escola_profissionalizante..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_no_120.2021_-_abertura_da_policlinica_do_bairro_brasil_novo_no_periodo_noturno..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_no_121.2021_-_instalacao_de_controladores_de_velocidade_tipo_radar_na_av._jose_manhas..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_no_122.2021_-_melhorias_no_abastecimento_de_agua..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1002/indicacao_no_1232021_-_implantacao_de_um_centro_de_zoonoses..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_no_1242021_-_reforma_substituicao_dos_abrigos_dos_pontos_de_onibus..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_no_125.2021_-_construcao_de_um_complexo_educacional_no_bairro_brasil_novo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_no_126.2021_-_implantacao_de_uma_via_de_acesso_na_br-104_para_o_conjunto_barnabe_oiticica_e_adjancencias_e_criacao_de_uma_via_de_pedestres_na_avenida_de_acesso_ao_referido_conjunto..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_no_127.2021_-_construcao_de_passeio_publico_na_br-104_rio_largo_-_trecho_compreendido_entre_o_viaduto_do_aeroporto_zumbi_dos_palmares_ate_a_entrada_do_bairro_brasil_novo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_no_128.2021_-_construcao_de_um_restaurante_popular._2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1008/indicacao_no_129.2021_-_construcao_da_reforma_de_unidade_basica_de_saude_jorge_nunes_-_mata_do_rolo..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1009/indicacao_no_130.2021_-_aumento_de_leitos_para_covid-19_no_hospital_dr._ib_gatto_falcao_-_rio_largo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1013/indicacao_no_131.2021_-_inclusao_dos_profissionais_da_limpeza_urbana_e_coveiros_no_grupo_prioritario_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_no_1322021_-_elaboracao_de_programa_de_geracao_de_empregos..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_no_133.2021_-_drenagem_e_pavimentacao_das_ruas_belem_aracaju_curitiba_padre_cicero_e_trav._santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_no_134.2021_-_construcao_de_praca_ao_lado_da_igreja_de_santa_terezinha_-_vila_rica..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_no_135.2021_-_reposicao_da_iluminacao_publica_da_praca_padre_cicero_praca_dos_seixos_e_da_varanda_da_rua_tavares_bastos_novo_lampadas_led..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_no_136.2021_-_reforma_da_praca_genilson_joaquim_do_nascimento..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_no_137.2021_-_destinacao_de_um_espaco_fora_das_vias_publicas_para_a_pratica_de_wheeling_popularmente_conhecido_como_grau..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_138.2021_-_destinacao_de_um_espaco_especifico_para_exposicao_e_comercializacao_do_artesanato..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_no_1392021_-_construcao_de_um_novo_cemiterio_e_reforma_dos_cemiterios_dos_bairros_de_lourenco_de_albuquerque_e_prefeito_antonio_lins_de_souza..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_no_140.2021_-_sanitizacao_de_espacos_publicos_como_medida_de_combate_a_pandemia..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_no_1412021_-_drenagem_e_pavimentacao_do_monte_alegre..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao_no_142.2021_-_solicitacao_do_retorno_das_aulas_presenciais_da_rede_municipal_de_particular_de_ensino..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_no_143.2021_-_area_para_edificacao_de_uma_nova_sede_para_o_poder_legislativo_municipal..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_no_144.2021_-_envio_de_minuta_de_projeto_de_lei_que_regulamenta_o_tratamento_juridico_diferenciado_aos_microempreendedores_individuais.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1036/inidicacao_no_145.2021_-_conclusao_do_calcamento_com_saneamento_da_rua_treze_localizada_na_quadra_l2_vila_raul_bairro_mata_do_rolo..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_no_146.2021_-_implantacao_de_um_cartao_vale_credito_administrado_e_consignado_pelo_poder_publico_municipal_para_incentivar_o_comercio_local..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_no_147.2021_-_reforma_da_praca_danilo_aquila_localizada_na_rua_santo_antonio_alto_do_ginasio_bairro_centro..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1044/indicacao_no_148.2021_-_conclusao_do_calcamento_das_travessas_do_conjunto_mutirao_localizado_no_centro_de_nossa_cidade..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_no_149.2021_-_implantacao_do_gari__comunitario_no_municipio_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_no_150.2021_-_viabilizar_a_construcao_de_uma_vila_olimpica_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_no_151.2021_-_revitalizacao_da_praca_floriano_peixoto_localizada_no_centro_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1043/indicacao_no_152.2021_-_reforma_da_ubs_ezequias_alves_localizada_no_conjunto_padre_cicero_bairro_antonio_lins.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_no_153.2021_-_conclusao_do_calcamento_das_travessas_e_becos_da_localidade_cacau_localizado_no_centro_de_nossa_cidade.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_no_1542021_-_construcao_de_uma_praca_com_area_de_lazer_para_as_criancas_na_localidade_vila_nova_bairro_mata_do_rolo_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_no_1552021_-_implantacao_do_projeto_ronda_no_bairro_no_bairro_brasil_novo_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_no_1562021_-_implantacao_de_projeto_de_arbonizacao_margeando_a_al_210.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_no_1572021_-_inclusao_dos_motoristas_e_cobradores_do_transporte.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_no_158.2021_-_criacao_de_um_complexo_nutricional.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_no_1592021_-_construcao_de_uma_unidade_basica_de_saude_no_conjunto_residencial_jarbas_oiticica_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_no_1602021_-_viabilizacao_da_criacao_de_regioes_administrativas_no_municipio_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1060/indicacao_no_1612021_-_inclusao_dos_aeroviarios_e_aeroportuarios_do_aeroporto_internacional_zumbi_dos_palmeires_no_grupo_prioritario_para_vacinacao_contra_a_covid-19..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1065/indicacao_no_162.21-instalacao_de_um_ponto_de_atendimento_de_identificacao_de_alagoas_no_municipio_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1066/indicacao_no_163.2021_-_realizacao_periodica_de_acoes_da_policia_rodoviaria_federal_de_fiscalizacao_para_o_combate_ao_abuso_a_exploracao_sexual_infanitl.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1067/indicacao_no_164.2021_-_definir_rotas_de_transporte_alternativo_que_contemplem_regioes_nao_atendidas_por_esses_servicos_em_nossa_cidade..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_165.2021_-_construcao_de_um_centro_gastronomico_e_cultural_na_entrada_da_cidade_de_rio_largo-al.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1068/indicacao_no_166.2021_-_conclusao_da_drenagem_e_calcamento_da_rua_santa_ana_mais_conhecida_como_rua_do_meio_localizada_na_vila_betel_bairro_mata_do_rolo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_no_167.2021_-_realizacao_de_uma_operacao_limpeza_acompanhada_de_uma_campanha_de_conscientizacao_em_toda_a_cidade_de_rio_largo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_168.2021_-_reforma_da_praca_do_conjunto_irma_dulce_localizada_no_bairro_antonio_lins_de_souza_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1075/indicacao_no_1692021_-_drenagem_e_calcamento_da_rua_principal_da_quadra_a_no_conjunto_residencial_asa_dos_ventos_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1070/implantacao_no_170.2021_-_implantacao_de_politicas_municipais_de_protecao_das_pessoas_com_transtorno_do_espectro_autista_tea_no_municipio_de_rio_largo-al.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1074/indicacao_no_171.2021_-_substituicao_da_iluminacao_comum_por_lampadas_de_led_no_condominio_porto_milazzo_bairro_antonio_lins_de_souza_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_no_172.2021_-_transformar_unidade_de_saude_da_familia_em_policlinica..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1089/indicacao_no_1732021_-_conclusao_da_reforma_da_quadra_de_esportes_do_conjunto_bom_jardim..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_no_174.2021_-_inclusao_dos_profissionais_da_industria_municipal_como_prioritarios_no_plano_municipal_de_vacinacao_contra_a_covid_19.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1084/indicacao_no_175.2021_-_construcao_de_uma_via_local_de_ligacao_entre_os_conjuntos_residenciais_antonio_lins_e_jarbas_oiticica_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1080/indicacao_no_176.2021_-_viabilizar_a_insercao_de_um_clube_de_futebol_local_nas_principais_divisoes_do_futebol_alagoano.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1081/indicacao_no_177.2021_-_implantacao_de_uma_academia_da_saude_no_bairro_de_lourenco_de_albuquerque_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1085/indicacao_no_178.2021_-_construcao_de_um_restaurante_popular_no_bairro_brasil_novo_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1083/indicacao_no_179.2021_-_reposicao_de_iluminacao_e_substituicao_por_lampadas_led_nas_ruas_da_caixa_e_rua_chica_boa_bairro_antonio_lins.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_no_180.2021_-_buscar_a_implementacao_e_diversificacoes_de_empreendimentos_as_margens_da_br-101.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_n_1812021_inclusao_dos_grupos_que_menciona_como_prioritarios_no_plano_municipal_de_vacinacao_contra_covid-19..pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1090/indicacao_no_1822021_-_implantacao_de_ceo_contratacao_de_dentistaas_auxiliares_de_odontologia_e_aquisicao_de_equipamentos_odonto-medico-hospitalar..pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1096/indicacao_no_1832021_-_viabilizar_a_distribuicao_de_kits_com_material_escolar_para_os_alunos_da_rede_municipal_de_ensino_no_retorno_das_atividades_das_escolas_publicas_municipais..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1094/indicacao_no_1842021_-_conclusao_do_calcamento_da_travessa_tiradentes_bairro_mata_do_rolo_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_no_1852021_-_viabilizar_a_distribuicao_de_fardamento_para_os_alunos_da_municipal_de_ensino_no_retorno_das_atividades_das_escolas_publicas_municipais..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_n_1862021._inclusao_dos_motoempregadores_como_prioritarios_no_plano_municipal_de_vacinacao_contra_a_covid-19..pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_n_1872021_drenagem_e_pavimentacao_do_loteamento_tabajara.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1097/indicacao_no_1882021_-_reforma_geral_e_revitalizacao_do_edificio_da_escola_municipal_judith_paiva..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_no1892021_-_reforma_da_praca_evanda_carneiro_de_vasconcelos_mais_conhecida_como_praca_do_limao_localizada_no_centro_da_cidade._2.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1101/indicacao_no_1902021_-_reforma_geral_e_revitalizacao_da_escola_municipal_de_educacao_basica_dom_pedro_i_localizada_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1102/indicacao_no_1912021_-_viabilizacao_da_construcao_de_uma_rodovia_ligando_o_bairro_brasil_novo_a_gustavo_paiva_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_no_1922021_-_disponibilizar_cadeiras_de_rodas_em_todas_as_unidades_basicas_de_saude_e_policlinicas_do_municipio_para_atender_as_pessoas_com_dificuldade_de_locomocao_que.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1105/indicacao_no_1932021_-_construcao_de_um_centro_especializado_na_saude_da_crianca_e_do_adolecente_-_cesc..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_no_1942021_-_construcao_de_uma_praca_nas_proximidades_da_rua_dr._emilio_de_maia_bairro_de_lourenco_de_albuquerque_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_no_1952021_-_viabilizacao_da_implantacao_de_uma_agencia_da_caixa_economica_federal_eou_uma_agencia_loterica_na_parte_alta_do_municipio_de_rio_largoal..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1108/indicacao_no_1962021_-_revitalizacao_da_quadra_de_esportes_do_conjunto_residencial_jarbas_oiticica_situado_no_bairro_mata_do_rolo_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1109/indicacao_no_1972021_-_saneamento_e_calcamento_da_rua_maria_correia_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1110/indicacao_no_1982021_-_solicita_a_implantacao_de_06_postes_de_metal_galvanizado_com_3_petalas_cada_e_2_postes_de_metal_galvenizado_com_2_petalas_cada_e_iluminacao_em_led.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1111/indicacao_no_1992021_-_drenagem_das_aguas_pluviais_do_conjunto_residencial_jarbas_oiticica_bairro_mata_do_rolo_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1128/indicacao_n_200_2021._reforma_de_praca_do_conjunto_helio_vasconcelos_com_implantacao_de_centro_comercial__localizada_no_bairro_novoneste_cidade..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1119/indicacao_no_2012021_-_envio_de_novo_projeto_de_lei_de_refis_no_municipio_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1124/indicacao_n_2022021._instalacao_de_camaras_de_video_monitoramento_nas_escolas_e_creches_da_rede_municipal_de_ensino..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1125/indicacao_n_2032021._construcao_de_uma_praca_na_avenida_teotonio_brandao_vilella_nas_proximidades_do_conhecimento_dede_da_cela_bairro_mata_do_rolo_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1120/indicacao_no_2042021_-_instalacao_e_substituicao_dos_abrigos_de_onibus_ao_longo_da_br-104_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1123/indicacao_n_2052021._solicitacao_de_pavimentacao_e_saneamento_construcao_de_ciclovia_e_reposicao_de_iluminacao_publica_em_led_da_que_o_cacau_ao_bairro_lourenco_de_albuquerque..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1121/indicacao_n_2062021._construcao_de_uma_area_comercial_para_os_feirantes_do_conjunto_residencial_antonio_lins_bairro_mata_do_rolo_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1122/indicacao_no_2072021_-_viabilizacao_para_transformar_area_de_mata_atlantica_no_municipio_de_rio_largo_em_parque_ecologico._2.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1129/indicacao_no_208.2021_-_instalacao_de_um_jardim_zoologico_municipal_em_area_de_preservacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_no_2092021_-_reforma_e_adequacao_em_policlinica_a_ubs_olavo_situado_no_conjunto_mutirao.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1131/indicacao_no_2102021_-_realizacao_de_uma_operacao_tapa_buracos_no_conjunto_jarbas_oiticica.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1132/indicacao_no_2112021_-_contrucao_de_uma_praca_com_mirante_e_instalacao_de_estatua_em_homenagem_a_nossa_senhora_da_conceicao..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_no_2122021_-_reforma_geral_da_quadra_de_esporte_do_conjunto_bosque_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_no_2132021_-_reforma_geral_e_revitalizacao_da_escola_municipal_dalmario_souza.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_no_2142021_-_implantacao_de_um_centro_de_atencao_psicosocial_-_caps_do_tipo_1_destinado_ao_atendimento_de_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_no_2152021_-_implantacao_de_uma_linha_de_transporte_alternativo_ligando_o_centro_povoado_canoas.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1135/indicacao_no_2162021_-_retomada_do_programa_de_distribuicao_do_leite_no_bairro_brasil_novo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1141/indicacao_no_2172021_-_conclusao_da_pavimentacao_com_saneamento_das_ruas_do_conjunto_residencial_asa_dos_ventos_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1142/indicacao_no_2182021_-_instalacao_de_um_campus_do_instituto_federal_de_alagoas_-_ifal_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1143/indicacao_no_2192021_-_descentralizacao_da_distribuicao_de_medicamentos_e_insumos_de_uso_continuo_distribuidos_a_populacao_atraves_da_rede_municipal_de_saude..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_no_2202021_-_construcao_de_uma_praca_com_area_de_lazer_para_criancas_no_conjunto_residencial_asa_dos_ventos_localizado_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_no_2212021_-_pavimentacao_drenagem_e_substituicao_da_iluminacao_publica_por_led_da_rua_e_da_travessa_joao_paranhos_localizadas_na_vila_minha_aldeia_bairro_mata_do_rolo_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_no_2222021_-_pavimentacao_asfaltica_em_diversas_ruas_do_bairro_lourenco_de_albuquerque_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_no_2232021_-_manutencao_das_placas_indicativas_com_nome_de_ruas_existentes_e_instalacao_de_placas_indicativas_com_nome_das_ruas_ainda_nao_indicadas_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_no_2242021_-_recuperacao_asfaltica_instalacao_de_ciclovia_e_de_pista_para_caminhada_alem_da_substituicao_da_iluminacao_publica_alogena_por_led.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_no_2252021_-_reposicao_da_iluminacao_publica_da_avenida_jose_manhas_localizada_no_bairro_brasil_novo_de_alogena_para_led..pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_no_226.2021_-_construcao_de_uma_area_de_lazer_e_recreacao_academia_popular_e_area_de_pratica_esportiva_com_campo_de_futebol_na_area_do_antigo_campo_do_progresso_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_no_227.2021_-_pavimentacao_drenagem_e_subistituicao_da_iluminacao_publica_por_led_da_av._elza_morenath_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_no_228.2021_-_cronograma_de_disponibildade_para_ferias_dos_servidores_da_saude_do_municipio_de_rio_largo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_no_229.2021_-_instalacao_de_corrimaos_nas_escadarias_existentes_entre_o_1o_praca_de_taxi_e_o_2o_nivel_da_av._presidente_getulio_vargas_centro_de_nossa_cidade_ok.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_no_230.2021_-_implantacao_de_centro_industrial_no_municipio_de_rio_largo_para_abrigar_industrias_e_empresas_de_pequeno_e_medio_porte..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_no_231.2021_-_implantacao_de_uma_feira_livre_com_mercado_publico__para_comercializacao_de_graos_e_proteinas_na_parte_alta_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_no_232.2021_-_conclusao_do_calcamento_e_saneamento_da_localidade_conhecida_como_grota_da_raposa_localizada_na_vila_betel_bairro_mata_do_rolo_nessa_cidade..pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_no_233.2021_-_reforma_do_campo_de_futebol_do_conjunto_residencial_irma_dulce_localizado_no_bairro_antonio_lins_de_souza_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1161/indicacao_no_234.2021_-_construcao_de_um_centro_administrativo_que_centralize_todas_secretarias_e_orgaos_publicos..pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1162/indicacao_no_235.2021_-_reforma_das_quadras_de_areia_localizadas_nos_conjuntos__asa_dos_ventos_e_chacara_sao_bento..pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1163/indicacao_no_236.2021_-_revitalizacao_do_trecho_de_via_local_as_margens_da_br-104_compreendido_entre_o_viaduto_antonio_lins....pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1164/indicacao_no_237.2021_-_criacao_de_escolas_publicas_de_idiomas_no_municipio_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1166/indicacao_no_238.2021_-_implantacao_de_centro_de_referencia_de_assistencia_social__-_cras_-_lourenco.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1165/indicacao_no_239.2021_-_construcao_de_praca_do_conjunto_margarida_procopio....pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1176/indicacao_no_240.2021_-_instalacao_de_iluminacao_publica_natalina_na_av._teotonio_brandao_vilela_via_principal_do_bairro_mata_do_rolo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_no_241.2021_-_solicitacao_da_elevacao_da_pontileza_sobre_o_riacho_cacau_que_corta_a_rua_pedro_coutinho_bairro_centro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_no_242.2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1172/indicacao_no_243.2021_-_solicitacao_de_calcamento_do_residencial_chacara_sao_bento_localizado_no_bairro_antonio_lins_de_sousa_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1173/indicacao_no_244.2021_-_construcao_de_um_centro_especializado_na_saude_do_idoso_-_cesi.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_n_2452021._solicitacao_de_instalacao_de_iluminacao_com_refletores_no_campo_de_futebol_da_refer_localizado_no_bairro_de_lourenco_de_albuquerque..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1174/indicacao_no_246.2021_-_solictacao_de_melhorias_e_requalificacao_na_avenida_presidente_getulio_vargas_e_ruas_adjacentes_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1175/indicacao_no_247.2021_-_implantacao_de_um_centro_de_atencao_psicossocial_-_caps_no_bairro_brasil_novo_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_n_2482021.implementacao_de_uma_campanha_de_incentivo_ao_comercio_local_intitulada_campanha_natal_premiado_no_municipio_de_rio_largoal..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_n2492021._realizacao_de_um_mutirao_intitulado_saude_em_dia_para_zerar_a_fila_de_consultas_e_exames_represados_durante_a_pandemia_de_covid-19..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_no_250.2021_-_reforma_do_cruzeiro_localizado_ao_lado_da_escola_pompeu_sarmento_bairro_centro_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1184/indicacao_no_251.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1186/indicacao_no_252.2021_-_obras_de_melhorias_na_escola_municipal_joao_paulo_ii_localizado_no_alto_do_sao_miguel_bairro_centro_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1185/indicacao_no_253.2021_-_solicitacao_de_viabilizacao_de_reforma_e_ampliacao_do_aeroporto_internacional_zumbi_dos_palmares_localizado_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_no_254.2021_-_drenagem_e_pavimentacao_da_rua_santa_quiteria_localizada_no_bairro_antonio_lins_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_no_255.2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1191/indicacao_no_256.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_no_257.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_no_258.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_no_259.2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_no_260.2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_no_261.2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_no_262.2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_no_263.2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_no_264.2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_no_265.2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_no_266.2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_no_267.2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_no_268.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_no_269.2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_no_270.2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_no_271.2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_no_272.2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_no_273.2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_no_274.2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1208/indicacao_no_275.2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1213/indicacao_no_276.2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1214/indicacao_no_277.2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_no_278.2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_no_279.2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_no_280.2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_no_281.2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_no_282.2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_no_283.2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_no_284.2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_no_285.2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_no_287.2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_no_288.2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_no_289.2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_no_290.2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_no_291.2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_no_292.2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1239/indicacao_no_2932021_-_prolongamento_da_iluminacao_publica_da_al-404_desde_a_avenida_jose_manhaes_ate_o_inicio_da_descida_da_estrada_da_utinga_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_n_2952021._mutirao_de_laqueaduras..pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_no_296.2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_no_297.2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_n_298.2021.viabilizacao_de_um_local_para_reunir_todos_os_conselhos_municipais_intitulada_casa_dos_conselhos_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_n_2992021._estudo_de_viabilidade_de_incorporacao_de_territorio_pelo_municipio_de_rio_largoal..pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1238/indicacao_no_3002021_-_solicitacao_da_possibilidade_de_envio_a_esta_casa_legislativa_de_projeto_de_lei_no_sentido_de_criar_a_zona_especial_de_desenvolvimento_economico_do_municipio_de_rio_largoal..pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_no_301.2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1254/indicacao_no_302.2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_n_3032021._solicitacao_da_drenagem_e_pavimentacao_da_travessa_localizada_na_quadra_i_do_conjunto_mutirao_bairro_centroneste_municipio..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_n_3042021._criacao_de_uma_casa_de_musicaconservatorio_com_uma_bandaorquestra_sinfonica_residente_no_municipio_de_rio_largoal..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1255/indicacao_no_305.2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1256/indicacao_no_306.2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1257/indicacao_no_307.2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_no_308.2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_no_3092021_-_solicitacao_da_conclusao_da_obra_de_drenagem_e_pavimentacao_do_loteamento_morada_dos_palmares_bairro_antonio_lins_de_souza_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_n_3112021_construcao_de_uma_quadra_poliesportiva_para_atender_a_regiao_conhecida_como_alto_da_palmeira_na_localidade_vila_betel_bairro_mata_do_rolo..pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_no_3122021_-_adequacao_do_transito_em_mao_unica_aos_veiculos_que_transitam_pelas_localidade.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_no_3132021_-_solicitacao_de_envio_pelo_poder_executivo_de_projeto_de_lei_propondo_a_recomposicao_salarial_aos_servidores_publicos_municipais_para_o_ano_de_2021..pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_no_3152021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_no_3162021_-_solicitacao_de_estudos_para_o_rateio_das_sobras_oriundas_dos_70_do_fundeb_para_os_profissionais_do_magisterio_e_do_apoio_da_educacao_basica_municipal..pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1015/mensagem_no_011_de_14_de_abril_de_2021_-_assunto_encaminha_o_projeto_de_lei_de_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2022..pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1100/mensagem_no_0142021_-_projeto_de_lei_no_142021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1086/mensagem_de_no_015.2021_-_projeto_de_lei_152021_de_autoria_do_poder_executivo..pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1017/mocao_de_louvor_no_01.2021_a_atleta_andreia_lopes_cavalcante..pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1018/mocao_de_louvor_no_02.2021_ao_atleta_william_matheus_marques_da_silva..pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1045/mocao_de_pesar_no_02.2021_-_pelo_falecimento_do_senhor_cicero_vitalino_de_franca..pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1024/mocao_de_pesar_no_03.2021_pelo_falecimento_do_senhor_jose_roberto_lins..pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1050/mocao_de_pesar_no_042021_pelo_falecimento_do_senhor_paulo_casado_de_farias_neto..pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1139/projeto_de_decreto_legislativo_no_2_de_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1167/projeto_de_decreto_legislativo_no_3_de_13_de_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1200/projeto_de_decreto_legislativo_no_04.2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/897/ple01.2021_-_altera_o_art._4o_incluindo_o_inciso_iii_na_lei_orcamentaria_anual_2020..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/896/pl022021-executivo_altera_orcamento_202119022021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/898/ple03.2021_-_dispoe_sobre_a_autorizacao_para_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/972/projeto_de_lei_do_executivo_no_04.2021_-_institui_o_programa_de_apoio_e_incentivo_ao_esporte..pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/982/projeto_de_lei_do_executivo_no_05.2021_-_dispoe_sobre_a_reestruturacao_do_cacs_e_fundeb..pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/986/projeto_de_lei_do_executivo_no_06.2021_-_modifica_a_redacao_do_art._1o_da_lei_no_1339.2002_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1113/projeto_de_lei_do_executivo_no_07.2021_-_autoriza_o_poder_executivo_municipal_fornecer_auxilio_financeiro_a_cooperativa_dos_catadores_de_rio_largo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1112/projeto_de_lei_do_executivo_no_08.2021_-_dispoe_a_autoriza_para_abertura_de_credito_especial_na_lei_orcamentaria__anual_de_2021..pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1046/projeto_de_lei_no_009_de_22_de_marco_de_2021..pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1061/projeto_de_lei_no_102021._dispoe_sobre_a_criacao_do_centro_municipal_de_educacao_infantil_desembargador_francisco_wildo_lacerda_dantas..pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1016/projeto_de_lei_no_11_de_14_abril_de_2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1063/projeto_de_lei_12.2021_-_alteracao_da_ldo_2021..pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1076/projeto_de_lei_no_013_de_18_de_maio_de_2021_alterado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1077/projeto_de_lei_no_014.2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1087/projeto_de_lei_no_015.2021_de_26_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1103/projeto_de_lei_no_016_de_11_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1116/projeto_de_lei_no_017_de_18_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1130/projeto_de_lei_do_executivo_no_018.2021_-_autoriza_o_pagamento_dos_beneficios_eventuais_em_pecunia..pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1156/projeto_de_lei_do_executivo_no_021.2021_-_plano_plurianual_2022_-_2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1169/projeto_de_lei_executivo_no_23_de_20_de_setembro_2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_executivo_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1183/projeto_de_lei_no_25_de_29_de_setembro_de_2021_-_modifica_o_codigo_tributario_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1211/projeto_de_lei_executivo_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1244/projeto_de_lei_n_272021._altera_o_artigo_87_da_lei_n_1.7792017_do_regime_juridico_dos_servidores_do_municipio_de_rio_largoal_das_autarquias_e_das_fundacoes_publicas_municipais..pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1233/projeto_de_lei_28_-_2021_-_dispoe_sobre_o_novo_codigo_tributario_do_municipio_de_rio_largo_estado_de_alagoas_e_adota_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1245/projeto_de_lei_n_292021._autoriza_o_poder_executivo_municipal_a_doar_imovel_publico_que_menciona_ao_estado_de_alagoas_para_construcao_de_creche.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1246/projeto_de_lei_n_302021._dispoe_sobre_a_criacao_da_escola_municipal_de_ensino_fundamental_manoel_goncalves_da_silva..pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1262/projeto_de_lei_no_32.2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1272/projeto_de_lei_executivo_no_036_de_13_de_dezembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1273/projeto_de_lei_executivo_no_037_de_16_de_dezembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1274/projeto_de_lei_executivo_no_038_de_16_de_dezembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_executivo_no_039_de_16_de_dezembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de_lei_no_040_de_27_de_dezembro_de_2021_-_altera_os_anexos_da_lei_no_1909_de_18_de_junho_de_2021_lei_de_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2022..pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1278/projeto_de_lei_no_41_de_28_de_dezembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1279/projeto_de_lei_no_42_de_28_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/938/projeto_de_lei__n012021._estabelece_as_igrejas_e_os_templos_religiosos_de_qualquer_culto_como_atividade_essencial__no_municipio_de_rio_largo..pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/965/projeto_de_lei_do_legislativo_no_02.2021_-_implantacao_do_projeto_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/971/projeto_de_lei_do_legislativo_no_03.2021_-_institui_programa_amigos_da_escola.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/973/projeto_de_lei_do_lesgislativo_no_04.2021_-_politica_de_protecao_para_austistas.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/980/projeto_de_lei_do_legislativo_no_05.2021_-_cria_o_programa_empresa_amiga_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1000/projeto_de_lei_do_legislativo_no_06.2021_-_dispoe_sobre_a_instalacao_de_dispositvo_eletronico_do_tipo_botao_de_panico_nas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1001/projeto_de_lei_no_08.2021_-_daniel_pontes.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1011/projeto_de_lei_no_09.2021_-_dispoe_sobre_a_afixacao_nas_paradas_de_onibus_de_placas_com_a_indicacao_dos_horarios_e_do_itinerario_do_transporte_coletivo_urbano_e_metropolitano.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1033/projeto_de_lei_no_10_de_03_de_maio_de_2021_-_instalacao_de_espacos_multiuso.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1032/projeto_de_lei_no_11_de_04_de_maio_de_2021_-_institui_o_programa_jovem_aprendiz_no_ambito_do_municipio_de_rio_largo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1058/projeto_de_lei_no_12_de_11_de_maio_de_2021_-_institui_o_programa_municipal_de_arborizacao_no_municipio_de_rio_largo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1059/projeto_de_lei_no_13.21_-_criar_espacos_para_a_modalidade_grau.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1064/projeto_de_lei_no_15.2021_-_limpeza_de_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1078/projeto_de_lei_no_16.2021_-_dispoe_sobre_a_vida_util_dos_onibus_de_transporte_coletivo_que_transitam_ou_facam_transporte_de_passageiro.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1088/projeto_de_lei_no_17_de_01_de_junho_de_2021_-_denomina_via_publica_urbana_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1099/projeto_de_lei_no_18.2021_de_autoria_do_vereador_romildo_elias_calheiros_junior.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1114/projeto_de_lei_192021_-_cria_e_autoriza_ao_municipio_de_rio_largo_implantar_o_programa_troco_solidario_em_beneficio_da_casa_de_passagem_municipal_que_atende_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1117/projeto_de_lei_n_212021_dispoe_sobre_a_implantacao_do__programa_educacional_para_a_pratica_de_educacao_fisica_adaptada_para_estudantes_com_deficiencia__..pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1126/projeto_de_lei_n_222021.institui_a_divulgacao_dos_medicamentos_disponiveis_e_em_falta_na_rede_publica_municipal_de_saude..pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1140/projeto_de_lei_legislativo_no_23.2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1154/projeto_de_lei_no_24_de_30_de_agosto_2021_-_denomina_conjunto_habitacional_zacaria_pichilau_pereira_lins.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1168/projeto_de_lei_legislativo_no_25_de_20_de_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1247/projeto_de_lei_legislativo_n_292021._dispoe_sobre_a_fixacao_do_subsidio_mensal_do_prefeito_vice-prefeito_secretarios_municipais_procurador_geral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1252/projeto_de_lei_n_302021._denomina_logradouro_publico_municipal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1118/projeto_de_resolucao_n_012021._cria_comenda_mestre_zinho_no_municipio_de_rio_largo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1240/veto_ao_projeto_de_lei_n_182021.dispoe_sobre_a_criacao_do_programa_mente_saudavelcom_o_objetivo_de_promocao_da_saude_mental_e_atencao_aos_problemas_psicologicos_decorrentes_da_pandemia.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1241/veto_parcial_ao_projeto_de_lei_n_192021.cria_e_autoriza_ao_municipio_de_rio_largo_implantar_o_programa_troco_solidario_em_beneficio_da_casa_de_passagem.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1217/veto_total_ao_projeto_de_lei_n_21.2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1242/veto_parcial_ao_projeto_de_lei_n_252021._dispoe_sobre_a_prioridade_no_atendimento_psicologico_para_criancas_e_adolescente_decorrentes_de_abuso_sexual_e_exploracao_sexual.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1243/veto_ao_projeto_de_lei_n_272021._dispoe_sobre_a_contratacao_de_artistas_grupos_bandas_musicais_e_afins....pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1251/projeto_de_lei_28_-_2021_-_dispoe_sobre_o_novo_codigo_tributario_do_municipio_de_rio_largo_estado_de_alagoas_e_adota_outras_providencias._1.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1259/projeto_de_lei_33_-_2021_-_projeto_de_lei_substitutivo_de_n.o02_11_de_30_de_dezembro_de_2021_-_substitutivo_do_projeto_de_lei_no_011_de_14_de_abril_de_2021.assinado.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1260/projeto_de_lei_substitutivo_de_no_03.20_de_30_de_novembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2021/1261/projeto_de_lei_substitutivo_de_no_04.20_de_30_de_novembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H405"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="171" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -15299,53 +15299,50 @@
       <c r="F391" t="s">
         <v>46</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H391" t="s">
         <v>1531</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
         <v>1532</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>141</v>
       </c>
       <c r="D392" t="s">
         <v>1459</v>
       </c>
       <c r="E392" t="s">
         <v>1460</v>
-      </c>
-[...1 lines deleted...]
-        <v>1327</v>
       </c>
       <c r="G392" s="1" t="s">
         <v>1533</v>
       </c>
       <c r="H392" t="s">
         <v>1534</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
         <v>1535</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>145</v>
       </c>
       <c r="D393" t="s">
         <v>1459</v>
       </c>
       <c r="E393" t="s">
         <v>1460</v>
       </c>
       <c r="F393" t="s">