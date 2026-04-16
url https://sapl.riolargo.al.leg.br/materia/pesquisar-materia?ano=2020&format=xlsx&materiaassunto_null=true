--- v0 (2026-02-05)
+++ v1 (2026-04-16)
@@ -54,660 +54,660 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>JEFFERSON ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/</t>
+    <t>http://sapl.riolargo.al.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI N°09/2020.ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zeca Farias</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/703/ind0101377220200204140720.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/703/ind0101377220200204140720.pdf</t>
   </si>
   <si>
     <t>Iluminação de quadra de esportes</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/705/ind0201377320200204140829.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/705/ind0201377320200204140829.pdf</t>
   </si>
   <si>
     <t>Drenagem e pavimentação da Rua José Edmundo Custódio de Melo.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DR. IZAQUE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/706/ind0301377420200204140937.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/706/ind0301377420200204140937.pdf</t>
   </si>
   <si>
     <t>IND Nº 03/2020 - Diversificar empreendimentos às margens da BR 101.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jefferson do Controle</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/707/ind0401379320200205121855.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/707/ind0401379320200205121855.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAIXA D'ÁGUA NO CONJUNTO BOM JARDIM.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/708/ind0501379720200205123538.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/708/ind0501379720200205123538.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA REFORMA DA QUADRA DE ESPORTES DE CONJUNTO RESIDENCIAL.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/709/ind0601379820200205123605.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/709/ind0601379820200205123605.pdf</t>
   </si>
   <si>
     <t>OBRAS DE MELHORIAS NA ESCOLA MUNICIPAL DALMÁRIO SOUZA.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/711/ind0701381220200205153905.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/711/ind0701381220200205153905.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE BICICLETAS PARA OS AGENTES DE SAÚDE E ENDEMIAS DA UTINGA LEÃO.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Daniela Pagão</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/712/ind0801381320200205154220.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/712/ind0801381320200205154220.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE POÇO ARTESIANO E COLOCAÇÃO DE CAIXA D'ÁGUA NO CONJUNTO JOSÉ ALEXANDRE/LOURENÇO DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>Patricia Pinto</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/713/ind0901381420200205154245.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/713/ind0901381420200205154245.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO, DRENAGEM E PAVIMENTAÇÃO DA GROTA DA RAPOSA (PRÓXIMO À VILA BETEL), NO BAIRRO MATA DO ROLO.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/715/indicacao_no10.2020_-_ver._zeca.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/715/indicacao_no10.2020_-_ver._zeca.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 10/2020 - Reposição de Iluminação Pública (Lâmpada).</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/716/indicacao_no11.2020_-_ver._patricia.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/716/indicacao_no11.2020_-_ver._patricia.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 11/2020 - Criação artística de personagens e figuras, através da reciclagem de pneus.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/717/indicacao_no12.2020_-_ver._patricia.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/717/indicacao_no12.2020_-_ver._patricia.pdf</t>
   </si>
   <si>
     <t>Reparos, reforma e melhorias nas escolas Givaldo Sarmento e Renato Jarsen situadas, respectivamente, no Bairro Antônio Lins de Souza.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Elielza</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/718/indicacao_no13.2020_-_ver._elielza.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/718/indicacao_no13.2020_-_ver._elielza.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 13/2020 - Reposição da iluminação do Loteamento Rica (lâmpada LED).</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/719/indicacao_no14.2020_-_ver._jefferson_ctrl.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/719/indicacao_no14.2020_-_ver._jefferson_ctrl.pdf</t>
   </si>
   <si>
     <t>Indicação nº 14/2020 - Implantação de sinalização vertical e horizontal.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/720/indicacao_no15.2020_-_ver._jefferson_ctrl.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/720/indicacao_no15.2020_-_ver._jefferson_ctrl.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 15/2020 - Reposição da iluminação da av. José Manhãs/Bairro Brasil Novo. (lâmpadas LED)</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/811/indicacao_no_16.2020_-_envio_de_projeto_de_lei_vale_transporte....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/811/indicacao_no_16.2020_-_envio_de_projeto_de_lei_vale_transporte....pdf</t>
   </si>
   <si>
     <t>Envio de Projeto de Lei Instituindo o vale transporte para os servidores municipais de Rio Largo.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/812/indicacao_no_17.2020_-_rateio_de_60_fundef.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/812/indicacao_no_17.2020_-_rateio_de_60_fundef.pdf</t>
   </si>
   <si>
     <t>Rateio de 60% FUNDEF.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/723/indicacao_no_18.2020_-_pintura_faixa_de_pedestre_posto_justino.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/723/indicacao_no_18.2020_-_pintura_faixa_de_pedestre_posto_justino.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 18/2020 PINTURA DE FAIXA DE PEDESTRE EM FRENTE AO "POSTO DO JUSTINO"</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/724/indicacao_no_19.2020_-_drenagem_e_pavimentacao_lot._tabajara.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/724/indicacao_no_19.2020_-_drenagem_e_pavimentacao_lot._tabajara.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 19/2020 DRENAGEM E PAVIMENTAÇÃO DO LOTEAMENTO TABAJARA , LOCALIZADO NO BAIRRO PREFEITO ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/722/indicacao_no_20.2020_-_implantacao_de_ponto_mototaxi_ao_lado_do_posto_justino.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/722/indicacao_no_20.2020_-_implantacao_de_ponto_mototaxi_ao_lado_do_posto_justino.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°20/2020 IMPLANTAÇÃO DE UM PONTO DE MOTO TÁXI (AO LADO DO POSTO DO JUSTINO),VILA RICA ,BAIRRO MATA DO ROLO.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/725/indicacao_no_21.2020_-_mudanca_itinerarios_van_urbanas_para_utinga.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/725/indicacao_no_21.2020_-_mudanca_itinerarios_van_urbanas_para_utinga.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 21/2020 MUDANÇA NO ITINERÁRIO DAS VANS/URBANAS PARA ATENDER OS MORADORES DA UTINGA LEÃO.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/727/indicacao_no_22.2020_-_obras_de_melhoria_escola_aquino_japiassu.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/727/indicacao_no_22.2020_-_obras_de_melhoria_escola_aquino_japiassu.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 22/2020 OBRAS DE MELHORIAS NA ESCOLA MUNICIPAL JAPIASSÚ, VILA MARÍLIA.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/728/indicacao_no_23.2020_-_obras_de_melhoria_escola_hilza_de_paiva.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/728/indicacao_no_23.2020_-_obras_de_melhoria_escola_hilza_de_paiva.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 23/2020 OBRAS DE  MELHORIA NA ESCOLA MUNICIPAL HILZA DE PAIVA</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>ISMAEL FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/729/indicacao_no_24.2020_-_reforma_da_praca_padre_cicero.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/729/indicacao_no_24.2020_-_reforma_da_praca_padre_cicero.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 24/2020 REFORMA DA PRAÇA PADRE CÍCERO, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/731/indicacao_no_25.2020_-_drenagem_e_pavimentacao_de_via_publica_urbana.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/731/indicacao_no_25.2020_-_drenagem_e_pavimentacao_de_via_publica_urbana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 25/2020 DRENAGEM E PAVIMENTAÇÃO DE VIA PÚBLICA URBANA, LOCALIZADA NO BAIRRO PREFEITO ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/732/indicacao_no_26.2020_-_reposicao_de_iluminacao_publica_led.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/732/indicacao_no_26.2020_-_reposicao_de_iluminacao_publica_led.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°26/2020 REPOSIÇÃO DE ILUMINAÇÃO PÚBLICA (LÂMPADAS LED), NA 3° TRAVESSA PRESIDENTE FERNANDO COLOR DE MELLO, LOCALIZADA NO BAIRRO ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/734/indicacao_no_27.2020_-_limpeza_corregos_brasil_novo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/734/indicacao_no_27.2020_-_limpeza_corregos_brasil_novo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°27/2020 LIMPEZA DOS CÓRREGOS DO BRASIL NOVO.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/735/indicacao_no_28.2020_-_obra_de_melhoria_escola_prof._jose_edmilson_de_souza.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/735/indicacao_no_28.2020_-_obra_de_melhoria_escola_prof._jose_edmilson_de_souza.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°28/2020 OBRAS DE MELHORIAS NA ESCOLA MUNICIPAL PROF. JOSÉ EDMILSON DE SOUZA</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/736/indicacao_no_29.2020_-_obras_de_melhoria_escola_prof._jose_carlos_da_silva.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/736/indicacao_no_29.2020_-_obras_de_melhoria_escola_prof._jose_carlos_da_silva.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 29/2020 OBRAS DE MELHORIAS NA ESCOLA MUNICIPAL PROF. JOSÉ CARLOS DA SILVA</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/737/indicacao_no_30.2020_-_reforma_da_escola_iete_melo_matias.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/737/indicacao_no_30.2020_-_reforma_da_escola_iete_melo_matias.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 30/2020 REFORMA DA ESCOLA MUNICIPAL IÉTE MELO MATHIAS.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/739/indicacao_no_31.2020_-_conclusao_reforma_ubs.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/739/indicacao_no_31.2020_-_conclusao_reforma_ubs.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 31/2020 CONCLUSÃO DA REFORMA DE UNIDADE BÁSICA DE SAÚDE</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/740/indicacao_no_32.2020_-_reativacao_dos_planos_de_saude_dos_funcionarios..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/740/indicacao_no_32.2020_-_reativacao_dos_planos_de_saude_dos_funcionarios..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 32/2020 REATIVAÇÃO DOS PLANOS DE SAÚDE DOS FUNCIONÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/741/indicacao_no_33.2020_-_melhoria_onde_instalada_caixa_dagua_dos_conjs._tavares_barnabe_jose_carlos_e_demorisvaldo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/741/indicacao_no_33.2020_-_melhoria_onde_instalada_caixa_dagua_dos_conjs._tavares_barnabe_jose_carlos_e_demorisvaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 33/2020 MELHORIAS NA ÁREA ONDE ESTÁ INSTALADA A CAIXA D ÁGUA QUE ABASTECE OS CONJUNTOS TAVARES GRANJA, BARNABÉ OITICICA, JOSÉ CARLOS E DEMORISVALDO TARGINO</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/742/indicacao_no_34.2020_-_urbanizacao_da_encosta_travessa_aurino_monteiro.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/742/indicacao_no_34.2020_-_urbanizacao_da_encosta_travessa_aurino_monteiro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 34/2020 URBANIZAÇÃO DA ENCOSTA DA TRAVESSA AURINO MONTEIRO E RECOMPOSIÇÃO DO CALÇAMENTO DA RUA AURINI MONTEIRO, INCLUÍNDO A LADEIRA CONHECIDA POPULARMENTE PELO NOME DE ESPINHAÇO DA GATA.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/744/indicacao_no_35.2020_-_obras_melhoria_creche_municipal_prof._joao_ferreira.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/744/indicacao_no_35.2020_-_obras_melhoria_creche_municipal_prof._joao_ferreira.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 35/2020 OBRAS DE MELHORIAS NA CRECHE MUNICIPAL PROF. JOÃO FERREIRA DA ROCHA.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/745/indicacao_no_36.2020_-_especialidades_medicas_para_policlinica_nossa_senhora_da_conceicao.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/745/indicacao_no_36.2020_-_especialidades_medicas_para_policlinica_nossa_senhora_da_conceicao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 36/2020 ESPECIALIDADES PARA POLICLÍNICA NOSSA SENHORA DA  CONCEIÇÃO.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 37/2020 CONCLUSÃO DA REFORMA DE UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 38/2020 CONSTRUÇÃO DE UM HOSPITAL MUNICIPAL</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 39/2020 CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 40/2020 IMPLANTAÇÃO DE CEO, CONTRATAÇÃO DE DENTISTA E AQUISIÇÃO DE EQUIPAMENTOS ODONTO-MÉDICO-HOSPITALAR.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/814/indicacao_no_42.2020_-_implantacao_do_grau_maximo_insalubridade_servidores_da_saude.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/814/indicacao_no_42.2020_-_implantacao_do_grau_maximo_insalubridade_servidores_da_saude.pdf</t>
   </si>
   <si>
     <t>Implantação do Grau Máximo de insalubridade para todos os Servidores da Saúde que estão na linha de frente do combate à pandemia da COVID-19.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/813/indicacao_no_43.2020_-_conclusao_da_reforma_de_unidade_basica_de_saude..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/813/indicacao_no_43.2020_-_conclusao_da_reforma_de_unidade_basica_de_saude..pdf</t>
   </si>
   <si>
     <t>Conclusão da reforma de Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/815/indicacao_no_44.2020_-_construcao_de_terminal_rodoviario_conj._barnabe.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/815/indicacao_no_44.2020_-_construcao_de_terminal_rodoviario_conj._barnabe.pdf</t>
   </si>
   <si>
     <t>Construção de um Terminal Rodoviário no Conjunto Barnabé Oiticica.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Construção de Unidade Básica de Saúde no Cacaú.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Drenagem, pavimentação, capinação e reposição de iluminação (Lâmpada LED) do Loteamento Bosque do Palmares II/Mata do Rolo.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/818/indicacao_no_48.2020_-_reforma_da_escola_iete_matias.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/818/indicacao_no_48.2020_-_reforma_da_escola_iete_matias.pdf</t>
   </si>
   <si>
     <t>Reforma da Escola Municipal Iéte Melo Mathias.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/819/indicacao_no_49.2020_-_implantacao_de_sinalizacao_vertical_e_horizontal.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/819/indicacao_no_49.2020_-_implantacao_de_sinalizacao_vertical_e_horizontal.pdf</t>
   </si>
   <si>
     <t>Implantação de sinalização vertical e horizontal.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/820/indicacao_no_50.2020_-_reposicao_de_iluminacao_da_avenida_jose_manhas.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/820/indicacao_no_50.2020_-_reposicao_de_iluminacao_da_avenida_jose_manhas.pdf</t>
   </si>
   <si>
     <t>Reposição da Iluminação da Av. José Manhães/Brasil Novo (lâmapdas LED).</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/821/indicacao_no_51.2020_-_equipamentos_de_protecao_escolas_munipais.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/821/indicacao_no_51.2020_-_equipamentos_de_protecao_escolas_munipais.pdf</t>
   </si>
   <si>
     <t>Equipamentos de proteção individual e de uso coletivo nas escolas municipais, para seguir protocolo do Ministério da Saúde.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/822/indicacao_no_53.2020_-_designacao_de_medico_para_area_descoberta_conj._teotonio_vilela.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/822/indicacao_no_53.2020_-_designacao_de_medico_para_area_descoberta_conj._teotonio_vilela.pdf</t>
   </si>
   <si>
     <t>Envio de Projeto de Lei - REFIS.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 63/2020 DRENAGEM E PAVIMENTAÇÃO DA RUA SÃO PAULO.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 64/2020 REFORMA DE QUADRA DE ESPORTES DO CONJ. DEMORISVALO TARGINO.</t>
   </si>
   <si>
     <t>764</t>
   </si>
@@ -855,87 +855,87 @@
   <si>
     <t>795</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>INDICAÇÃO N°81/2020 DRENAGEM E PAVIMENTAÇÃO DAS RUAS JOÃO PARANHOS I E II/ MATA DO ROLO.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 82/2020 DRENAGEM E PAVIMENTAÇÃO DO CONJUNTO RESIDENCIAL ASA DOS VENTOS</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/803/indicacao_no_83.2020_-_conceder_regime_de_comodato_uma_area_para_contrucao_de_uma_sede_da_associacao_comunitaria_do_conjunto_residencial_santa_rosa.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/803/indicacao_no_83.2020_-_conceder_regime_de_comodato_uma_area_para_contrucao_de_uma_sede_da_associacao_comunitaria_do_conjunto_residencial_santa_rosa.pdf</t>
   </si>
   <si>
     <t>IND Nº 83/2020 - Conceder em Regime de Comodato, uma área para construção de uma sede da Associação Comunitária Residencial Santa Rosa.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/804/indicacao_no_84.2020_-_cessao_de_funcionario_para_o_nucleo_de_defesa_da_mulher_-_nudem.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/804/indicacao_no_84.2020_-_cessao_de_funcionario_para_o_nucleo_de_defesa_da_mulher_-_nudem.pdf</t>
   </si>
   <si>
     <t>IND Nº 84/2020 - Cessão de funcionários para o Núcleo de Defesa da Mulher-NUDEM (Psícológica e Assistente Social).</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/802/indicacao_no_85.2020_-_envio_de_projeto_de_lei_para_doacao_de_area_para_construcao_de_capela_no_conjunto_antonio_lins_de_souza.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/802/indicacao_no_85.2020_-_envio_de_projeto_de_lei_para_doacao_de_area_para_construcao_de_capela_no_conjunto_antonio_lins_de_souza.pdf</t>
   </si>
   <si>
     <t>IND Nº 85/2020 - Envio de Projeto de Lei para doação de área, para construção de capela no Conjuto Antônio Lins de Souza.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/801/indicacao_no_86.2020_-_realizacao_do_campeonato_de_futebol_das_grotas..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/801/indicacao_no_86.2020_-_realizacao_do_campeonato_de_futebol_das_grotas..pdf</t>
   </si>
   <si>
     <t>IND Nº 86/2020 - Realização do "Campeonato de Futebol das Grotas".</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 87/2020 CAPINAÇÃO DA ESCOLA MARIETA LEÃO/ UTINGA LEÃO.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>INDICAÇÃO N°88/2020 ACESSO À EQUIPAMENTO DE TECNOLOGIA DA  INFORMAÇÃO E COMUNICAÇÃO -TICs (interne, plantaforma digital,tablet/notebook),NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>808</t>
   </si>
@@ -1023,51 +1023,51 @@
   <si>
     <t>98</t>
   </si>
   <si>
     <t>INDICAÇÃO N°98/2020 REVITALIZAÇÃO DA QUADRA DE ESPORTES  DO CONJUNTO JARBAS OITICICA.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>INDICAÇÃO N°99/2020 REVITALIZAÇÃO DO CEMITÉRIO MUNICIPAL DE SÃO SEBASTIÃO-PREF. ANTÔNIO LINS DE SOUZA(TABULEIRO DO PINTO).</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Marcio Santos</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/842/indicacao_no_100.2020_-_instalacao_do_parque_de_diversao_-_ver._macio_santos.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/842/indicacao_no_100.2020_-_instalacao_do_parque_de_diversao_-_ver._macio_santos.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 100/2020 - Instalação do Parque de Diversão.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 101/2020 DRENAGEM E PAVIMENTAÇÃO DA TRAVESSA SIMÃO JANUÁRIO/MATA DO ROLO.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Thales Diniz</t>
   </si>
   <si>
     <t>INDICAÇÃO N°102/2020 IMPLANTAÇÃO DE SEMÁFORO EM FRENTE AO CEASA.</t>
   </si>
@@ -1098,60 +1098,60 @@
   <si>
     <t>INDICAÇÃO N°110/2020.PROGRAMA VIDA NOVA NAS GROTAS.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N°02/2020. Sr. JOSÉ ROBERTO DOS SANTOS.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/710/projdecr0101380420200205131826.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/710/projdecr0101380420200205131826.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE RIO LARGO A FIRMAR CONVÊNIOS COM ENTIDADES DE REPRESENTAÇÃO DAS CÂMARAS MUNICIPAIS E/OU VEREADORES.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/721/projeto_decreto_legislativo_no02.2020.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/721/projeto_decreto_legislativo_no02.2020.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Rio Largo, ao Sr. José Helenildo Ribeiro Monteiro Neto.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 03/2020  CONCEDE MEDALHA DO MÉRITO SENADOR ARNON DE MELLO ,AO NÚCLEO DE DEFESA DA MULHER-NUDEM.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 04/2020. CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, AO EMPRESÁRIO_x000D_
 DANIEL BERARD NETO.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°05/2020.CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, AO EMPRESÁRIO CRISTÓVÃO LINS DA ROSA OITICICA.</t>
   </si>
   <si>
     <t>829</t>
@@ -1177,51 +1177,51 @@
   <si>
     <t>CONCEDE DE DECRETO LEGISLATIVO N°09/2020 CONCEDE A COMENDA JAREDE VIANA,À PROFESSORA MARIA JOSÉ CAMELO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°10/2020. CONCEDE A COMENDA JAREDE VIANA, À PROFESSORA MARIA CÍCERA DE OLIVEIRA ARAÚJO.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 11/2020.CONCEDE A COMRNDA JAREDE VIANA,À PROFESSORA MARGARET BETÂNIA CAVALCANTE DE MELO.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°12/2020.CONCEDE A COMENDA JAREDE VIANA,À PROFESSORA MARIA LÚCIA MONTEIRO BRANDÃO.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/857/projeto_de_decreto_legislativo_n142020.concede_a_comenda_jarede_viana_a_professora_elizabete_honorio_da_silva..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/857/projeto_de_decreto_legislativo_n142020.concede_a_comenda_jarede_viana_a_professora_elizabete_honorio_da_silva..pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°14/2020.CONCEDE A COMENDA JAREDE VIANA, À PROFESSORA ELIZABETE HONORIO DA SILVA.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°15/2020.CONCEDE A COMENDA JAREDE VIANA, À SRA. CÍCERA JOSEFA BORGES CELESTINO.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°16/2020.CONCEDE A COMENDA JAREDE VIANA, À PROFESSORA MIRNA COSTA BARROS LOBO DANTAS.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO  N°17/2020. CONCEDE A COMENDA JAREDE VIANA,À PROFESSORA MARIA DIONE MOURA DE SOUZA.</t>
   </si>
   <si>
     <t>862</t>
   </si>
@@ -1231,240 +1231,240 @@
   <si>
     <t>863</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°19/2020. CONCEDE A COMENDA JAREDE  VIANA, À PROFESSORA PATRÍCIA FRANCISCA BATISTA DA SILVA.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>Gilberto Gonçalves</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001/2020, DE 27 DE FEVEREIRO DE 2020-ALTERA O ART. 4º,  PARA INCLUSÃO DO INCISO V, NA LEI ORÇAMENTÁRIA ANUAL DE 2020-LEI Nº 1.863/2019, INCLUINDO LIMITE PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/750/projeto_de_lei_e_convocacao_de_sessao_extraordinaria..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/750/projeto_de_lei_e_convocacao_de_sessao_extraordinaria..pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder incentivo adicional aos Agentes Comunitários de Saúde e aos Agentes de Combate às Endemias, nas condições que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/751/projeto_de_lei_executivo_no_04_de_30_de_marco_de_2020.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/751/projeto_de_lei_executivo_no_04_de_30_de_marco_de_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MUDANÇAS NO VENCIMENTO DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/752/projeto_de_lei_do_executivo_no_5_de_07_de_abril_de_2020.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/752/projeto_de_lei_do_executivo_no_5_de_07_de_abril_de_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO I DA LEI MUNICIPAL Nº 1.837/2019.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/755/projeto_de_lei_do_executivo_no_06_de_17_de_abril_n5aehk6.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/755/projeto_de_lei_do_executivo_no_06_de_17_de_abril_n5aehk6.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DO ORÇAMENTO PARA O EXERCÍCIO FINANCEIRO DE 2021 DO MUNICÍPIO DE RIO LARGO/AL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/756/projeto_de_lei_no_07_de_17_de_abril_de_2020..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/756/projeto_de_lei_no_07_de_17_de_abril_de_2020..pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA DA PROCURADORIA GERAL DO MUNICÍPIO - PGM, CONSTANTE NA LEI DELEGADA Nº 01/2018 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/754/projeto_de_lei_do_executivo_no_8_de_22_de_abril_de_2020.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/754/projeto_de_lei_do_executivo_no_8_de_22_de_abril_de_2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 08, DE 22 DE ABRIL DE 2020 - DISPÕE SOBRE A POLÍTICA DE INCETIVO A CULTURA E AO ENTRETENIMENTO DO MUNICÍPIO DE RIO LARGO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/753/projeto_de_lei_do_executivo_no_9_de_24_de_abril_de_2020.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/753/projeto_de_lei_do_executivo_no_9_de_24_de_abril_de_2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 009, de 24 de abril de 2020.- "ALTERA O ART 4º INCISO V, NA LEI ORÇAMENTARIA ANUAL DE 2020 - LEI Nº 1.863/2019, ALTERANDO O LIMITE PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/758/projeto_de_lei_do_executivo_no_10_-_desafetacao__fJvd8S1.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/758/projeto_de_lei_do_executivo_no_10_-_desafetacao__fJvd8S1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DA DESTINAÇÃO DE ÁREA VERDE I EXISTENTE NO LOTEAMENTO BARNABÉ OITICICA E AFETA A REFERIDA ÁREA PARA CONSTRUÇÃO DE EQUIPAMENTO PÚBLICO DO MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/806/projeto_de_lei_no_12.2020_de_31_de_agosto_de_2020_-_loa_2021.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/806/projeto_de_lei_no_12.2020_de_31_de_agosto_de_2020_-_loa_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 12/2020 - LOA 2021 - Estima a receita e fixa a despesa do município de Rio Largo/AL para o exercício financeiro de 2021, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/835/projeto_de_lei_do_executivo_no_13.2020_-_plano_municipal_de_esporte.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/835/projeto_de_lei_do_executivo_no_13.2020_-_plano_municipal_de_esporte.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE CULTURA DE RIO LARGO - PMCRL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/836/projeto_de_lei_de_executivo_no_14.2020_-_fundo_municipal_de_educacao.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/836/projeto_de_lei_de_executivo_no_14.2020_-_fundo_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE ESPORTE, LAZER, CULTURA E TURISMO DE RIO LARGO - FMELECT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/837/projeto_de_lei_do_executivo_no_15_de_29_de_setembro_de_2020..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/837/projeto_de_lei_do_executivo_no_15_de_29_de_setembro_de_2020..pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE ESPORTE, LAZER, CULTURA E TURISMO DE RIO LARGO - CMELCT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°16/2020.INSTITUI PROGRAMA DE RECUPERAÇÃO FISCAL-REFIS NO MUNICÍPIO DE RIO LARGO PARA O AO DE 2020.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º INCISO V, NA LEI ORÇAMENTÁRIA ANUAL DE 2020 - LEI Nº 1.863/2019, ALTERANDO O LIMITE PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER O RATEIO DAS SOBRAS DOS RECURSOS DO FUNDEB - FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO DO ANO DE 2020, COM APLICAÇÃO DA LEI 11.494/2017, AOS PROFISSIONAIS DO MAGISTÉRIO EM EFETIVO EXERCÍCIO.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/714/projlegis0201381520200205154649.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/714/projlegis0201381520200205154649.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREFERÊNCIA TOTAL EM ASSENTOS DE TRANSPORTES COLETIVO RODOVIÁRIO URBANO MUNICIPAL, PARA IDOSOS, GRÁVIDAS, PESSOAS COM CRIANÇA DE COLO E PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°03/2020 INSTITUI O DIA MUNICIPAL DE LUTA PELOS DIREITOS DAS CRIANÇAS E DOS ADOLESCENTES.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 04/2020 INSTITUI A POLÍTICA MUNICIPAL DE FOMENTO DO COOPERATIVISMO E ASSOCIATIVISMO DO MUNICÍPIO DE RIO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/759/projeto_de_lei_legislativo_no_06_de_2020..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/759/projeto_de_lei_legislativo_no_06_de_2020..pdf</t>
   </si>
   <si>
     <t>SUSPENDE OS DESCONTOS EM FOLHA DE PAGAMENTO OU REMUNERAÇÃO NO PERÍODO QUE MENCIONA.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05, DE 15 DE ABRIL DE 2020-DISPÕE SOBRE A LEI QUE ASSEGURA OS ALUNOS COM DEFICIÊNCIA VISUAL, O DIREITO DE SEREM ALFABETIZADOS EM BRAILLE E ENSINO ADEQUADO.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>PROTEJO DE LEI  N° ESTABELECE REDUÇÃO LINEAR DE 30% NA CONTRIBUIÇÃO PARA O CUSTEIO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA-COSIP.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°09/2020 DISPÕE SOBRE DENOMINAÇÃO DE VIA  PÚBLICA  URBANA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/800/projeto_de_lei_no_10.2020_de_25_de_agosto_de_2020_-_dia_municipal_prevencao_cancer_de_mama.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/800/projeto_de_lei_no_10.2020_de_25_de_agosto_de_2020_-_dia_municipal_prevencao_cancer_de_mama.pdf</t>
   </si>
   <si>
     <t>Insititui o Dia Municipal de Prevenção ao Câncer de Mama, e dá outras providências.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/810/projeto_de_lei_do_legislativo_no_11.2020_-_reconhece_pratica_de_atividades_fisicas....pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/810/projeto_de_lei_do_legislativo_no_11.2020_-_reconhece_pratica_de_atividades_fisicas....pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 11/2020 RECONHECE A PRATICA DA ATIVIDADE FÍSICA E DO EXERCÍCIO FÍSICO COMO ESSENCIAIS PARA A POPULAÇÃO DO MUNICÍPIO DE RIO LARGO EM ESTABELECIMENTOS PRESTADORES DE SERVIÇOS DESTINADOS A ESS FINALIDADE, BEM COMO EM ESPAÇOS PÚBLICOS EM TEMPOS DE CRISES OCASIONADAS POR MOLÉSTIAS CONTAGIOSAS OU CATÁSTROFES NATURAIS.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 12 INSTITUI O DIA DO DENTISTA NO MUNICÍPIO DE RIO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 13/2020 ALTERA O PARÁGRAFO ÚNICO DO ART. DA LEI N° 1.258/00, E O INCISO III, DA LEI N° 1.689/14, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>PROÍBE A INSTALAÇÃO DE PARQUES DE DIVERSÕES, EM TODO PERÍMETRO DA AV. GETÚLIO VARGAS, COM EXCEÇÃO DA ÁREA CONTÍGUA DENOMINADA PRAÇA MANOEL AFFONSO DE MELLO - ANTIGA FEIRA DE RIO LARGO.</t>
   </si>
   <si>
     <t>861</t>
   </si>
@@ -1577,81 +1577,81 @@
   <si>
     <t>789</t>
   </si>
   <si>
     <t>REQUERIMENTO  N°17/2020 CÓPIA DA PORTARIA DO CONSELHO DE ACOMPANHAMENTO E CONTOLE SOCIAL DO FUNDEF/( CACS-FUNDEB)- 2020/2022.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>Thales Diniz, Daniela Pagão, DR. IZAQUE, Elielza, JEFFERSON ALEXANDRE, Jefferson do Controle, Marcio Santos, Patricia Pinto, Professor Romildo Calheiros, Zeca Farias</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO Nº 18/2020 - PRESTAÇÃO DE CONTAS DOS RECURSOS PROVENIENTES DOS ROYALTIES.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/757/veto_no_01.2020_ao_projeto_de_lei_exec._no_04.2020.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/757/veto_no_01.2020_ao_projeto_de_lei_exec._no_04.2020.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 04/2020 - PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/765/mensagem_de_veto_no_02.2020_-_comunicacao_de_vet_iHxc57X.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/765/mensagem_de_veto_no_02.2020_-_comunicacao_de_vet_iHxc57X.pdf</t>
   </si>
   <si>
     <t>Comunicação de Veto Total ao Projeto de Lei Nº 22/2019 - Poder Legislativo.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI N°14/2020.PROÍBE A INSTALAÇÃO DE PARQUES DE DIVERSÕES, EM TODO PERÍMETRO DA AV.GETÚLIO VARGAS, COM EXCEÇÃO DA ÁREA COMTÍNUA DENOMINADA PRAÇA MANOEL AFFONSO DE MELLO-ANTIGA FEIRA DE RIO LARGO.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>VETOP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/867/vetoparcial-pl15-2020-leg-29122020.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/867/vetoparcial-pl15-2020-leg-29122020.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 15/2020 DO AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1958,68 +1958,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/703/ind0101377220200204140720.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/705/ind0201377320200204140829.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/706/ind0301377420200204140937.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/707/ind0401379320200205121855.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/708/ind0501379720200205123538.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/709/ind0601379820200205123605.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/711/ind0701381220200205153905.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/712/ind0801381320200205154220.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/713/ind0901381420200205154245.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/715/indicacao_no10.2020_-_ver._zeca.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/716/indicacao_no11.2020_-_ver._patricia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/717/indicacao_no12.2020_-_ver._patricia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/718/indicacao_no13.2020_-_ver._elielza.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/719/indicacao_no14.2020_-_ver._jefferson_ctrl.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/720/indicacao_no15.2020_-_ver._jefferson_ctrl.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/811/indicacao_no_16.2020_-_envio_de_projeto_de_lei_vale_transporte....pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/812/indicacao_no_17.2020_-_rateio_de_60_fundef.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/723/indicacao_no_18.2020_-_pintura_faixa_de_pedestre_posto_justino.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/724/indicacao_no_19.2020_-_drenagem_e_pavimentacao_lot._tabajara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/722/indicacao_no_20.2020_-_implantacao_de_ponto_mototaxi_ao_lado_do_posto_justino.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/725/indicacao_no_21.2020_-_mudanca_itinerarios_van_urbanas_para_utinga.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/727/indicacao_no_22.2020_-_obras_de_melhoria_escola_aquino_japiassu.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/728/indicacao_no_23.2020_-_obras_de_melhoria_escola_hilza_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/729/indicacao_no_24.2020_-_reforma_da_praca_padre_cicero.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/731/indicacao_no_25.2020_-_drenagem_e_pavimentacao_de_via_publica_urbana.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/732/indicacao_no_26.2020_-_reposicao_de_iluminacao_publica_led.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/734/indicacao_no_27.2020_-_limpeza_corregos_brasil_novo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/735/indicacao_no_28.2020_-_obra_de_melhoria_escola_prof._jose_edmilson_de_souza.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/736/indicacao_no_29.2020_-_obras_de_melhoria_escola_prof._jose_carlos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/737/indicacao_no_30.2020_-_reforma_da_escola_iete_melo_matias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/739/indicacao_no_31.2020_-_conclusao_reforma_ubs.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/740/indicacao_no_32.2020_-_reativacao_dos_planos_de_saude_dos_funcionarios..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/741/indicacao_no_33.2020_-_melhoria_onde_instalada_caixa_dagua_dos_conjs._tavares_barnabe_jose_carlos_e_demorisvaldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/742/indicacao_no_34.2020_-_urbanizacao_da_encosta_travessa_aurino_monteiro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/744/indicacao_no_35.2020_-_obras_melhoria_creche_municipal_prof._joao_ferreira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/745/indicacao_no_36.2020_-_especialidades_medicas_para_policlinica_nossa_senhora_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/814/indicacao_no_42.2020_-_implantacao_do_grau_maximo_insalubridade_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/813/indicacao_no_43.2020_-_conclusao_da_reforma_de_unidade_basica_de_saude..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/815/indicacao_no_44.2020_-_construcao_de_terminal_rodoviario_conj._barnabe.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/818/indicacao_no_48.2020_-_reforma_da_escola_iete_matias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/819/indicacao_no_49.2020_-_implantacao_de_sinalizacao_vertical_e_horizontal.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/820/indicacao_no_50.2020_-_reposicao_de_iluminacao_da_avenida_jose_manhas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/821/indicacao_no_51.2020_-_equipamentos_de_protecao_escolas_munipais.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/822/indicacao_no_53.2020_-_designacao_de_medico_para_area_descoberta_conj._teotonio_vilela.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/803/indicacao_no_83.2020_-_conceder_regime_de_comodato_uma_area_para_contrucao_de_uma_sede_da_associacao_comunitaria_do_conjunto_residencial_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/804/indicacao_no_84.2020_-_cessao_de_funcionario_para_o_nucleo_de_defesa_da_mulher_-_nudem.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/802/indicacao_no_85.2020_-_envio_de_projeto_de_lei_para_doacao_de_area_para_construcao_de_capela_no_conjunto_antonio_lins_de_souza.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/801/indicacao_no_86.2020_-_realizacao_do_campeonato_de_futebol_das_grotas..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/842/indicacao_no_100.2020_-_instalacao_do_parque_de_diversao_-_ver._macio_santos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/710/projdecr0101380420200205131826.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/721/projeto_decreto_legislativo_no02.2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/857/projeto_de_decreto_legislativo_n142020.concede_a_comenda_jarede_viana_a_professora_elizabete_honorio_da_silva..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/750/projeto_de_lei_e_convocacao_de_sessao_extraordinaria..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/751/projeto_de_lei_executivo_no_04_de_30_de_marco_de_2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/752/projeto_de_lei_do_executivo_no_5_de_07_de_abril_de_2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/755/projeto_de_lei_do_executivo_no_06_de_17_de_abril_n5aehk6.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/756/projeto_de_lei_no_07_de_17_de_abril_de_2020..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/754/projeto_de_lei_do_executivo_no_8_de_22_de_abril_de_2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/753/projeto_de_lei_do_executivo_no_9_de_24_de_abril_de_2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/758/projeto_de_lei_do_executivo_no_10_-_desafetacao__fJvd8S1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/806/projeto_de_lei_no_12.2020_de_31_de_agosto_de_2020_-_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/835/projeto_de_lei_do_executivo_no_13.2020_-_plano_municipal_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/836/projeto_de_lei_de_executivo_no_14.2020_-_fundo_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/837/projeto_de_lei_do_executivo_no_15_de_29_de_setembro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/714/projlegis0201381520200205154649.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/759/projeto_de_lei_legislativo_no_06_de_2020..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/800/projeto_de_lei_no_10.2020_de_25_de_agosto_de_2020_-_dia_municipal_prevencao_cancer_de_mama.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/810/projeto_de_lei_do_legislativo_no_11.2020_-_reconhece_pratica_de_atividades_fisicas....pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/757/veto_no_01.2020_ao_projeto_de_lei_exec._no_04.2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/765/mensagem_de_veto_no_02.2020_-_comunicacao_de_vet_iHxc57X.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/867/vetoparcial-pl15-2020-leg-29122020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/703/ind0101377220200204140720.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/705/ind0201377320200204140829.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/706/ind0301377420200204140937.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/707/ind0401379320200205121855.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/708/ind0501379720200205123538.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/709/ind0601379820200205123605.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/711/ind0701381220200205153905.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/712/ind0801381320200205154220.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/713/ind0901381420200205154245.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/715/indicacao_no10.2020_-_ver._zeca.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/716/indicacao_no11.2020_-_ver._patricia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/717/indicacao_no12.2020_-_ver._patricia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/718/indicacao_no13.2020_-_ver._elielza.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/719/indicacao_no14.2020_-_ver._jefferson_ctrl.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/720/indicacao_no15.2020_-_ver._jefferson_ctrl.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/811/indicacao_no_16.2020_-_envio_de_projeto_de_lei_vale_transporte....pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/812/indicacao_no_17.2020_-_rateio_de_60_fundef.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/723/indicacao_no_18.2020_-_pintura_faixa_de_pedestre_posto_justino.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/724/indicacao_no_19.2020_-_drenagem_e_pavimentacao_lot._tabajara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/722/indicacao_no_20.2020_-_implantacao_de_ponto_mototaxi_ao_lado_do_posto_justino.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/725/indicacao_no_21.2020_-_mudanca_itinerarios_van_urbanas_para_utinga.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/727/indicacao_no_22.2020_-_obras_de_melhoria_escola_aquino_japiassu.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/728/indicacao_no_23.2020_-_obras_de_melhoria_escola_hilza_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/729/indicacao_no_24.2020_-_reforma_da_praca_padre_cicero.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/731/indicacao_no_25.2020_-_drenagem_e_pavimentacao_de_via_publica_urbana.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/732/indicacao_no_26.2020_-_reposicao_de_iluminacao_publica_led.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/734/indicacao_no_27.2020_-_limpeza_corregos_brasil_novo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/735/indicacao_no_28.2020_-_obra_de_melhoria_escola_prof._jose_edmilson_de_souza.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/736/indicacao_no_29.2020_-_obras_de_melhoria_escola_prof._jose_carlos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/737/indicacao_no_30.2020_-_reforma_da_escola_iete_melo_matias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/739/indicacao_no_31.2020_-_conclusao_reforma_ubs.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/740/indicacao_no_32.2020_-_reativacao_dos_planos_de_saude_dos_funcionarios..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/741/indicacao_no_33.2020_-_melhoria_onde_instalada_caixa_dagua_dos_conjs._tavares_barnabe_jose_carlos_e_demorisvaldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/742/indicacao_no_34.2020_-_urbanizacao_da_encosta_travessa_aurino_monteiro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/744/indicacao_no_35.2020_-_obras_melhoria_creche_municipal_prof._joao_ferreira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/745/indicacao_no_36.2020_-_especialidades_medicas_para_policlinica_nossa_senhora_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/814/indicacao_no_42.2020_-_implantacao_do_grau_maximo_insalubridade_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/813/indicacao_no_43.2020_-_conclusao_da_reforma_de_unidade_basica_de_saude..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/815/indicacao_no_44.2020_-_construcao_de_terminal_rodoviario_conj._barnabe.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/818/indicacao_no_48.2020_-_reforma_da_escola_iete_matias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/819/indicacao_no_49.2020_-_implantacao_de_sinalizacao_vertical_e_horizontal.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/820/indicacao_no_50.2020_-_reposicao_de_iluminacao_da_avenida_jose_manhas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/821/indicacao_no_51.2020_-_equipamentos_de_protecao_escolas_munipais.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/822/indicacao_no_53.2020_-_designacao_de_medico_para_area_descoberta_conj._teotonio_vilela.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/803/indicacao_no_83.2020_-_conceder_regime_de_comodato_uma_area_para_contrucao_de_uma_sede_da_associacao_comunitaria_do_conjunto_residencial_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/804/indicacao_no_84.2020_-_cessao_de_funcionario_para_o_nucleo_de_defesa_da_mulher_-_nudem.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/802/indicacao_no_85.2020_-_envio_de_projeto_de_lei_para_doacao_de_area_para_construcao_de_capela_no_conjunto_antonio_lins_de_souza.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/801/indicacao_no_86.2020_-_realizacao_do_campeonato_de_futebol_das_grotas..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/842/indicacao_no_100.2020_-_instalacao_do_parque_de_diversao_-_ver._macio_santos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/710/projdecr0101380420200205131826.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/721/projeto_decreto_legislativo_no02.2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/857/projeto_de_decreto_legislativo_n142020.concede_a_comenda_jarede_viana_a_professora_elizabete_honorio_da_silva..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/750/projeto_de_lei_e_convocacao_de_sessao_extraordinaria..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/751/projeto_de_lei_executivo_no_04_de_30_de_marco_de_2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/752/projeto_de_lei_do_executivo_no_5_de_07_de_abril_de_2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/755/projeto_de_lei_do_executivo_no_06_de_17_de_abril_n5aehk6.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/756/projeto_de_lei_no_07_de_17_de_abril_de_2020..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/754/projeto_de_lei_do_executivo_no_8_de_22_de_abril_de_2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/753/projeto_de_lei_do_executivo_no_9_de_24_de_abril_de_2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/758/projeto_de_lei_do_executivo_no_10_-_desafetacao__fJvd8S1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/806/projeto_de_lei_no_12.2020_de_31_de_agosto_de_2020_-_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/835/projeto_de_lei_do_executivo_no_13.2020_-_plano_municipal_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/836/projeto_de_lei_de_executivo_no_14.2020_-_fundo_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/837/projeto_de_lei_do_executivo_no_15_de_29_de_setembro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/714/projlegis0201381520200205154649.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/759/projeto_de_lei_legislativo_no_06_de_2020..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/800/projeto_de_lei_no_10.2020_de_25_de_agosto_de_2020_-_dia_municipal_prevencao_cancer_de_mama.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/810/projeto_de_lei_do_legislativo_no_11.2020_-_reconhece_pratica_de_atividades_fisicas....pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/757/veto_no_01.2020_ao_projeto_de_lei_exec._no_04.2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/765/mensagem_de_veto_no_02.2020_-_comunicacao_de_vet_iHxc57X.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2020/867/vetoparcial-pl15-2020-leg-29122020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="147.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="220.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="219.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>