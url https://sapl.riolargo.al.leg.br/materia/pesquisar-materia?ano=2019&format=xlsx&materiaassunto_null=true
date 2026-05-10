--- v0 (2025-12-09)
+++ v1 (2026-05-10)
@@ -54,1438 +54,1438 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Daniela Pagão</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/449/inidcacao_no_01.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/449/inidcacao_no_01.2019.pdf</t>
   </si>
   <si>
     <t>Drenagem  e pavimentação de vias públicas urbana.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DR. IZAQUE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/450/indicacao_n02.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/450/indicacao_n02.2019.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NO MUTIRÃO (CORREDOR DE TRANSPORTE ).</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marcio Santos</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/451/451_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA NO ITINERÁRIO DO TRANSPORTE URBANO.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Elielza</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/452/452_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DE QUADRA DE ESPORTES.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_no_05.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_no_05.2019.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>JEFFERSON ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/454/indicacao_n06.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/454/indicacao_n06.2019.pdf</t>
   </si>
   <si>
     <t>solicitação de ambulância</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/456/456_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>Drenagem e pavimentação de conjunto residencial.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/457/457_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 08 - Drenagem de via pública.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ISMAEL FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/455/indicacao_no_09.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/455/indicacao_no_09.2019.pdf</t>
   </si>
   <si>
     <t>Redução da Jornada de trabalho para servidores públicos com necessidades especiais ou que tenham filho com necessidades especiais.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Thales Diniz</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/459/indicacao_no_10.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/459/indicacao_no_10.2019.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 10/2019 - Reposição de Iluminação pública</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/467/467_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 11/2019 - Construção de Passarelas</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Patricia Pinto</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/461/ccf22032019_00010.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/461/ccf22032019_00010.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 12/2019 - Ampliação das Licenças Maternidade e Paternidade das Servidoras e Servidores Públicos do Município de Rio Largo.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/462/462_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 13/2019 - Construção  de uma Quadra Poliesportiva no Conjunto Barnabé.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/463/ccf22032019_00006.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/463/ccf22032019_00006.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 14/2019 - Iluminação da quadra de areia do Conjunto Barnabé Oiticica.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/464/ccf22032019_00007.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/464/ccf22032019_00007.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 15/2019 - Drenagem e pavimentação de vias públicas urbana.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/465/ccf22032019_00008.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/465/ccf22032019_00008.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 16  - FGTS dos Funcionários Municipais</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/466/ccf22032019_00009.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/466/ccf22032019_00009.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 17/2019 - Drenagem de via pública.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Zeca Farias</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/468/indicacao_n_18.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/468/indicacao_n_18.2019.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 18/2019 - Drenagem e pavimentação de via pública.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_no_19.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_no_19.2019.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UNIFORMES PARA OS VIGILANTES, COVEIROS E MERENDEIROS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/470/indicacao_no_20.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/470/indicacao_no_20.2019.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA DRENAGEM E PAVIMENTAÇÃO DE VIA PÚLBLICA.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_n22.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_n22.2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°22/2019 CONSTRUÇÃO DE PISTA DE CAMINHADA E CICLOVIA.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/474/ccf22032019_00012.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/474/ccf22032019_00012.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°23/2019 IMPLANTAÇÃO DO PROTEJO SAÚDE EM MOVIMENTO.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/477/indicacao_no_24.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/477/indicacao_no_24.2019.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 24/2019 - Arborização urbana</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/475/ccf22032019_00013.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/475/ccf22032019_00013.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°25 RECUPERAÇÃO DE ÁREA VERDE COM CONSTRUÇÃO DE PRAÇA NO LOTEAMENTO TERRAS DE UTINGA.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_no_27.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_no_27.2019.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 24/2019 - Arborização urbana.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_no29.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_no29.2019.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 29/2019 - Reforma de praça.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Jefferson do Controle</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_no_30.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_no_30.2019.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 30/2019 - Implantação de sinalização vertical</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/501/ccf22032019_00015.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/501/ccf22032019_00015.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 29/2019 - Reforma de praça em frente a igreja de São Miguel</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/502/ccf22032019_00014.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/502/ccf22032019_00014.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 30/2019 - Implantação de sinalização vertical e horizontal de faixa de pedestre, pintura da lombada, redutores de velocidade e demarcação do acostamento na Avenida José Manhãs, Forene/Rio Largo.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/481/ccf22032019_00003.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/481/ccf22032019_00003.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 31/2019 DRENAGEM  E PAVIMENTAÇÃO DE VIAS PÚBLICAS URBANA.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/483/ccf22032019_00001_XF25tk4.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/483/ccf22032019_00001_XF25tk4.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 32/2019 CONCLUSÃO DAS REFORMAS DE UNIDADES BÁSICAS DE SAÚDE.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/482/ccf22032019_00002.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/482/ccf22032019_00002.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 33/2019 REPOSIÇÃO DE ILUMINAÇÃO (LÂMPADA LED).</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/490/ccf22032019_00004.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/490/ccf22032019_00004.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°34/2019 CONSTRUÇÃO DE UM CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL-CEMEI ,NO CONJUNTO ANTÔNIO LINS DE SOUZA /MATA DO ROLO.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/489/489_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°35/2019 CONSTRUÇÃO DE ESTABELECIMENTO DE ENSINO NO CONJUNTO ANTÔNIO LINS DE SOUZA/MATA DO ROLO.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/488/ccf22032019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/488/ccf22032019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 36/2019 MELHORA NO FLUXO DE TRÂNSITO PARA ACESSO A RUA Dr. EMÍLIO DE MAIA.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/487/ccf22032019_00005.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/487/ccf22032019_00005.pdf</t>
   </si>
   <si>
     <t>INDUCAÇÃO N° 37/2019 PROGRAMA ''PATRULHA MARIA DA PENHA''.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/496/ccf27032019_00004.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/496/ccf27032019_00004.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 38/2019 PINTURA DAS LOMBADAS E COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO, NOS REDUTORES DE VELOCIDADE  EXISTENTES NO MUNICÍPIO DE RIO LAGO.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/494/ccf27032019_00003.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/494/ccf27032019_00003.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 39/2019 CONSTRUÇÃO DE GUARITAS NAS ESCOLAS DA REDE MUNICIPAL DE ENSNO.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/495/ccf27032019_00002.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/495/ccf27032019_00002.pdf</t>
   </si>
   <si>
     <t>DRENAGEM DO CONJUNTO RESIDENCIAL JOSÉ FERNANDES TORRES NO BAIRRO  PREFEITO ANTÔNIO   DE  SOUZA.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/497/indicacao_n4210042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/497/indicacao_n4210042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°42/2019 IMPLANTAÇÃO  DE ESPAÇO KIDS NA FEIRA DA MULAMBEIRA.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/493/ccf27032019_00001.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/493/ccf27032019_00001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°44/2019 CONSTRUÇÃO DE PRAÇA (CASAS NOVAS ) ENTRE O CONJUNTO TAVARES GRANJA E A ESCOLA ESTADUAL FRANCISCO LEÃO ,NO CONJUNTO BARNABÉ OITICICA.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/499/indicacao_n4510042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/499/indicacao_n4510042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°45/2019 DRENAGEM E PAVIMENTAÇÃO DA RUA 15 DE OUTUBRO,LOCALIZADA  NO BAIRRO GUSTAVO PAIVA.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/500/ccf27032019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/500/ccf27032019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 46/2019. REMOÇÃO DE ENTULHOS E SERVIÇOS DE LIMPEZA NA ILHA ANGELITA.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_n4710042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_n4710042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 47/2019 ,RETIRADA DE LIXO E ENTULHOS  NA RUA JOÃO PARANHOS.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/504/indicacao_n4810042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/504/indicacao_n4810042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 48/2019, ILUMINAÇÃO (LÂMPADA LED ) DA RUA CEL. PAULO CASADO (ANTIGA RUA DA ADUTORA) , BAIRRO MATA DO ROLO.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/505/indicacao_n4910042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/505/indicacao_n4910042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°49/2019 REFERÊNCIA DE UM PONTO DE MOTO TÁXI (AO LADO DO POSTO DE JUSTINO ) MATA DO ROLO.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/507/indicacao_n5010042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/507/indicacao_n5010042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°50/2019 PAVIMENTAÇÃO  ASFÁLTICA DA RUA AURÉLIO GOMES DE MELLO ( TRECHO SÃO LOURENÇO)</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/508/indicacao_n5110042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/508/indicacao_n5110042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 51/2019 CAPINAÇÃO DOS TERRENOS BALDIOS NO CONJUNTO ANTÔNIO LINS ,MATA DO ROLO.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_n5210042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_n5210042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 52/2019 ILUMINAÇÃO DO CAMPO DE FUTEBOL DO CONJUNTO ANTÔNIO LINS ,MATA DO ROLO.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_n5310042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_n5310042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 53/2019 CONSTRUÇÃO DE CAIXA D' ÁGUA NO CONJUNTO BOM JARDIM ,NO BRASIL NOVO.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/511/indicacao_n5410042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/511/indicacao_n5410042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 54/2019 CONCLUSÃO DA ILUMINAÇÃO NA CONE .</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/514/indicacao_n5530042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/514/indicacao_n5530042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°55/2019 ILUMINAÇÃO NO ENTORNO DA IGREJA DO SAGRADO CORAÇÃO DE JESUS/GUSTAVO PAIVA.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/512/indicacao_n5610042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/512/indicacao_n5610042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 56/2019 DRENAGEM E PAVIMENTAÇÃO DE VIAS PÚBLICAS, DAS RUAS JOÃO PARANHOS I E II /MATA DO ROLO.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/513/indicacao_n5710042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/513/indicacao_n5710042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 57/2019 ILUMINAÇÃO PÚBLICA  COM LÂMPADAS LED ,NAS QUADRAS DO LOTEAMENTO VILA RICA/MATA DO ROLO.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_n5810042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_n5810042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 58/2019 PROGRAMA FARMÁCIA SOLIDÁRIA.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/515/indicacao_n5930042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/515/indicacao_n5930042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 59/2019 REMESSA DE PROJETO DE LEI À CÂMARA DE VEREADORES.VEDAÇÃO A ,NOMEAÇÃO PARA CARGOS EM COMISSÃO DE PESSOAS QUE TENHAM SIDO CONDENADAS PELA LEI FEDERAL N° 11.340 ,NO ÂMBITO DO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_n6030042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_n6030042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 60/2019 RECUPERAÇÃO DO ASFALTO DA  AVENIDA PRINCIPAL DO CONJUNTO JARBAS OITICICA.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/518/indicacao_n6130042019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/518/indicacao_n6130042019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 61/2019 PARCERIA DA PMRL COM O CECA-UFAL DE IMPLANTAR UM JARDIM BOTÂNICO.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/520/indicacao_n6230042019_00001.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/520/indicacao_n6230042019_00001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°62/2019 IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE ( LOMBADA ) NA RUA DO MATADOURO .</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/521/indicacao_n6330042019_00001.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/521/indicacao_n6330042019_00001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 63/2019 REPOSIÇÃO DA ILUMINAÇÃO ( LÂMPADA LED ) NA RUA MARECHAL DEODORO  / RESIDENCIAL SÃO FRANCISCO II ,NO BAIRRO PREFEITO ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/519/indicacao_n6430042019_00001.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/519/indicacao_n6430042019_00001.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA PRAÇA ( EM FRENTE A QUADRA 44 ) E CAPINAÇÃO DA QUADRA  74 DO CONJUNTO ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/579/indicacao_n65.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/579/indicacao_n65.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°65/2019 LIMPEZA DO RIACHO CACAÚ (NO TRECHO QUE PASSA NA RUA DR. JORGE WANDERLEY ATÉ A PRAÇA PADRE CÍCERO.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/522/indicacao_n6630042019_00001.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/522/indicacao_n6630042019_00001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 66/2019 IMPLANTAÇÃO  DE SISTEMA DE VÍDEO MONITORAMENTO NO MUNICÍPIO  DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/524/indicacao_n6730042019_00001.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/524/indicacao_n6730042019_00001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 67/2019 CRIAÇÃO DE DEPARTAMENTO PARA PROMOÇÃO  DE ATIVIDADES CULTURAIS E MUSICAIS.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/525/indicacao_n6830042019_00001.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/525/indicacao_n6830042019_00001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 68/2019 ELABORAÇÃO DE PROGRAMA PARA PRÁTICA DE ATIVIDADES ESPORTIVA DA PESSOA COM NECESSIDADE  ESPECIAL.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/527/indicacao_n6930042019_00001.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/527/indicacao_n6930042019_00001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 69 /2019 PROGRAMA " VOU DE BIKE " IMPLANTAR NO MUNICÍPIO DE RIO LARGO PONTOS DE BICICLETÁRIOS , NOS CONJUNTOS NOVOS E BRASIL NOVO.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/530/indicacao_n_71.201913052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/530/indicacao_n_71.201913052019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°71/2019 INSTALAÇÃO DE SEMAFÓROS OU IMPLANTAÇÃO DE VELOCIDADE (TIPO LOMBADA ) NA BR 104 , EM FRENTE AOS CONJUNTOS HABITACIONAIS ANTÔNIO LINS E JARBAS OITICICA.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/531/indicacao_n_72.201910052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/531/indicacao_n_72.201910052019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 72/2019 REPOSIÇÃO DA ILUMINAÇÃO DA AV. JOSÉ MANHÃS /BAIRRO BRASIL NOVO (LÂMPADA LED).</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/556/556_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°73/2019. REMESSA DE PROJETO DE LEI À  CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/551/indicacao_n_74.201910052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/551/indicacao_n_74.201910052019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°74/2019 IMPLANTAÇÃO DE UM CENTRO CULTURAL.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/549/indicacao_n_75.201910052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/549/indicacao_n_75.201910052019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°75/2019 ALTERAÇÃO NO TRÂNSITO (CRUZAMENTO DA FEIRA DE RIO LARGO)</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/564/indicacaon76.201921052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/564/indicacaon76.201921052019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 76/2019 CONSTRUÇÃO DE UMA ÁREA DE LAZER NO LOTEAMENTO MORADA DOS PALMARES /BAIRRO ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/547/indicacao_n_77.201910052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/547/indicacao_n_77.201910052019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 77/2019 CONSTRUÇÃO DE GINÁSIO POLIESPORTIVO NO CONJUNTO JARBAS OTICICA.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_n_78.201910052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_n_78.201910052019_00000.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL CEMEI NO BAIRRO BRASIL NOVO</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/548/indicacao_n_79.201910052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/548/indicacao_n_79.201910052019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 79/2019 PROJETO DE LEI PARA CONCESSÃO DE ÁREA PARA ASTURIL .</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/565/indicacaon80.201921052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/565/indicacaon80.201921052019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 80/2019 CONCEDER, EM REGIME DE COMODATO ,ÁREA PARA CONTRUÇÃO  DE MONUMENTO RELIGIOSO DA PADROEIRA DO MUNICÍPIO ,PRAÇA DA BÍBLIA E, MONUMENTO DE ZUMBI DOS PALMARES.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/550/indicacao_n_81.201910052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/550/indicacao_n_81.201910052019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°81/2019 CONSTRUÇÃO DE UM MURO NA RUA ZACARIAS AMORIM ( POR TRÁS DA IGREJA  MATRIZ)</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/566/indicacaon82.201921052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/566/indicacaon82.201921052019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°82/2019 ILUMINAÇÃO DA QUADRA DE AREIA DO CONJUNTO BARNABÉ OITICICA.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/532/indicacaon83.201921052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/532/indicacaon83.201921052019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°83/2019 DRENAGEM E PAVIMENTAÇÃO DA RUA PROJETADA-LOTEAMENTO  RAFAEL TORRES.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/533/533_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 84/2019 IMPLANTAÇÃO DE SISTEMA INTERMODAL ENTRE TRANSPORTES URBANOS E VLT/ BRASIL NOVO.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/567/indicacaon85.201921052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/567/indicacaon85.201921052019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 85/2019. SANEAMENTO, DESOBSTRUÇÃO E LIMPEZA DE CANAL /NA TRAVESSA MARIA OLIVEIRA ,EM LOURENÇO DE  ALBUQUERQUE.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/535/indicacaon86.201921052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/535/indicacaon86.201921052019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°86/2019 CONSTRUÇÃO DE PISTA DE CAMINHADA E CICLOVIA ,DA PONTE DO RIACHÃO EM  DIREÇÃO  AFAZENDA  RIACHÃO  OU IMPLANTAR, UMA ÁREA DE LAZER COM PISTA DE CAMINHADA NA ILHA ANGELITA.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/537/indicacaon87.201921052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/537/indicacaon87.201921052019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 87/2019_x000D_
 JUSTIÇA ITINERANTE PARA EMISSÃO DE TÍTULO DE ELEITOR, NO CONJUNTO JARBAS OITICICA-MATA DO ROLO ,COM ATENDIMENTO TAMBEM AOS DEMAIS CONJUNTOS HABITACIONAIS LOCALIZADOS NESTE REGIÃO.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_n88.201904062019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_n88.201904062019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 85/2019  SANEAMENTO, DESOBSTRUÇÃO E LIMPEZA DE CANAL,QUE PASSA NA TRAVESSA MARIA OLIVEIRA DE SOUZA ,EM LOURENÇO DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/541/indicacao_n89.201904062019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/541/indicacao_n89.201904062019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 89/2019 DRENAGEM E PAVIMENTAÇÃO DE VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/542/indicacao_n90.201904062019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/542/indicacao_n90.201904062019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°90/2019 CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO RESIDENCIAL PALMARES.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/543/indicacao_n91.201904062019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/543/indicacao_n91.201904062019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 91/2019 IMPLANTAÇÃO DO PROJETO ZUMBA NA FAZENDA CANOAS.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/544/indicacao_n92.201904062019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/544/indicacao_n92.201904062019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 92 A LIMPEZA E  DEMARCAÇÃO DO ACOSTAMENTO NO TRECHO DA AL 210/VILA PRINCIPAL DE ACESSO A USINA LEÃO.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/545/indicacao_n93.201904062019_00000_g29DuTh.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/545/indicacao_n93.201904062019_00000_g29DuTh.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 93/2019 CONSTRUÇÃO DE UM CALÇADÃO NA RUA SANTO ANTÔNIO/ALTO DO GINÁSIO.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/552/indicacao_n94.201904062019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/552/indicacao_n94.201904062019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 94/2019 DRENAGEM E PAVIMENTAÇÃO DE VIA PÚBLICA , ONDE ESTA LOCALIZADA A ESCOLA ESMERALDA FIGUEIREDO ,MATA DO ROLO.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/557/indicacao_n95.201904062019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/557/indicacao_n95.201904062019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N ° 95/2019 ABRIGOS NOS PONTOS DE ÔNIBUS  ,LOCALIZADOS EN TODA EXTENSÃO DA AV. JOSÉ MANHÃS ,PRINCIPALMENTE EM FRENTE A ENTRADA DA FORENE ,CEASA, PARQUE DOS COQUEIROS, ENTRADA DO BRASIL NOVO.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/558/indicacao_n96.201904062019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/558/indicacao_n96.201904062019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 96/2019 CONSTRUÇÃO DE UM CALÇADÃO NA RUA SANTO ANTÔNIO/ALTO DO GINÁSIO.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/559/indicacao_n97.201904062019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/559/indicacao_n97.201904062019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 97/2019 REFORMA DA PRAÇA PADRE CÍCERO NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/561/indicacao_n98.201904062019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/561/indicacao_n98.201904062019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 98/2019 IMPLANTAÇÃO  DE UM PROGRAMA `` ACADEMIA AO AR LIVRE ´´</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/560/indicacao_n99.201904062019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/560/indicacao_n99.201904062019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 99/2019 IMPLANTAÇÃO DE UM PROJETO `` TE QUERO VIVA MINHA BIBLIOTECA ´´ ,NAS ESCOLAS PÚBLICAS MUNICIPAIS .</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao_n100.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao_n100.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°100/2019 REPOSIÇÃO DA ILUMINAÇÃO DAS AVENIDAS DO LOTEAMENTO VILA RICA ( LÂMPADAS LED).</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/563/indicacao_n101.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/563/indicacao_n101.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 101/2019 DRENAGEM E PAVIMENTAÇÃO DE VIAS PÚBLICA.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/568/indicacao_n102.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/568/indicacao_n102.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°102/2019 CONSTRUÇÃO DE ESCADARIAS , PASSSARELAS E URBANIZAÇÃO  DA RUA DO SOL E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/569/indicacao_n103.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/569/indicacao_n103.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 103/2019 CONSTRUÇÃO DE UBS PARA ATENDER OS MORADORES DO CONJUNTO RESIDENCIAL ANTÔNIO LINS DE SOUZA</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/571/indicacao_n105.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/571/indicacao_n105.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°105/2019 REPOSIÇÃO DA PAVIMENTAÇÃO DA RUA CEL. PAULO CASADO.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/572/indicacao_n106.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/572/indicacao_n106.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°106/2019 IMPLANTAÇÃO DE PRÁTICAS INTEGRATIVAS E COMPLEMENTARES NA ESTRATÉGIA SAÚDE DA FAMÍLIA-ESF.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/573/indicacao_n107.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/573/indicacao_n107.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°107/2019 LIMPEZA DAS PRAÇAS DO  CONJUNTO ANTÔNIO LINS DE SOUZA</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/575/indicacao_n108.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/575/indicacao_n108.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°108/2019 OBRAS DE REVITALIZAÇÃO NA ESCOLA EVANDA CARNEIRO</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/582/indicacao_n109.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/582/indicacao_n109.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°109/2019 CONSTRUÇÃO DE CENTRO EDUCACIONAL DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL-CRAS, NO BRASIL NOVO.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/581/indicacao_n110.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/581/indicacao_n110.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 110/2019 REPOSIÇÃO DE ILUMINAÇÃO  (LÂMPADA LED) O LOTEAMENTO PARQUE DOS EUCALIPTOS, NO BAIRRO PREFEITO ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/578/indicacao_n111.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/578/indicacao_n111.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 111/2019 FISCALIZAÇÃO DO ESCAPAMENTO DAS MOTOCICLETAS.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_n112.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_n112.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°112/2019 COLOCAÇÃO DE PLACAS INDICATIVAS NAS RUAS DOS CONJUNTOS RESIDENCIAIS ANTÔNIO LINS E JARBAS OITICICA.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/583/indicacao_n113.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/583/indicacao_n113.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 113/209 REFORMA OU RETIRADA DA CAIXA D` ÁGUA DO CONJUNTO TAVARES GRANJA.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/585/indicacao_n114.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/585/indicacao_n114.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°114/2019 IMPLANTAÇÃO DE UM CENTRO-DIA PARA  IDOSOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/586/indicacao_n115.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/586/indicacao_n115.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°115/2019 CONSTRUÇÃO DE UM CALÇADÃO NA RUA SANTO ANTÔNIO /ALTO DO GINÁSIO.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/587/indicacao_n116.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/587/indicacao_n116.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 116/2019 COLOCAÇÃO DE  PLACAS  DE SINALIZAÇÃO  COM INDICATIVO DE PROIBIÇÃO DE ESTACIONAMENTO NA PARTE SUPERIOR DA RUA ANTÔNIO/ ALTO DO GINÁSIO.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/589/indicacao_n117.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/589/indicacao_n117.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 117/2019 IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE - TIPO LOMBADA NAS VIAS PRINCIPAIS DOS CONJUNTOS  BARNABÉ OITICICA I E II.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/590/indicacao_n118.201922072019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/590/indicacao_n118.201922072019_00000.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA ILUMINAÇÃO DA CONE</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/</t>
+    <t>http://sapl.riolargo.al.leg.br/media/</t>
   </si>
   <si>
     <t>DRENAGEM,PAVIMENTAÇÃO E REPOSIÇÃO DA ILUMINAÇÃO (LÂMPADA LED), DA QUADRA N ,LOTEAMENTO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 120/2019 CONCEDER EM REGIME DE COMODATO, UMA ÁREA PARA CONSTRUÇÃO DA ASSOCIAÇÃO COMUITÁRIA DE MORADORES, DO CONJUNTO BARNABÉ OITICICA I.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>CAMPEONATO DE FUTEBOL FEMININO PARA ADOLESCENTE ENTRE 12 E 18 ANOS.</t>
   </si>
   <si>
     <t>605</t>
   </si>
@@ -1624,489 +1624,489 @@
   <si>
     <t>628</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 165/2019 IMPLANTAÇÃO DE LOMBADAS NA QUADRA 02/CONJUNTO MUTIRÃO.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 166/2019 RETIRADA DAS GRADES E A AMPLIAÇÃO DO MURO FRONTAL DA ESCOLA MUNICIPAL WALTER DÓRIA.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/640/indicacao_n167.201911122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/640/indicacao_n167.201911122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°167/2019 CONSTRUÇÃO DE REFEITÓRIO ,BIBLIOTECA E QUADRA DE AREIA NA ESCOLA MUNICIPAL ESMERALDA FIGUEIREDO.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_n168.201911122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_n168.201911122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°168/2019 REPOSIÇÃO DA ILUMINAÇÃO DA AV. JOSÉ MANHÃS /BAIRRO BRASIL NOVO (LÂMPADAS LED)</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_n169.201911122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_n169.201911122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 169/2019 IMPLANTAÇÃO DE SINALIZAÇÃO VERTICAL E HORIZONTAL NA AV. JOSÉ MANHÃS ,FORENE/RIO LARGO.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/648/inddicacao_170.201927112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/648/inddicacao_170.201927112019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°170/2019 CONSTRUÇÃO DE ÁREA DE ESPORTE, ACADEMIA E LAZER NO TERRENO BALDIO DA RUA WENCESLAU BATISTA</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/647/inddicacao_171.201927112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/647/inddicacao_171.201927112019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°171/2019 DRENAGEM E PAVIMENTAÇÃO DA LOCALIDADE PRÓXIMA AO CAMPO DO VILA RICA, NO BAIRRO MATA DO ROLO.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/654/inddicacao_172.201927112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/654/inddicacao_172.201927112019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°172/2019 CARTÃO METROPOLITANO SÊNIOR,PARA OS IDOSOS QUE UTILIZAM OS ÔNIBUS DE RIO LARGO E DO CRUZEIRO DO SUL.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/650/inddicacao_173.201928112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/650/inddicacao_173.201928112019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°173/2019 REFORMA DE PRAÇA EM FRENTE A IGREJA DE SÃO MIGUEL.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>INDICAÇÃO N°174/2019 REFORMA DE UNIDADE BÁSICA DE SAÚDE ANTÔNIO COUTO/MATA DO ROLO.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/651/inddicacao_175.201927112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/651/inddicacao_175.201927112019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°175 REVITALIZAÇÃO DA PRAÇA DANILO ÁTILA OU CONSTRUÇÃO DE UM CALÇADÃO NA RUA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/652/inddicacao_176.201927112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/652/inddicacao_176.201927112019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 176/2019 REPOSIÇÃO DE ILUMINAÇÃO  (LÂMPADA LED) NA RUA SÃO JOÃO /ALTO DO GINÁSIO.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/653/inddicacao_177.201927112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/653/inddicacao_177.201927112019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°177/2019 TAPAR CRATERA NA VILA MUNICIPAL .</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/655/inddicacao_178.201927112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/655/inddicacao_178.201927112019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°178/2019 ENVIO DE PROJETO DE LEI INSTITUINDO O VALE TRANSPORTE PARA OS SERVIDORES MUNICIPAIS DE RIO LARGO.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/656/inddicacao_179.201927112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/656/inddicacao_179.201927112019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°179/2019 OBRAS DE MELHORIAS NA ESCOLA MUNICIPAL POMPEU SARMENTO.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/657/inddicacao_180.201927112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/657/inddicacao_180.201927112019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 180/2019 OBRAS DE MELHORIAS NA ESCOLA MUNICIPAL GASTÃO OITICICA.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/658/inddicacao_181.201928112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/658/inddicacao_181.201928112019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 181/2019 REATIVAÇÃO DO TRANSPORTE DOS ESTUDANTES UNIVERSITÁRIOS E TÉCNICOS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/662/inddicacao_182.201928112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/662/inddicacao_182.201928112019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 182/2019 OBRAS E MELHORIAS NA ESCOLA MUNICIPAL ODILO ÁLVARES DE SOUZA.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/663/inddicacao_183.201928112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/663/inddicacao_183.201928112019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 183/2019 OBRAS DE MELHORIAS NA ESCOLA MUNICIPAL PROFESSORA ROSINEIDE TEREZA.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_n184.201911122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_n184.201911122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 184/2019 SANEAMENTO E DRENAGEM DO CONJUNTO SANTA ROSA, ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_n185.201911122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_n185.201911122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 185/2019 MUDANÇA DE ENDEREÇO DA UBS JOÃO  MENDONÇA.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>INDICAÇÃO N°186/2019 MELHORIAS DO SERVIÇO DE TRANSPORTE DE PASSAGEIROS PRESTADO PELA EMPRESA VELEIRO.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_n187.201911122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_n187.201911122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°187/2019 REPOSIÇÃO DA PAVIMENTAÇÃO DA CEL. PAULO CASADO.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_n188.201911122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_n188.201911122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°188/2019 OBRAS DE MELHORIAS NA ESCOLA MUNICIPAL ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_n189.201911122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_n189.201911122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 189/2019 OBRAS DE MELHORIAS NA ESCOLA MUNICIPAL D. PEDRO I.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_n190.201911122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_n190.201911122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 190/2019 INSTALAÇÃO DE UMA BOMBA DE ÁGUA NA FAZENDA CONE.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_n192.201916122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_n192.201916122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 192/2019 COLOCAÇÃO DE REFLETORES NO CAMPO DO GOIÁS LOCALIZADO CONJUNTO DEMORISVALDO TARGINO.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao_n193.201916122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao_n193.201916122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°193/2019 SOLICITAÇÃO DE 1 (UMA) AMBULÂNCIA PARA ASSISTIR AS UBSs PROF. JOSÉ CARLOS E BENEDITO LOPES, LOCALIZADOS NO LOTEAMENTO CAMPO DOS PALMARES (BAIXA DA CACIMBA ) E PARQUE DOS EUCALIPTOS  ,RESPECTIVAMENTE ,E 2) ALUGUEL DE ESPAÇO NA BAIXA DA CACIMBA PARA LOTAR A EQUIPE ESF, ENQUANTO NÃO RECONSTRÓI A UBS JOSÉ CARLOS.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/676/indicacao_n194.201916122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/676/indicacao_n194.201916122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 194/2019 REVITALIZAÇÃO DA PRAÇA DANILO ÁTILA OU CONSTRUÇÃO DE UM CALÇADÃO NA RUA SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao_n196.201916122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao_n196.201916122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 196/2019 REGULARIZAÇÃO DO RECOLHIMENTO DO LIXO E A COLOCAÇÃO DE UM CONTANIER NA ESCOLA IÉTE MELO MATHIAS.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_n197.201916122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_n197.201916122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 197/2019 RETORNO DOS AGENTES DE TRÂNSITO QUE ATUAVAM EM FRENTE AS ESCOLAS MUNICIPAIS: GASTÃO OITICICA ,MACHADO DE ASSIS E AQUINO JAPIASSÚ.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_n198.201916122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_n198.201916122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°198/2019 IMPLANTAÇÃO DA CARTEIRA ELETRÔNICA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_n199.201916122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_n199.201916122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 199/2019</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_n200.1916122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_n200.1916122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 200/2019 OBRAS DE MELHORIAS NA ESCOLA MUNICIPAL EVANDA CARNEIROS DE VASCONCELOS.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_n201.201916122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_n201.201916122019_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 191/2019 PINTURA E COLOCAÇÃO DE REFLETORES NA UBS HELENA CIRIACO</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/690/indicacao_n_202.1908012020_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/690/indicacao_n_202.1908012020_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°202/2019 RETIRADA DE BARRO NO CACAÚ II , EM FRENTE ASSEMBLÉIA DE DEUS.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_n_203.1908012020_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_n_203.1908012020_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 203/2019 DESOBSTRUÇÃO DE GALERIAS DE ESGOTOS NO CONJUNTO ANTÔNIO LINS.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/693/indicacao_n_204.1908012020_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/693/indicacao_n_204.1908012020_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 204/2019 SANEAMENTO, DRENAGEM E PAVIMENTAÇÃO DA VILA CAVALCANTE / MATA DO ROLO.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/695/indicacao_n_205.1908012020_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/695/indicacao_n_205.1908012020_00000.pdf</t>
   </si>
   <si>
     <t>OBRAS DE MELHORIAS NA ESCOLA MUNICIPAL TEREZA CRISTINA.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/696/indicacao_n_206.1908012020_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/696/indicacao_n_206.1908012020_00000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 206/2019 OBRAS DE MELHORIAS NA ESCOLA DE EDUCAÇÃO INFANTIL Pe PAULINO/CONJ. MUTIRÃO.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 208/2019 ABASTECIMENTO D' ÁGUA DO CONJUNTO BARNABÉ OITICICA.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>INDICAÇÃO N° OBRAS DE MELHORIAS NO COLÉGIO MUNICIPAL JUDITH PAIVA.</t>
   </si>
   <si>
     <t>700</t>
   </si>
@@ -2125,132 +2125,132 @@
   <si>
     <t>INDICAÇÃO N° 211/2019 CONSTRUÇÃO DE UM CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL- CEMEI/ CONJUNTO ANTÔNIO LINS.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>MOCC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
     <t>MOÇÃO N° 14/2019 MOÇÃO DE PREOCUPAÇÃO E DE APOIO AOS CORREIOS.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/523/mocao_de_pesar_n01.201913052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/523/mocao_de_pesar_n01.201913052019_00000.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA MELO MARTINS.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/529/mocao_de_pesar_n02.201922052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/529/mocao_de_pesar_n02.201922052019_00000.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N° 02/2019 Sr. CIRANO DE MELO MATHIAS.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/554/mocao_de_pesar_n03.201904062019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/554/mocao_de_pesar_n03.201904062019_00000.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N°03/2019 PELO FALECIMENTO DO PROFESSOR EDMÍLSON DE SOUZA.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/555/mocao_de_pesar_n04.201904062019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/555/mocao_de_pesar_n04.201904062019_00000.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N°04/2019 PELO FALECIMENTO DO JOVEM NELSON HENRIQUE DE OLIVEIRA CARDOSO .</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/570/mocao_de_pesar_n05.201904062019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/570/mocao_de_pesar_n05.201904062019_00000.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N°05/2019 À FAMÍLIA MONTEIRO PELO FALECIMENTO DO SR MILTON MONTEIRO DA ROSA.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N°06/2019 À FAMÍLIA ALEXANDRE.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/646/mocao_de_pesar_n08.201920112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/646/mocao_de_pesar_n08.201920112019_00000.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N°08/2019 MOÇÃO DE PESAR À CÂMARA MUNICIPAL DE PORTO CALVO E AOS FAMILIARES DO VEREADOR-PRESIDENTE JASON  AZEVEDO DO NASCIMENTO JÚNIOR .</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/659/mocao_de_pesar_n09.201927112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/659/mocao_de_pesar_n09.201927112019_00000.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N° 09/2019 MOÇÃO DE PESAR PELO FALECIMENTO DO SR NAZARENO  CIRILO DE QUEIROZ.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/661/mocao_de_pesar_n10.201927112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/661/mocao_de_pesar_n10.201927112019_00000.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N° 10/2019 MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA REJANE SÁTIRO</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/660/mocao_de_pesar_n11.201927112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/660/mocao_de_pesar_n11.201927112019_00000.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N°11/2019 MOÇÃO DE PESAR PELO FALECIMENTO DO PROFESSOR DÊNIS VALTER DA SILVA.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 12/2019 FALECIMENTO DO Sr JÚLIO FLOR</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 13/2019 FALECIMENTO DA SRa MARIA DO SOCORRO DANTAS</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
@@ -2314,307 +2314,307 @@
   <si>
     <t>645</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°12/2019 CONCEDE A COMENDA JAREDE VIANA, À PROFESSORA IETE MELO MATIAS</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°11/2019 CONCEDE A COMENDA JAREDE VIANA,À PROFESSORA VERÔNICA CORREIA DE LIMA SILVA.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>Gilberto Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/446/projeto_de_lei_executivo_no_01_de_04_de_janeiro_de_2019..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/446/projeto_de_lei_executivo_no_01_de_04_de_janeiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 01 - Convalida todos os cargos efetivos existentes no Poder Executivo Municipal, cria novos cargos, vagas e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/447/projeto_de_lei_executivo_no_02_de_08_de_janeiro_de_2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/447/projeto_de_lei_executivo_no_02_de_08_de_janeiro_de_2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 02 - Altera o artigo 4º da Lei Municipal nº 1.392/2005, de 23 de junho de 2005, e adota outras providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/448/projeto_de_lei_executivo_no_03_de_17_de_janeiro_de_2019..pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/448/projeto_de_lei_executivo_no_03_de_17_de_janeiro_de_2019..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  N°03 DE 17 DE JANEIRO DE 2019. INSTITUI O CÓDIGO DE EDIFICAÇÕES, USO E OCUPAÇÃO DO SOLO DO MUNICÍPIO DE RIO LARGO ,ESTADO DE ALAGOAS; REVOGA  A LEI MUNICIPAL  N° 1208/97 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/460/projeto_de_lei_no_04.2019_poder_executivo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/460/projeto_de_lei_no_04.2019_poder_executivo.pdf</t>
   </si>
   <si>
     <t>CRIA PROGRAMAS SOCIAIS E BENEFÍCIOS EVENTUAIS PARA ATENDIMENTO A POPULAÇÃO EM SITUAÇÃO DE VULNERABILIDADE SOCIAL DO MUNICÍPIO DE RIO LARGO/AL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/472/projeto_de_lei_ordinario_no_05_de_13_de_ferverei_lQ25QTo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/472/projeto_de_lei_ordinario_no_05_de_13_de_ferverei_lQ25QTo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  N°05/2019 CRIA A SUPERINTENDÊNCIA MUNICIPAL DE ENERGIA E ILUMINAÇÃO PÚBLICA DE RIO LARGO - SIP - RL - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/492/492_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 07/2019 "ALTERA O ARTIGO 7° DA LEI MUNICIPAL N° 1.782, DE 07 DE MARÇO DE 2018 , E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/528/528_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 09 DE 04 DE ABRIL DE 2019. DISPÕE SOBRE AS DIRETRIZES  ORÇAMENTARIAS  PARA ELABORAÇÃO E EXECUÇÃO DO ORÇAMENTO PARA O EXERCÍCIO FINANCEIRO DE 2020 DO MUNICÍPIO DE RIO LARGO/AL , E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/536/ploe-0112019-.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/536/ploe-0112019-.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL PROREFIS NO MUNICÍPIO DE RIO LARGO PARA O ANO DE 2019.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 12/2019 . ALTERA A LEI MUNICIPAL N° 1837/2019 CORRIGINDO ,CRIANDO E EXTINGUINDO CARGOS  E/OU VAGAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/576/projeto_de_lei_executivo_no_13.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/576/projeto_de_lei_executivo_no_13.2019.pdf</t>
   </si>
   <si>
     <t>PLE Nº 13/2019 - Altera o Anexo XI, da Lei Municipal Nº 1.776, de 29 de dezembro de 2019.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/577/projeto_de_lei_executivo_no_14.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/577/projeto_de_lei_executivo_no_14.2019.pdf</t>
   </si>
   <si>
     <t>PLE Nº 14 - Dispõe sobre criação do Conselho Municipal de Turismo de Rio Largo e dá outras providências.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/596/pl016-2019-23082019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/596/pl016-2019-23082019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO Nº 16/2019 - ALTERA O ART. 5º, INCISO I, DA LEI ORÇAMENTÁRIA ANUAL DE 2019 - LEI Nº 1.833/2018, ALTERANDO O LIMITE PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>projeto de lei n°17/2019 DISPÕE  SOBRE  A CRIAÇÃO DA CRECHE MUNICIPAL DR CELYRIO ADAMASTOR BARRETO ACCIOLY</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>Projeto de lei nº 18 de 29 de agosto de 2019- Dispõe sobre a alteração no demonstrativo Prioridades e Mestas, e integração das modificações nos demonstrativos da Lei de Diretrizes Orçamentárias de 2020 e do Plano Plurianual 2018/2021.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>Projeto de nº 19, de 29 de agosto de 2019.- PLOA - Estima a receita e fixa a despesa do município de Rio Largo/AL para o exercício financeiro de 2020, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/602/projeto_de_lei_do_executivo_no_20_de_2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/602/projeto_de_lei_do_executivo_no_20_de_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DE SEGURANÇA-COMSERG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>REGULAMENTA A EXTINÇÃO DE CRÉDITO TRIBUTÁRIO DO MUNICÍPIO MEDIANTE DAÇÃO EM PAGAMENTO DE BENS IMOVÉIS.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°22/2019 ACRESCENTA PARÁGRAFO ÚNICO NO ART. 19 DA LEI MUNICIPAL  N°1836 DE 27 DE FEVEREIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°23/2019 DISPÕE SOBRE A GRATIFICAÇÃO DE RECOMPOSIÇÃO, BEM COM O RATEIO REFERENTE AO INCENTIVO ADICIONAL AO PROGRAMA DA SAÚDE DA FAMÍLIA E AO PROGRAMA DE COMBATE A ENDEMIAS  AOS AGENTES COMUNITÁRIO DE SAÚDE E AGENTES DE ENDEMIAS_x000D_
 DO MUNICÍPIO DE RIO LARGO, REVOGA A LEI N° 1495/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°24/2019 DISPÕE SOBRE A CRIAÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL PROFESSORA MARIA JOSÉ BATISTA DA SILVA.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_de_lei_n_26_de_29_de_outubro_de_2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_de_lei_n_26_de_29_de_outubro_de_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 26/2019-DISPÕE SOBRE A PRESTAÇÃO DO SERVIÇO DE TRANSPORTE MOTORIZADO PRIVADO E REMUNERADO DE PASSAGEIROS NO MUNICÍPIO DE RIO LARGO, EXECUTADO POR INTERMÉDIO DE PLATAFORMAS TECNOLÓGICAS.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/675/projeto_de_lei_do_executivo_no_27_de_31_de_outubro_de_2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/675/projeto_de_lei_do_executivo_no_27_de_31_de_outubro_de_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 27/2019-REGULAMENTA A PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE ESCOLAR PRIVADO PARA O MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/476/projeto_de_lei_legislativo_no_01.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/476/projeto_de_lei_legislativo_no_01.2019.pdf</t>
   </si>
   <si>
     <t>PROTEJO DE LEI N°01 DE 26 DE FEVEREIRO  DE 2019 .ALTERA DISPOSITIVO DA LEI  MUNICIPAL  N°1.729/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/485/485_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 02 DE 03 DE MARÇO DE 2019. INSTITUI O '' DIA MUNICIPAL DA EPILEPSIA '' E O ''MARÇO ROXO'' ,DE CONSCIENTIZAÇÃO DA EPILEPSIA  ,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/486/486_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 03/2019 .PROÍBE A INAUGURAÇÃO E A  ENTREGA DE OBRAS PÚBLICAS INCOMPLETAS OU QUE, EMBORA CONCLUÍDAS, NÃO ESTEJAM EM CONDIÇÕES DE ATENDER AOS FINS A QUE SE DESTINAM.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/498/498_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°04/2019 .VEDA A NOMEAÇÃO PARA CARGOS EM COMISSÃO  DE PESSOAS QUE TENHAM SIDO CONDENADAS PELA  LEI FEDERAL N°11..340, NO ÂMBITO DO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/526/526_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°05 /2019 CRIA CARGO DE PREGOEIRO NO QUADRO DE EFETIVOS  DA CÂMARA MUNICIPAL DE RIO LARGO , ALTERANDO OS ANEXOS I,II E III DA LEI MUNICIPAL N°1.644/2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/534/534_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°06/2019 CONSIDERA ENTIDADE DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DOS MORADORES DO CONJUNTO BOSQUE DOS PALMARES-AMBP,NO BAIRRO PREFEITO ANTÔNIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°07/2019 ALTERA AS REDAÇÕES DOS INCISOS VIII E IX E OS §§ 1° E 2° DO ART. 1° DA LEI MUNICIPAL N° 1699/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_lei_no_08.2019_-_poder_legislativo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_lei_no_08.2019_-_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 4º da Lei Municipal nº 1.794 de 04 de junho de 2018, que “dispõe sobre a obrigatoriedade do ensino de noções básicas sobre a Lei Maria da Penha nas escolas públicas municipais de Rio Largo”</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/603/projeto_de_lei_do_legislativo_no_10_de_2019_-_ve_eaINmfB.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/603/projeto_de_lei_do_legislativo_no_10_de_2019_-_ve_eaINmfB.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE ACOMPANHAMENTO INTEGRAL DOS ESTUDANTES COM DISLEXIA, TRANSTORNO DO DÉFICIT DE ATENÇÃO COM HIPERATIVIDADE (TDAH), DEMAIS TRANSTORNOS DE APRENDIZAGEM, BEM COMO, COM DÉFICITS VISUAIS E AUDITIVOS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 11/2019 ALTERA DISPOSITIVOS DA LEI N° 1506/2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 12/2019  DISCIPLINA A ATIVIDADE DE COMÉRCIO AMBULANTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°13/2019 INSTITUI A CAMPANHA MUNICIPAL ESCOLA AMIGA DOS ANIMAIS NO SISTEMA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>614</t>
   </si>
@@ -2660,156 +2660,156 @@
   <si>
     <t>PROJETO DE LEI N° 20/2019 DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO DOS VEREADORES DO MUNICÍPIO DE RIO LARGO /AL PARA A LEGISLATURA 2021 À 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 21/2019 INSTITUI O TÍTULO "EMPRESA AMIGA DO JOVEM E DO ADOLESCENTE" NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 22/2019 DISPÕE SOBRE A UNIFICAÇÃO VOLUNTÁRIA DE MATRÍCULAS DE PROFESSORES DA REDE PUBLICA  DE EDUCAÇÃO DETENTORES DE DOIS VÍNCULOS COM O MUNICÍPIO DE RIO LARGO, E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/458/458_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera, acresce e revoga dispositivos da Resolução Nº 11/2002 - Regimento Interno da Câmara Municipal de Rio Largo.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/702/resolucao_no_02.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/702/resolucao_no_02.2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 1º do art. 72 do Regimento Interno da Câmara Municipal de Rio Largo/AL e dá outras providência.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/553/requerimento_de_informacao_n01.201913052019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/553/requerimento_de_informacao_n01.201913052019_00000.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO N° 01/2019 .</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/471/requerimento_de_informacao_n02.2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/471/requerimento_de_informacao_n02.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO N°02/2019</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/484/requerimento_de_informacao_n03.2019_cPaOCd3.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/484/requerimento_de_informacao_n03.2019_cPaOCd3.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO N° 03/2019.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO  N°04/2019.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/616/requerimento08.201929112019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/616/requerimento08.201929112019_00000.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO N°07/2019</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/687/requerimento_n09.201916122019_00000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/687/requerimento_n09.201916122019_00000.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO N° 09/2019 CONCLUSÃO DAS OBRAS DA PONTE DA GAMELEIRA.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/506/506_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 40/ 2017  ( NOVO CÓDIGO SANITÁRIO )</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/539/539_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 03/2019 .</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>VETOP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/491/veto_parcial_no_01.2019_do_projeto_de_lei_no_49._jWoYzTC.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/491/veto_parcial_no_01.2019_do_projeto_de_lei_no_49._jWoYzTC.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei Nº 49/2018 - Poder Executivo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3116,68 +3116,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/449/inidcacao_no_01.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/450/indicacao_n02.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_no_05.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/454/indicacao_n06.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/455/indicacao_no_09.2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/459/indicacao_no_10.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/461/ccf22032019_00010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/463/ccf22032019_00006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/464/ccf22032019_00007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/465/ccf22032019_00008.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/466/ccf22032019_00009.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/468/indicacao_n_18.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_no_19.2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/470/indicacao_no_20.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_n22.2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/474/ccf22032019_00012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/477/indicacao_no_24.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/475/ccf22032019_00013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_no_27.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_no29.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_no_30.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/501/ccf22032019_00015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/502/ccf22032019_00014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/481/ccf22032019_00003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/483/ccf22032019_00001_XF25tk4.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/482/ccf22032019_00002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/490/ccf22032019_00004.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/488/ccf22032019_00000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/487/ccf22032019_00005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/496/ccf27032019_00004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/494/ccf27032019_00003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/495/ccf27032019_00002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/497/indicacao_n4210042019_00000.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/493/ccf27032019_00001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/499/indicacao_n4510042019_00000.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/500/ccf27032019_00000.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_n4710042019_00000.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/504/indicacao_n4810042019_00000.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/505/indicacao_n4910042019_00000.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/507/indicacao_n5010042019_00000.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/508/indicacao_n5110042019_00000.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_n5210042019_00000.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_n5310042019_00000.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/511/indicacao_n5410042019_00000.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/514/indicacao_n5530042019_00000.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/512/indicacao_n5610042019_00000.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/513/indicacao_n5710042019_00000.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_n5810042019_00000.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/515/indicacao_n5930042019_00000.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_n6030042019_00000.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/518/indicacao_n6130042019_00000.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/520/indicacao_n6230042019_00001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/521/indicacao_n6330042019_00001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/519/indicacao_n6430042019_00001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/579/indicacao_n65.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/522/indicacao_n6630042019_00001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/524/indicacao_n6730042019_00001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/525/indicacao_n6830042019_00001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/527/indicacao_n6930042019_00001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/530/indicacao_n_71.201913052019_00000.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/531/indicacao_n_72.201910052019_00000.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/551/indicacao_n_74.201910052019_00000.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/549/indicacao_n_75.201910052019_00000.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/564/indicacaon76.201921052019_00000.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/547/indicacao_n_77.201910052019_00000.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_n_78.201910052019_00000.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/548/indicacao_n_79.201910052019_00000.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/565/indicacaon80.201921052019_00000.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/550/indicacao_n_81.201910052019_00000.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/566/indicacaon82.201921052019_00000.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/532/indicacaon83.201921052019_00000.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/567/indicacaon85.201921052019_00000.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/535/indicacaon86.201921052019_00000.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/537/indicacaon87.201921052019_00000.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_n88.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/541/indicacao_n89.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/542/indicacao_n90.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/543/indicacao_n91.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/544/indicacao_n92.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/545/indicacao_n93.201904062019_00000_g29DuTh.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/552/indicacao_n94.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/557/indicacao_n95.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/558/indicacao_n96.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/559/indicacao_n97.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/561/indicacao_n98.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/560/indicacao_n99.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao_n100.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/563/indicacao_n101.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/568/indicacao_n102.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/569/indicacao_n103.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/571/indicacao_n105.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/572/indicacao_n106.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/573/indicacao_n107.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/575/indicacao_n108.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/582/indicacao_n109.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/581/indicacao_n110.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/578/indicacao_n111.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_n112.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/583/indicacao_n113.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/585/indicacao_n114.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/586/indicacao_n115.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/587/indicacao_n116.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/589/indicacao_n117.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/590/indicacao_n118.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/640/indicacao_n167.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_n168.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_n169.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/648/inddicacao_170.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/647/inddicacao_171.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/654/inddicacao_172.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/650/inddicacao_173.201928112019_00000.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/651/inddicacao_175.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/652/inddicacao_176.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/653/inddicacao_177.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/655/inddicacao_178.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/656/inddicacao_179.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/657/inddicacao_180.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/658/inddicacao_181.201928112019_00000.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/662/inddicacao_182.201928112019_00000.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/663/inddicacao_183.201928112019_00000.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_n184.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_n185.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_n187.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_n188.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_n189.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_n190.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_n192.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao_n193.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/676/indicacao_n194.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao_n196.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_n197.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_n198.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_n199.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_n200.1916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_n201.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/690/indicacao_n_202.1908012020_00000.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_n_203.1908012020_00000.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/693/indicacao_n_204.1908012020_00000.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/695/indicacao_n_205.1908012020_00000.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/696/indicacao_n_206.1908012020_00000.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/523/mocao_de_pesar_n01.201913052019_00000.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/529/mocao_de_pesar_n02.201922052019_00000.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/554/mocao_de_pesar_n03.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/555/mocao_de_pesar_n04.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/570/mocao_de_pesar_n05.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/646/mocao_de_pesar_n08.201920112019_00000.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/659/mocao_de_pesar_n09.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/661/mocao_de_pesar_n10.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/660/mocao_de_pesar_n11.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/446/projeto_de_lei_executivo_no_01_de_04_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/447/projeto_de_lei_executivo_no_02_de_08_de_janeiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/448/projeto_de_lei_executivo_no_03_de_17_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/460/projeto_de_lei_no_04.2019_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/472/projeto_de_lei_ordinario_no_05_de_13_de_ferverei_lQ25QTo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/536/ploe-0112019-.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/576/projeto_de_lei_executivo_no_13.2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/577/projeto_de_lei_executivo_no_14.2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/596/pl016-2019-23082019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/602/projeto_de_lei_do_executivo_no_20_de_2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_de_lei_n_26_de_29_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/675/projeto_de_lei_do_executivo_no_27_de_31_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/476/projeto_de_lei_legislativo_no_01.2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_lei_no_08.2019_-_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/603/projeto_de_lei_do_legislativo_no_10_de_2019_-_ve_eaINmfB.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/702/resolucao_no_02.2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/553/requerimento_de_informacao_n01.201913052019_00000.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/471/requerimento_de_informacao_n02.2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/484/requerimento_de_informacao_n03.2019_cPaOCd3.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/616/requerimento08.201929112019_00000.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/687/requerimento_n09.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/491/veto_parcial_no_01.2019_do_projeto_de_lei_no_49._jWoYzTC.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/449/inidcacao_no_01.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/450/indicacao_n02.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_no_05.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/454/indicacao_n06.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/455/indicacao_no_09.2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/459/indicacao_no_10.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/461/ccf22032019_00010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/463/ccf22032019_00006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/464/ccf22032019_00007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/465/ccf22032019_00008.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/466/ccf22032019_00009.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/468/indicacao_n_18.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_no_19.2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/470/indicacao_no_20.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_n22.2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/474/ccf22032019_00012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/477/indicacao_no_24.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/475/ccf22032019_00013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_no_27.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_no29.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_no_30.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/501/ccf22032019_00015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/502/ccf22032019_00014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/481/ccf22032019_00003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/483/ccf22032019_00001_XF25tk4.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/482/ccf22032019_00002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/490/ccf22032019_00004.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/488/ccf22032019_00000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/487/ccf22032019_00005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/496/ccf27032019_00004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/494/ccf27032019_00003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/495/ccf27032019_00002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/497/indicacao_n4210042019_00000.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/493/ccf27032019_00001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/499/indicacao_n4510042019_00000.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/500/ccf27032019_00000.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_n4710042019_00000.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/504/indicacao_n4810042019_00000.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/505/indicacao_n4910042019_00000.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/507/indicacao_n5010042019_00000.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/508/indicacao_n5110042019_00000.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_n5210042019_00000.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_n5310042019_00000.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/511/indicacao_n5410042019_00000.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/514/indicacao_n5530042019_00000.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/512/indicacao_n5610042019_00000.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/513/indicacao_n5710042019_00000.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_n5810042019_00000.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/515/indicacao_n5930042019_00000.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_n6030042019_00000.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/518/indicacao_n6130042019_00000.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/520/indicacao_n6230042019_00001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/521/indicacao_n6330042019_00001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/519/indicacao_n6430042019_00001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/579/indicacao_n65.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/522/indicacao_n6630042019_00001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/524/indicacao_n6730042019_00001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/525/indicacao_n6830042019_00001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/527/indicacao_n6930042019_00001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/530/indicacao_n_71.201913052019_00000.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/531/indicacao_n_72.201910052019_00000.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/551/indicacao_n_74.201910052019_00000.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/549/indicacao_n_75.201910052019_00000.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/564/indicacaon76.201921052019_00000.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/547/indicacao_n_77.201910052019_00000.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_n_78.201910052019_00000.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/548/indicacao_n_79.201910052019_00000.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/565/indicacaon80.201921052019_00000.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/550/indicacao_n_81.201910052019_00000.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/566/indicacaon82.201921052019_00000.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/532/indicacaon83.201921052019_00000.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/567/indicacaon85.201921052019_00000.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/535/indicacaon86.201921052019_00000.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/537/indicacaon87.201921052019_00000.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_n88.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/541/indicacao_n89.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/542/indicacao_n90.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/543/indicacao_n91.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/544/indicacao_n92.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/545/indicacao_n93.201904062019_00000_g29DuTh.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/552/indicacao_n94.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/557/indicacao_n95.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/558/indicacao_n96.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/559/indicacao_n97.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/561/indicacao_n98.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/560/indicacao_n99.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao_n100.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/563/indicacao_n101.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/568/indicacao_n102.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/569/indicacao_n103.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/571/indicacao_n105.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/572/indicacao_n106.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/573/indicacao_n107.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/575/indicacao_n108.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/582/indicacao_n109.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/581/indicacao_n110.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/578/indicacao_n111.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_n112.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/583/indicacao_n113.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/585/indicacao_n114.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/586/indicacao_n115.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/587/indicacao_n116.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/589/indicacao_n117.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/590/indicacao_n118.201922072019_00000.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/640/indicacao_n167.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_n168.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_n169.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/648/inddicacao_170.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/647/inddicacao_171.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/654/inddicacao_172.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/650/inddicacao_173.201928112019_00000.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/651/inddicacao_175.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/652/inddicacao_176.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/653/inddicacao_177.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/655/inddicacao_178.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/656/inddicacao_179.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/657/inddicacao_180.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/658/inddicacao_181.201928112019_00000.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/662/inddicacao_182.201928112019_00000.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/663/inddicacao_183.201928112019_00000.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_n184.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_n185.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_n187.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_n188.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_n189.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_n190.201911122019_00000.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_n192.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao_n193.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/676/indicacao_n194.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao_n196.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_n197.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_n198.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_n199.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_n200.1916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_n201.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/690/indicacao_n_202.1908012020_00000.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_n_203.1908012020_00000.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/693/indicacao_n_204.1908012020_00000.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/695/indicacao_n_205.1908012020_00000.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/696/indicacao_n_206.1908012020_00000.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/523/mocao_de_pesar_n01.201913052019_00000.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/529/mocao_de_pesar_n02.201922052019_00000.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/554/mocao_de_pesar_n03.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/555/mocao_de_pesar_n04.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/570/mocao_de_pesar_n05.201904062019_00000.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/646/mocao_de_pesar_n08.201920112019_00000.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/659/mocao_de_pesar_n09.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/661/mocao_de_pesar_n10.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/660/mocao_de_pesar_n11.201927112019_00000.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/446/projeto_de_lei_executivo_no_01_de_04_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/447/projeto_de_lei_executivo_no_02_de_08_de_janeiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/448/projeto_de_lei_executivo_no_03_de_17_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/460/projeto_de_lei_no_04.2019_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/472/projeto_de_lei_ordinario_no_05_de_13_de_ferverei_lQ25QTo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/536/ploe-0112019-.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/576/projeto_de_lei_executivo_no_13.2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/577/projeto_de_lei_executivo_no_14.2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/596/pl016-2019-23082019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/602/projeto_de_lei_do_executivo_no_20_de_2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_de_lei_n_26_de_29_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/675/projeto_de_lei_do_executivo_no_27_de_31_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/476/projeto_de_lei_legislativo_no_01.2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_lei_no_08.2019_-_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/603/projeto_de_lei_do_legislativo_no_10_de_2019_-_ve_eaINmfB.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/702/resolucao_no_02.2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/553/requerimento_de_informacao_n01.201913052019_00000.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/471/requerimento_de_informacao_n02.2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/484/requerimento_de_informacao_n03.2019_cPaOCd3.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/616/requerimento08.201929112019_00000.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/687/requerimento_n09.201916122019_00000.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2019/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2019/491/veto_parcial_no_01.2019_do_projeto_de_lei_no_49._jWoYzTC.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H255"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>