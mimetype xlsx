--- v0 (2025-12-10)
+++ v1 (2026-06-13)
@@ -54,510 +54,510 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>DR. IZAQUE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/309/309_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01/2018 AO PROJETO DE LEI N°24,DE 08 DE MAIO DE 2018.DISPÕE SOBRE A ALTERAÇÃO DA POLÍTICA PÚBLICA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE RIO LARGO NO ÂMBITO DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL-SUAS, REVOGA A LEI N°1150/96 DE CRIAÇÃO DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DO CONSELHO MUNICIPAL DE ASSISTÊNCIA, SUAS ALTERAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>FOTC - Finanças, Orçamento e Tomadas de Contas</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 28/2018 - Altera o Anexo VI da Lei Nº 1.776 de 29 de dezembro de 2017.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Patricia Pinto, Daniela Pagão</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01/2018. AO PROJETO  DE LEI Nº 34/2018 DE AUTORIA DO PODER EXECUTIVO. QUE ALTERA O ART. 191 DA LEI MUNICIPAL 1.776/2017 (CTM) E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/</t>
+    <t>http://sapl.riolargo.al.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 01/2018 AO PROJETO DE LEI Nº 13/2018 - DISPÕE SOBRE A AUTORIZAÇÃO PARA A ALTERAÇÃO DE CLASSIFICADORES ORÇAMENTÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS / AUTOR: PODER EXECUTIVO</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/149/149_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/149/149_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇAO DA CISP EM RIO LARGO.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 03/2018 - PAVIMENTAÇÃO ASFÁLTICA DO MUTIRÃO (CORREDOR DE TRANSPORTE)</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ISMAEL FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 04/2018 - DRENAGEM E PAVIMENTAÇÃO DE RUA PUBLICA.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/174/174_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/174/174_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 05/2017 - CONSTRUÇÃO DE UM NOVO CEMITÉRIO E A AMPLIAÇÃO DOS CEMITÉRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 06/2018 - DRENAGEM E PAVIMENTAÇÃO DE VIA PUBLICA URBANA</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/160/160_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/160/160_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DO SISTEMA DE VÍDEO MONITORAMENTO NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ISMAEL FERREIRA, Daniela Pagão</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/161/161_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/161/161_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA REATIVAÇÃO DA GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Marcio Santos</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/162/162_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/162/162_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA CONCLUSÃO DO CALÇAMENTO DA VILA MUNICIPAL</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/163/163_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/163/163_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA FECHAMENTO DA GALERIA DE ESGOTO NA RUA SÃO JOSÉ, ALTO DO GINÁSIO.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Elielza</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/175/175_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 11/2018 - REPOSIÇÃO DE ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Jefferson do Controle</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/166/166_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/166/166_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA CONCLUSÃO DE CALÇAMENTO DA RUA DAS ANTENAS</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/167/167_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/167/167_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA PADRONIZAÇÃO E REPOSIÇÃO DA ILUMINAÇÃO PÚBLICA DA UTINGA LEÃO.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/192/192_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 14/2018 - REDUÇÃO DA JORNADA DE TRABALHO PARA SERVIDORES PÚBLICOS COM NECESSIDADES ESPECIAIS OU QUE TENHAM FILHO COM NECESSIDADES ESPECIAIS</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Zeca Farias</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/168/168_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/168/168_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DRENAGEM E PAVIMENTAÇÃO NO LOTEAMENTO VILA RICA, QUADRA Z1</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Daniela Pagão</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/169/169_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/169/169_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA CONVÊNIO ENTRE PREFEITURA E POLICIA MILITAR.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/178/178_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/178/178_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 17 - INSTALAÇÃO DE ABRIGO DE PONTO DE ÔNIBUS</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>INDICAÇÃO 18/2018 - PROJETO DE REVITALIZAÇÃO DO CENTRO DE RIO LARGO</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/189/189_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 19/2018 - ILUMINAÇÃO NA CONE</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>INDICAÇÃO 20/2018 - COLOCAÇÃO DE ABRIGOS NOS PONTOS DE MOTO-TAXIS</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>JEFFERSON ALEXANDRE, Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 21/2018 - DRENAGEM E PAVIMENTAÇÃO DE CONJUNTOS RESIDENCIAIS</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>JEFFERSON ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 22/2018 - REABERTURA DA UBS FAZENDA CANOAS</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 23/2018 - REFORMA DE QUADRA DE ESPORTES</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO 24/2018 - DRENAGEM E PAVIMENTAÇÃO DE VIAS PÚBLICAS </t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/184/184_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/184/184_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 26/2017 - ABRIGOS EM PONTO DE ÔNIBUS</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/182/182_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/182/182_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 27/2018 - CONTRUÇÃO DE ESCOLA DE ENSINO MÉDIO</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Patricia Pinto</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/181/181_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/181/181_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 28/2018 - IMPLANTAÇÃO DE SISTEMA INTERMODAL ENTRE TRANSPORTE URBANO E VLT</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Thales Diniz</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/180/180_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/180/180_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 29/2018 - CONSTRUÇÃO DE UM TERMINAL RODOVIÁRIO</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 30/2018 - REPOSIÇÃO DA ILUMINAÇÃO DO CONJUNTO ANTÔNIO LINS (LÂMPADAS LED).</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 31/2018 - ILUMINAÇÃO NA VIA QUE SEGUE DO CEMITÉRIO DE LOURENÇO DE ALBUQUERQUE ATÉ A DESTILARIA CENTRAL.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 32/2018 - CONCLUSÃO DAS REFORMAS DE UNIDADES BÁSICAS DE SAÚDE</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇAO 33/2018 - ILUMINAÇÃO (LÂMPADA LED) DA PRACINHA DO RESIDENCIAL CHÁCARA SÃO BENTO. </t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 34/2018 - CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO TERRENO AO LADO DA ESCOLA JOSÉ EDMILSON SOUZA</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>INDICAÇÃO 35/2018 - (ILUMINAÇÃO DE LÂMPADA LED) DA GROTA EM LOURENÇO DE ALBUQUERQUE</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>INDICAÇÃO 36/2017 - ILUMINAÇÃO NA RUA SÃO PAULO E NO CONJUNTO IRMÃ DULCE.</t>
   </si>
   <si>
     <t>206</t>
   </si>
@@ -579,426 +579,426 @@
   <si>
     <t>203</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>INDICAÇÃO 39/2018 - AQUISIÇÃO DE EQUIPAMENTOS DE HEMATOLOGIA</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>INDICAÇÃO 40/2018 - CONSTRUÇÃO DE PARQUINHOS POPULARES</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO 41/2018 - ILUMINAÇÃO (LÂMPADAS LED) NO RESIDENCIAL ASA DOS VENTOS. </t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>INDICAÇÃO 42/2018 - INSTALAÇÃO DE CORRIMÃO NO PERCURSO QUE TEM UMA INCLINAÇÃO NA VILA MUNICIPAL.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÇÃO 43/2018 - LIMPEZA GERAL.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 44/2018 - VIDEO-MONITORAMENTO E MELHORIA NA ILUMINAÇÃO DA ESCOLA MUNICIPAL ESMERALDA FIGUEIREDO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/222/222_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/222/222_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 45/2018 - REPOSIÇÃO DE MEDICAMENTOS NAS UBS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 46/2018 - INSTALAÇÃO DE POSTE DE ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 47/2018 - ILUMINAÇÃO EM LED.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO 48/2018 - REFORMA DA ESCOLA MUNICIPAL IÉTE MELO MATHIAS. </t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 49/2018 - DESTINAÇÃO DE LOCAL PARA OS CARROS DE MÃO NA FEIRA DE RIO LARGO.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO 50/2018 - CRIAÇÃO DE PROJETO PEDAGÓGICO VOLTADO AO COMBATE DA INFREQUÊNCIA E EVASÃO ESCOLAR. </t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 51/2018 - LIMPEZA DO RIACHO CACAÚ.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 52/2018 - MUTIRÃO DE LIMPEZA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 53/2018 - CONCLUSÃO DE PAVIMENTAÇÃO DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 54/2018 - ANTECIPAÇÃO DE CENSO DEMOGRÁFICO DO BRASIL/2020.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 55/2018 - CONSTRUÇÃO DE ESCADARIAS EM VIAS PÚBLICAS URBANA.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 56/2018 - PLACAS INDICATIVAS DOS PONTOS DE PARADA DE ÔNIBUS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO 57/2018 - CONSTRUÇÃO DE PISTA PARA CAMINHADA. </t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 58/2018 - TRANSFORMAR O ESPAÇO ONDE FICAVA A FEIRA LIVRE EM AREA PARA SHOWS E ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 59/2018 - DRENAGEM E PAVIMENTAÇÃO DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 60/2018 - IMPLANTAÇÃO DE UM CREAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 61/2018 - IMPLANTAÇÃO DE SISTEMA DE PÁRA-RAIOS NA FEIRA DE RIO LARGO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 62/2018 - REPOSIÇÃO DA ILUMINAÇÃO DA RUA PRINCIPAL DA UTINGA LEÃO (LÂMPADAS LED).</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 63/2018 - REPOSIÇÃO DE ILUMINAÇÃO PUBLICA.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 64/2018 - FORNECIMENTO DE MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 65/2018 - DRENAGEM E PAVIMENTAÇÃO DE VIAS PUBLICAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 66/2018 - DRENAGEM E PAVIMENTAÇÃO DOS LOTEAMENTOS PARQUE DOS EUCALIPTOS, MORADA DOS PALMARES E PADRE CÍCERO.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 67/2018 - SOLICITAÇÃO DE MÉDICOS PARA UBS DE LOURENÇO DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 68/2018 - RECUPERAÇÃO DE ASFALTO.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 69/2018 - CONSTRUÇÃO DE CENTRO DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO PARA ALUNOS PORTADORES DE DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 70/2018 - AQUISIÇÃO DE ÔNIBUS ESCOLAR.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 71/2018 - SUGESTÃO DE ALTERAÇÃO DA LEI MUNICIPAL N 1.769 DE 30 DE OUTUBRO DE 2017, QUE TRATA DO CUSTEIO DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 72/2018 - CONSTRUÇÃO DE ESCADARIAS, PASSARELAS E URBANIZAÇÃO DA RUA DO SOL E ADJASCÊNCIAS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 73/2018 - REFORMA DA PRAÇA PADRE CÍCERO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 74 - INSTALAÇÃO DE CENTRO INTEGRADO DE SEGURANÇA PÚBLICA - CISP</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO 75/2018 - CONSTRUÇÃO E UMA QUADRA POLIESPORTIVA NO ALTO DA PALMEIRA, ENTRE O CACAÚ E A VILA BETEL. </t>
   </si>
   <si>
     <t>269</t>
   </si>
@@ -1029,2104 +1029,2104 @@
   <si>
     <t>279</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO 79/2018 - FECHAMENTO DE CRATERA. </t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>INDICAÇÃO 80/2018 - CONCEDER, EM REGIME DE COMODATO, ÁREA PARA CONSTRUÇÃO DE UMA IGREJA CATÓLICA, NO CONJUNTO TEOTÔNIO VILELA.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 81/2018 - AQUISIÇÃO DE CADEIRA ODONTOLOGICA PARA UBS DA FAZENDA CANOAS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 82/2018 - RATEIO DE 60% DO FUNDEF.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 83/22018 - REPOSIÇÃO DA ILUMINAÇÃO DA BR 104.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 84/2018 - SINALIZAÇÃO DEFRONTE A ESCOLA NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>INDICAÇÃO 85/2018 - CONCLUSÃO DA DRENAGEM E PAVIMENTAÇÃO DE VIA PÚBLICA URBANA.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 86/2018 - CONSTRUÇÃO DE UBS PARA ATENDER OS MORADORES DO CONJUNTO RESIDENCIAL MARIO MAFRA , BAIRRO BRASIL NOVO.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 87/2018 - PROGRAMA LU PARA TODOS NA CHACARA NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 88/2018 - REFORMA DE QUADRA DE ESPORTES.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 89/2018 - REPOSIÇÃO DA ILUMINAÇÃO DO CONJUNTOS DEMORISVALDO TARGINO, JOSÉ CARLOS, TAVARES GRANJA E TEOTÔNIO VILELA.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 90/2018 - ILUMINAÇÃO DO TRECHO COMPREENDIDO ENTRE A DESTILARIA E AS CASAS NOVAS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/297/ind091-2018-26062018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/297/ind091-2018-26062018_0000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 91/2018 - AMPLIAÇÃO DE CRECHE.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 92/2018 - FORNECIMENTO DE PASSAGENS AOS ESTUDANTES DE RIO LARGO.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/298/ind093-2018-26062018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/298/ind093-2018-26062018_0000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 93/2018 - INSTALAÇÃO DE POSTO DA TRANSPAL NO MUNICÍPIO DE RIO LARGO</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/299/ind094-2018-26062018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/299/ind094-2018-26062018_0000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 94/2018 - REFORMA DA ESCOLA D. PEDRO I</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/300/ind095-2018-26062018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/300/ind095-2018-26062018_0000.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 95/2018 - DRENAGEM E PAVIMENTAÇÃO DAS RUAS ARACAJÚ, RUA BELÉM E RUA CURITIBA</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/327/ind97-2018-10082018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/327/ind97-2018-10082018_0000.pdf</t>
   </si>
   <si>
     <t>Drenagem e pavimentação de via pública.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 99 - Abertura de portas laterais no mercado da carne.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 100/2018 - Construção de banheiros no mercado da carne.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 105/2018 QUE PEDE A CONCLUSÃO DA DRENAGEM E PAVIMENTAÇÃO DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 106/2018 - IMPLANTAÇÃO DE ESCOLA PROFISSIONALIZANTE MUNICIPAL.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 107/2018 QUE PEDE INSTALAÇÃO DE POSTE DE ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação 108/2018 - Reabertura do Núcleo de  Psicultura e produção de mudas.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação 109/2018 - Drenagem, pavimentação, limpeza e capinação da rua da Forene.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>Instalação de Pórtico de "boas Vindas".</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>indicação 112/2018 - Implantação de um Centro de Especialidades Odontológicas - CEO, contratação de dentistas e aquisição de equipamentos odonto-médico-hospitalar.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação 113/2018 - Criação de Programa de Arborização.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação 114/2018 - concede folga anual no dia de aniversário de servidor público municipal.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação 115/2018 - Uniforme para funcionários da Saúde, tablets e protetor solar para Agente Comunitário de Saúde  e Agente Comunitário de Endemias.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Jefferson do Controle, Professor Romildo Calheiros, Thales Diniz</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação 116/2018 - Construção de um terminal de transporte.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação 117/2018 - Linha de ônibus Integração.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>Conserto da tubulação de esgoto do Conjunto Bosque dos Palmares.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>Retirada de lixo e entulhos.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>Drenagem e pavimentação de conjuntos residenciais.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>Iluminação da avenida José Manhães.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>Implantação de sinalização vertical e horizontal.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>Conserto de galeria de esgoto.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 125 - Instalação de Placas Indicativas de Trânsito nos Conjuntos Antônio Lins e Jarbas Oiticica.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 126/2018 - REVITALIZAÇÃO DAS PRAÇAS DO CONJUNTO JARBAS OITICICA.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>indicação 127/2018 - Construção de uma Quadra Poliesportiva no Conjunto Teotônio Vilella.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação 128/2018 - Reforma e construção de quadra de esportes na Escola Municipal Professor José Carlos.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 129/2018 - Reforma da Escola Municipal Esmeralda Figueiredo.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 130/2018 - Conclusão da construção da quadra de esportes do Conjunto Tavares Granja.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>Mudança do tráfego no centro da cidade.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 132/2018 - Convênio entre a Prefeitura e a Polícia Militar.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 133/2018 - Construção de ginásio poliesportivo.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 134/2018 - Cessão de funcionários para o núcleo de atendimento à mulher.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 135/2018 - Campeonato de Futebol Amador Master "Primavera-Verão".</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 136/2018 - DRENAGEM E PAVIMENTAÇÃO DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 137/2018 - CAMPEONATO REDE ROSA FEMININO DE ESPORTES.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 138/2018 - PINTURA DE LOMBADAS E COLOCAÇÃO DE PLACAS DE IDENTIFICAÇAO.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 139/2018 - COORDENAÇÃO CENSITÁRIA DEMOGRÁFICA DE RIO LARGO.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 140/2018 - CONSTRUÇÃO DE PRAÇA PARA JUVENTUDE COM CENTRO ESPORTIVO UNIFICADO - CEI</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 141/2018 - ILUMINAÇÃO NO CONJUNTO HÉLIO VASCONCELOS.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 142/2018 - IMPLANTAÇAO DE LOMBADAS E PLACAS DE IDENTIFICAÇÃO.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 143/2018 - REPOSIÇÃO DA ILUMINAÇÃO DA FAZENDA CONE</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>indicação 144/2018 - PROGRAMA MUNICIPAL PARA AGRICULTURA FAMILIAR EM RIO LARGO.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 145/2018 - REPOSIÇÃO DA ILUMINAÇÃO DO RESIDENCIAL PARQUE DOS COQUEIROS.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 146/2018 - REPOSIÇÃO DA ILUMINAÇÃO DE VIAS PÚBLICAS (LÂMPADAS LED)</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>indicação 147/2018 - INSTALAÇÃO DE SEMÁFORO.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 148/2018 - DESIGNAÇÃO DE MÉDICOS PARA UBS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 149/2018 - CONTRUÇÃO DE GINÁSIO POLIESPORTIVO.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 150/2018 - POSTEAMENTO DO LOTEAMENTO TERRAS DE UTINGA.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 151/2018 - FORMAR BANDA FILARMÔNICA FEMININA DE RIO LARGO.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 152/2018 - DRENAGEM, PAVIMENTAÇÃO E REPOSIÇÃO DE ILUMINAÇÃO PÚBLICA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEMÁFOROS.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DE RUA PÚBLICA.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 157/2018 - DRENAGEM E PAVIMENTAÇÃO DE VIA PÚBLICA URBANA.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 158/2018 - RECUPERAÇÃO DAS FACHADAS DAS CASAS DA RUA 1 DE JANEIRO EM GUSTAVO PAIVA.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 159/2018 - ENVIO DE PROJETO DE LEI DE INCENTIVO AOS AGENTES DE SAÚDE E AGENTES DE ENDEMIAS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 156/2018 - LIMITES INTERMUNICIPAIS COM CONSTRUÇÃO DO MARCO LEGAL PELO MUNICIPAL  - ITERAL E O IBGE.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 160/2018 - SERVIÇO DE CORRESPONDÊNCIA POSTAL NO CACAÚ II.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 163/2018 - MUDANÇA DE TRÁFEGO NA LADEIRA DO ALTO DE SÃO MIGUEL.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 164/2018 - DRENAGEM E PAVIMENTAÇÃO DE RUA PÚBLICA.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 165/2018 - REPOSIÇÃO DE CALÇAMENTO.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 166/2018 - CONSTRUÇÃO DE CENTRO DE REFERENCIA EM ASSISTÊNCIA SOCIAL - CRAS.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>JEFFERSON ALEXANDRE, Daniela Pagão</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 167/2018.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 161/2018 - IMPLANTAÇÃO DE LOMBADAS E PLACAS DE IDENTIFICAÇÃO.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 162/2018 - CONSTRUÇÃO DE UM ESTÁDIO DE FUTEBOL.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>MOÇÃO 01/2018 - PELO FALECIMENTO DA SENHORA MARIA JOSÉ BATISTA DA SILVA</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 03/2018 - À FAMÍLIA DO SENHOR REINALDO ALFREDO DO LIVRAMENTO (RENAN LIVRAMENTO).</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/346/mocpes-04-2018-31082018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/346/mocpes-04-2018-31082018_0000.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Petrúcio Pereira da Silva (Seu Péu)</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 05/2018 - PELO FALECIMENTO DO DELEGADO DA POLÍCIA CIVIL NILSON COSTA ALCÂNTARA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 06/2018 - PELO FALECIMENTO DO SENHOR CICERO ALEXANDRE.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR 07/2018 - MOÇÃO DE PESAR PELO FALECIMENTO DO EX-PREFEITO RAFAEL TORRES.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>PDREU</t>
   </si>
   <si>
     <t>Pedido de Regime de Urgência</t>
   </si>
   <si>
     <t>Gilberto Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE URGÊNCIA AO PROJETO DE LEI N°26, DE 13 DE JUNHO DE 2018.DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>Pedido de Urgência ao Projeto de Lei nº 28/2018, que Altera o Anexo VI da Lei Nº 1.776 de 29 de dezembro de 2017.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/153/153_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO SENADOR ARNON DE MELO - SRA IETE MELO.</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/154/154_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DE RIO LARGO - SRA. MARIA HELENA CLOVES GRANJA</t>
   </si>
   <si>
     <t>Jefferson do Controle, JEFFERSON ALEXANDRE, Patricia Pinto</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIO DE RIO LARGO A SRA JOSEFA CICERA DOS PRAZERES.</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/156/156_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO SENADOR ARNON DE MELO A SRA. ALESSANDRA SOARES.</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/157/157_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO E CIDADÃ HONORÁRIA DE RIO LARGO A SRA JÂNINE ÂNGELA.</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/158/158_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIO DE RIO LARGO A SRA MARIA JOSÉ LOPES.</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/159/159_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITO DE RIO LARGO A SRA. EVA BENEDITA</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/302/pdl082018-25062018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/302/pdl082018-25062018_0000.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, AO DEPUTADO FEDERAL ARTHUR CÉSAR PEREIRA DE LIRA.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/303/pdl092018-25062018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/303/pdl092018-25062018_0000.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, AO MINISTRO DE ESTADO DAS CIDADES ALEXANDRE BALDY.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/304/pdl102018-25062018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/304/pdl102018-25062018_0000.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE RIO LARGO, À SECRETÁRIA  NACIONAL DE HABITAÇÃO DO MINISTÉRIO DAS CIDADES MARIA DO SOCORRO GADELHA C. DE LIRA</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/305/pdl112018-25062018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/305/pdl112018-25062018_0000.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO SENADOR ARNON DE MELLO, AO SENADOR BENEDITO DE LIRA.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/395/projeto_de_decreto_legislativo_no_12_de_31_de_ou_SAGH4b1.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/395/projeto_de_decreto_legislativo_no_12_de_31_de_ou_SAGH4b1.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO 12/2018 - CONCEDE A COMENDA JAREDE VIANA À PROFESSORA LUCIENE CASADO MARTINS SILVA.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/396/projeto_de_decreto_legislativo_no_13_de_outubro_de_2018.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/396/projeto_de_decreto_legislativo_no_13_de_outubro_de_2018.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO 13/2018 - CONCEDE A COMENDA JAREDE VIANA À PROFESSORA LISETE DELFINO VASCONCELOS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/397/projeto_de_decreto_legislativo_no_14_de_31_de_ou_CkgExfo.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/397/projeto_de_decreto_legislativo_no_14_de_31_de_ou_CkgExfo.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO 14/2018 - CONCEDE A COMENDA JAREDE VIANA À PROFESSORA MARIA DA SALLETE SANTOS.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/398/projeto_de_decreto_legislativo_no_15_de_31_de_ou_Jw3LYct.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/398/projeto_de_decreto_legislativo_no_15_de_31_de_ou_Jw3LYct.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO 15/2018 - CONCEDE A COMENDA JAREDE VIANA À PROFESSORA ZILDA FERREIRA MONTES.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/399/projeto_de_decreto_legislativo_no16_de_31_de_out_m2wDvtS.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/399/projeto_de_decreto_legislativo_no16_de_31_de_out_m2wDvtS.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO 16/2018 - CONCEDE A COMENDA JAREDE VIANA À PROFESSORA MARLENE HONORATO DA SILVA.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/400/projeto_de_decreto_legislativo_no_17_de_31_de_ou_5qOqTXh.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/400/projeto_de_decreto_legislativo_no_17_de_31_de_ou_5qOqTXh.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO 17/2018 - CONCEDE A COMENDA JAREDE VIANA À PROFESSORA MARIA JOSÉ DOS SANTOS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/401/projeto_de_decreto__legislativo_no_18_de_31_de_o_4dYhQWh.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/401/projeto_de_decreto__legislativo_no_18_de_31_de_o_4dYhQWh.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO 18/2018 - CONCEDE A COMENDA JAREDE VIANA À PROFESSORA ENILDA ALVES COSTA.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>PLOEM</t>
   </si>
   <si>
     <t>Projeto de Lei após Emendado</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/310/310_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°24,DE 08 DE MAIO DE 2018.DISPÕE SOBRE A ALTERAÇÃO DA POLÍTICA PÚBLICA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE RIO LARGO NO ÂMBITO DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL-SUAS, REVOGA A LEI N°1150/96 DE CRIAÇÃO DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DO CONSELHO MUNICIPAL DE ASSISTÊNCIA, SUAS ALTERAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 28/2018 - Altera o Anexo VI da Lei Nº 1.776 de 29 de dezembro de 2017.Após amendado</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/151/151_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DO UNIFORME ESCOLAR PADRONIZADO NAS ESCOLAS PÚBLICAS MUNICIPAIS DE RIO LARGO/AL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A DOAR IMÓVEIS NO CONJUNTO MUTIRÃO, QUE ESPECIFICA, AOS BENEFICIÁRIOS DO PROGRAMA MORADIA LEGAL III NO MUNICÍPIO DE RIO LARGO/AL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/173/173_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPOE SOBRE REVISÃO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO, VINCULADOS AO FUNDEB 60%, INTEGRANTES DOS QUADROS PERMANENTES DA EDUCAÇÃO DO MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR IMÓVEL PÚBLICO AO INSTITUTO FEDERAL DE ALAGOAS PARA CONSTRUÇÃO DE CAMPUS IFAL-RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DE 2018 PARA INCLUSÃO DA AÇÃO CONSTRUÇÃO E/OU REFORMA DE PRAÇAS E URBANIZAÇÃO DE BAIRROS E POVOADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA REMANEJAMENTO DE DOTAÇÃO ORÇAMENTÁRIA NA LEI ORÇAMENTÁRIA ANUAL DE 2018 Nº 1.781/2017 PARA REFORMA E AMPLIAÇÃO DE UNIDADES ESCOLARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 09/2018 - ALTERA DISPOSITIVOS DA LEI MUNICIPAL 1.392/2005 DE 23 DE JUNHO DE 2005, E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 10/2018 - DISPOE SOBRE A AUTORIZAÇÃO DE CÓDIGOS DE MODALIDADE DE APLICAÇÃO NOS ANEXOS DA LEI ORÇAMENTÁRIA DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 11/2018 - ALTERA O ARTIGO 4, INCISO I, DA LEI ORÇAMENTÁRIA ANUAL - LEI MUNICIPAL 1.781/2017, ALTERANDO O LIMITE PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL Nº 12/2018 - INSTITUI  NOVA PLANTA GENÉRICA DE VALORES DE TERRENO DE RIO LARGO/AL, MODELOS DE AVALIAÇÃO EM MASSA DOS IMOVEIS E POLÍTICA URBANA RELACIONADA A COBRANÇA DO IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA-IPTU.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 13/2018 - DISPÕE SOBRE A AUTORIZAÇÃO PARA A ALTERAÇÃO DE CLASSIFICADORES ORÇAMENTÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS / AUTOR: PODER EXECUTIVO/ SOLICITAÇÃO DE URGÊNCIA.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/214/ploe-014-2018-republicacao-12092018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/214/ploe-014-2018-republicacao-12092018_0000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°14 DE 21 DE MARÇO DE 2018.DISPÕE SOBRE O PERÍMETRO URBANO DE RIO LARGO,SUPRIME DIVISÃO DISTRITAL E INSTITUI ABAIRRAMENTO.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEITURA DO PROJETO DE LEI Nº 15/2018 - ALTERA O ANEXO ÚNICO DA LEI MUNICIPAL Nº 1.769/2017, DE 30 DE OUTUBRO DE 2017 - CONTRIBUIÇÃO DE ILUMINAÇÃO / AUTOR: PODER EXECUTIVO/ SOLICITAÇÃO DE URGÊNCIA.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°16 DE 27 DE MARÇO DE 2018,CRIA PROGRAMAS SOCIAIS PARA ATENDIMENTO À POPULAÇÃO CARENTE DO MUNICÍPIO DE RIO LARGO/AL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°17 DE ABRIL DE 2018. ALTERA O INCISO III DO PARÁGRAFO ÚNICO DO ART.12 DA LEI 1237/99 E ART.1° DA LEI 1598/2011 E DÁ OUTRAS PROVIDÊCIAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 18 DE 10 DE ABRIL DE 2018 - DISPÕE SOBRE A REVISÃO SALARIAL DOS SERVIDORES PÚBLICOS EFETIVOS INTEGRANTES DOS QUADROS PERMANENTES DA EDUCAÇÃO DO MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 19,DE 10 DE ABRIL DE 2018.EMENTA:DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DO ORÇAMENTO PARA O EXERCÍCIO FINANCEIRO DE 2019 DO MUNICÍPIO DE RIO LARGO/AL,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°20, DE 10 DE ABRIL DE 2018.EMENTA:DISPÕE SOBRE A ALTERAÇÃO DA ESTIMATIVA DE RECEITAS E READEQUAÇÃO DOS PROGRAMAS E AÇÕES DO PLANO PLURIANUAL-PPA 2018-2021 PARA O MUNICÍPIO DE RIO LARGO, PREVISTO NA LEI MUNICIPAL N°1.780 DE DEZEMBRO DE 2017, E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DO UNIFORME PADRÃO NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 22/2018 - AUTORIZAÇÃO DE CRÉDITO ESPECIAL NO ORÇAMENTO ANUAL 2018.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO 3° AO ART.3° DA LEI MUNICIPAL 1.392/2005</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°24,DE 08 DE MAIO DE 2018.DISPÕE SOBRE A ALTERAÇÃO DA POLÍTICA PÚBLICA DE ASSISTÊNCIA SOCIAL DO MÚNICIPIO DE RIO LARGO NO ÂMBITO DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL-SUAS, REVOGA A LEI N°1150/96 DE CRIAÇÃO DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DO CONSELHO MUNICIPAL DE ASSISTÊNCIA, SUAS ALTERAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/276/projeto_de_lei_no_25_de_17_de_maio_de_2018._pode_wXHoyq4.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/276/projeto_de_lei_no_25_de_17_de_maio_de_2018._pode_wXHoyq4.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°25 DE 17 DE MAIO DE 2018. INSTITUI O SERVIÇO DE ÁGUA E ESGOTO-SAAE DE RIO LARGO-AL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/306/ploe-026-2018-23072018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/306/ploe-026-2018-23072018_0000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°26, DE 13 DE JUNHO DE 2018.DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/295/pl0272018-isencao-itbi04072018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/295/pl0272018-isencao-itbi04072018_0000.pdf</t>
   </si>
   <si>
     <t>INSTITUI ISENÇÃO DO IMPOSTO SOBRE A TRANSMISSÃO DE BENS IMOVEIS POR ATO ONEROSO INTER VIVOS-ITBI PARA OPERAÇÕES VINCULADAS AO PROGRAMA MINHA CASA,MINHA VIDA,NAS CONDIÇÕES ESPECIFICADAS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/312/projeto_de_lei_executivo_no_28_de_28_de_junho_de_2018.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/312/projeto_de_lei_executivo_no_28_de_28_de_junho_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo VI da Lei Nº 1.776 de 29 de dezembro de 2017.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI Nº 1.570, DE 26 DE MARÇO DE 2010.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/323/ploe-030-2018-17082018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/323/ploe-030-2018-17082018_0000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 30 DE 01 DE AGOSTO DE 2018 (ALTERA DISPOSITIVO DA LEI Nº 1.758/2017 E DÁ OUTRAS PROVIDÊNCIAS)</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/336/ploe031-2018-31082018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/336/ploe031-2018-31082018_0000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°31 DE 06 DE AGOSTO DE 2018. DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTARIA ANUAL DE 2018 ,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/335/ploe034-2018-31082018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/335/ploe034-2018-31082018_0000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°34 ALTERA O ART. 191 DA LEI MUNICIPAL 1.776/2017 (CTM) E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/342/ploe036-2018-31082018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/342/ploe036-2018-31082018_0000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 36, DE 21 DE AGOSTO DE 2018.ALTERA O ART. 4°, INCISO I ,DA LEI ORÇAMENTARIA ANUAL DE 2018 - LEI N° 1781/2017, ALTERANDO O LIMITE PARA ABERTURA DE CRÉDITOS ADICIONAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/340/projeto_de_lei_do_executivo_no_37_de_23_de_agost_16adqov.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/340/projeto_de_lei_do_executivo_no_37_de_23_de_agost_16adqov.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de uniforme escolar padronizado nas escolas públicas municipais de Rio Largo/AL e dá outras providências.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/344/loa_2019.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/344/loa_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 38 DE 23  DE AGOSTO DE 2018.ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE RIO LARGO  PARA O EXERCICÍO FINANCEIRO DE 2019, E ADOTA OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/354/ploe-39-2018-12092018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/354/ploe-39-2018-12092018_0000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 39 DE 27 DE AGOSTO DE 2018. DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, CRIA O FUNDO MUNICIPAL DE SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 40, DE 28 DE AGOSTO DE 2018. DISPÕE SOBRE A ALTERAÇÃO NO DEMOSTRATIVO PRIORIDADES E METAS, E INTEGRAÇÃO DAS MODIFICAÇÕES NOS DEMOSTRATIVOS DA LEI DE DIRETRIZES ORÇAMENTARIAS DE 2019 E DO PLANO PLURIANUAL 2018/2021.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 41 DE 21 DE SETEMBRO DE 2018 . INSTITUI O PROGRAMA SOCIOAMBIENTAL COOPERATIVA DE CATADORES DE MATERIAL RECICLÁVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CRECHE MUNICIPAL PEDRO SOARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO Nº 45/2018 - DISPÕE SOBRE A CRIAÇÃO DA CRECHE MUNICIPAL VOVÓ OZANA BEDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO Nº 46/2018 - DISPÕE SOBRE A CRIAÇÃO DA CRECHE MUNICIPAL JUARINA PINTO DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 47/2018 - INSTITUI PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS NO MUNICÍPIO DE RIO LARGO PARA O ANO DE 2018.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/432/projeto_de_lei_executivo_no_49_de_27_de_novembro_oxVI2is.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/432/projeto_de_lei_executivo_no_49_de_27_de_novembro_oxVI2is.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAM DE INCENTIVO AO DESENVOLVIMENTO DO MUNICIPIO DE RIO LARGO (PROGRIDE) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/431/projeto_de_lei_executivo_no_50_de_07_de_dezembro_de_2018.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/431/projeto_de_lei_executivo_no_50_de_07_de_dezembro_de_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE GRATIFICAÇÃO DE PRODUTIVIDADE AOS PROFISSIONAIS DO SERVIÇO MUNICIPAL DE VIGILÂNCIA SANITÁRIA E CONTÉM OUTRAS PROCIDÊNCIAS.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTAMENTO DA GRATIFICAÇÃO DOS MÉDICOS INTEGRANTES DO PROGRAMA SAÚDE DA FAMÍLIA-PSF DO MUNICÍPIO DE RIO LARGO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/442/projeto_de_lei_executivo_no_53_de_18_de_dezembro_OJxoDCM.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/442/projeto_de_lei_executivo_no_53_de_18_de_dezembro_OJxoDCM.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°53 DE 18 DE DEZEMBRO DE 2018.INSTITUI INCENTIVO PARA SERVIDORES INTEGRANTES DAS EQUIPES DA SAÚDE DE ATENÇÃO BÁSICA QUE ADERIREM AO PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE DA ATENÇÃO BÁSICA - PMAQ E CONTÉM OURAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/444/pl0542018-refis26122018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/444/pl0542018-refis26122018_0000.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º DA ELI º 1.823, DE 30 DE NOVEMBRO DE 2018, QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS, NO MUNICÍPIO DE RIO LARGO PARA O EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/443/projeto_de_lei_executivo_no_55_de_26_de_dezembro_s0v9E0a.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/443/projeto_de_lei_executivo_no_55_de_26_de_dezembro_s0v9E0a.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°55 DE DEZEMBRO DE 2018. ALTERA OS ARTIGOS 94; 131; 190; 191; 226; 282; 283; ALTERA OS ANEXOS III, VI, VIII; E CRIA O ANEXO XIII, TODOS DA LEI N° 1.776, DE 29 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/165/165_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DO DEPARTAMENTO JURÍDICO DA CÂMARA DE VEREADORES DO MUNICÍPIO DE RIO LARGO-AL, ALTERANDO A LEI MUNICIPAL Nº 1.699/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 02/2018 - DISPÕE SOBRE A INSTITUIÇÃO DO GARI COMUNITÁRIO PARA A COLETA DE RESÍDUOS SÓLIDOS, LIMPEZA DE CANAIS, ESCADARIAS, CANALETAS, NOS LOCAIS INACESSÍVEIS À COLETA FORMAL.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>PROJETO DE LEI 03/2018 - DISPÕE SOBRE O ESTABELECIMENTO DE CONVÊNIO ENTRE EMPRESAS PRIVADAS QUE DOAREM E DESEJAREM TER SUAS LOGOMARCAS GRAVADAS OU IMPRESSAS NOS PRODUTOS DOS ALUNOS DAS UNIDADES ESCOLARES DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>PROJETO DE LEI 04/2018 - AUTORIZA A PREFEITURA A IMPLANTAR A REDE DE CUIDADOS À PESSOA COM DEFICIÊNCIA, NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE, NO MUNICÍPIO DE RIO LARGO/AL.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>OBRIGA AS ESCOLAS E CRECHES PÚBLICAS E PRIVADAS, NO MUNICÍPIO DE RIO LARGO, A INSTALAREM SISTEMA DE MONITORAMENTO COM CÂMERAS DE VIDEO.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 06/2018 - DETERMINA A PRESENÇA DE NUTRICIONISTAS NAS ESCOLAS PÚBLICAS DE ENSINO INFANTIL E FUNDAMENTAL, NO ÂMBITO DO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°07/2018 DISPÕE O &amp;acute;&amp;acute;PROGRAMA EDUCTRAN-EDUCAÇÃO NO TRÂNSITO NAS ESCOLAS``NA FORMA DE TEMA TRANSVERSAL DA REDE PÚBLICA DE ENSINO MUNICIPAL,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°08/2018 DISPÕE SOBRE DIRETRIZES AOS CENTROS EDUCACIONAIS INFANTIS E CRECHES PARA PERMITIR O ALEITAMENTO MATERNO.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09/2018 - CONSIDERA ENTIDADE DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO CENTRO DE RECUPERAÇÃO SOCIAL DESAFIO JOVEM DE ALAGOAS.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Patricia Pinto, Thales Diniz</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/281/plol0102018-10082018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/281/plol0102018-10082018_0000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 10/2018 - DISPÕE SOBRE A CRIAÇÃO NO MUNICÍPIO DE RIO LARGO DE MECANISMO INTERSETORIAIS NO ÂMBITO DA EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL PARA PREVENÇÃO,PROTEÇÃO E DEFESA DE CRIANÇA E ADOLESCENTES DA VIOLÊNCIA SEXUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/322/plol-12-2018-24082018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/322/plol-12-2018-24082018_0000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°12/2018 CONSIDERA ENTIDADE DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO  DE MORADORES DO RESIDENCIAL FRANCISCO TAVARES GRANJA.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/341/plol013-2018-31082018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/341/plol013-2018-31082018_0000.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE EDUCAÇÃO FISCAL - PMEF- EM CONSONÂNCIA COM AS DIRETRIZES DO PROGRAMA NACIONAL DE EDUCAÇÃO FISCAL - PNEF - A SER IMPLANTADO NO MUNICIPIO.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/339/plol014-2018-31082018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/339/plol014-2018-31082018_0000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°14 DE 21 DE AGOSTO DE 2018.INSTITUI O DIA MUNICIPAL DO DOADOR VOLUNTÁRIO DE SANGUE E A SEMANA MUNICIPAL DE INCENTIVO À DOAÇÃO  DE SANGUE ,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/343/plol015-2018-31082018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/343/plol015-2018-31082018_0000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°15 DE 28 DE  AGOSTO  DE 2018.CRIAS O INCISO XI AO ART. 1°, ALTERA O ANEXOS I E II DA LEI MUNICIPAL  N° 1699, DE 29 DE DEZEMBRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/355/plol-16-2018-12092018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/355/plol-16-2018-12092018_0000.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO EM RIO LARGO DA PARADA SEGURA PARA MULHERES, EM HORÁRIOS NOTURNOS NO ITINERÁRIO DO TRANSPORTE COLETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 17/2018 - INSTITUI A SEMANA MUNICIPAL DO ARTESÃO E O DIA DO ARTESÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/392/projeto_de_lei_do_legislativo_no_18.2018.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/392/projeto_de_lei_do_legislativo_no_18.2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 18/2018 - INSTITUI A SEMANA MUNICIPAL E O DIA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE O TRANSTORNO DO ESPECTRO AUTISTA - TEA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/409/projeto_de_lei_no_19_de_05_de_novembro_de_2018.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/409/projeto_de_lei_no_19_de_05_de_novembro_de_2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 19/2018 - DISPÕE SOBRE A OBRIGATORIEDADE DO CONSERTO DOS BURACOS E VALAS ABERTAS NAS VIAS, CALÇADAS, BENS E LOGRADOUROS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE RIO LARGO, POR CONCESSIONÁRIAS E PERMISSIONÁRIOS DE SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/404/projeto_de_lei_legistalivo_no_20.2018.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/404/projeto_de_lei_legistalivo_no_20.2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 20/2018 - TORNA OBRIGATÓRIA A INSERÇÃO DO SÍMBOLO MUNDIAL DO AUTISMO, NAS PLACAS DE ATENDIMENTO PRIORITÁRIO FIXADAS NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOR NO MUNICÍPIO DE RIO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DOS INCISOS VIII E IX , DOS §§ 1º E 2º E ANEXOS I E II DA LEI MUNICIPAL Nº 1.699/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE DENOMINAÇÃO DE VIA PÚBLICA URBANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/321/pr-01-2018-24082018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/321/pr-01-2018-24082018_0000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°01/2018 ALTERA,SUPRIME E ACRESCE DISPOSITIVO NA RESOLUÇÃO N° 11/2002 - REGIMENTO INTERNO DA CÂMARA DE RIO LARGO.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°02/2018 ALTERA E MODIFICA  DISPOSITIVO NA RESOLUÇÃO N°11/2002 - REGIMENTO INTERNO DA CÂMARA DA CÂMARA MUNICIPAL DE RIO LARGO.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/371/pr032018-02102018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/371/pr032018-02102018_0000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO 03/2018 - CRIA COMENDA JARED VIANA.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/405/projeto_de_resolucao_no04.2018.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/405/projeto_de_resolucao_no04.2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO 04/2018 - REVOGA E ACRESCENTA DISPOSITIVOS NA RESOLUÇÃO 11/2002 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE RIO _x000D_
 LARGO.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>PLEID</t>
   </si>
   <si>
     <t>Projeto Lei Delegada</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/370/projeto_de_lei_delegada_01.2018.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/370/projeto_de_lei_delegada_01.2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DELEGADA 01/2018 - ALTERA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE RIO LARGO/AL, ESTABELECE COMPETÊNCIA DE SEUS ÓRGÃOS, FIXA CARGOS COMISSIONADOS, FUNÇÕES GRATIFICADAS, VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/418/lei_delegada_no_02-2018.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/418/lei_delegada_no_02-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE RIO LARGO/AL, ESTABELECE COMPETÊNCIA DE SEUS ÓRGÃOS, FIXA CARGOS COMISSIONADOS, FUNÇÕES GRATIFICADAS, VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/152/152_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVO,MODIFICA O §7º DO ART. 15 DA LEI ORGÂNICA DO MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>REFIN</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DO PROJETO DE LEI Nº 13/2018 - DISPÕE SOBRE A AUTORIZAÇÃO PARA A ALTERAÇÃO DE CLASSIFICADORES ORÇAMENTÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS / AUTOR: PODER EXECUTIVO</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>JLR - Justiça, Legislação e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/308/308_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL AO PROJETO DE LEI N° 19,DE 10 DE ABRIL DE 2018.EMENTA:DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DO ORÇAMENTO PARA O EXERCÍCIO FINANCEIRO DE 2019 DO MUNICÍPIO DE RIO LARGO/AL,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/311/311_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei nº 28/2018 Altera o Anexo VI da Lei Nº 1.776 de 29 de dezembro de 2017.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVERSOS VEREADORES REQUEREM PAUTA DO PROJETO DE LEI DELEGADA 01/2018 NA SESSÃO DELIBERATIVA ORDINÁRIA DO DIA 18 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/185/185_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE INFORMAÇÃO 01/2018 - INFORMAR AS RAZÕES DA PARALISAÇÃO DAS OBRAS DE CONSTRUÇÃO DE UMA QUADRA COBERTA NO CONJUNTO RESIDENCIAL TAVARES GRANJA </t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO 02/2018 - SOLICITA AO DELEGADO DE POLÍCIA CIVIL DO 24 DP/RIO LARGO AS INFORMAÇÕES SOBRE SEGURANÇA PÚBLICA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERE DO PRESIDENTE DA CÂMARA QUE SOLICITE AS INFORMAÇÕES QUE ESPECIFICA DO SENHOR JUDIRON DA SILVA PENA, GERENTE DA UNIDADE LESTE DA CASAL/RIO LARGO. </t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO 04/2018 - QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS NO SENTIDO DE RECUPERAR AS RUAS E AVENIDAS DO NOSSO MUNICÍPIO QUE ENCONTRAM-SE INTRANSITÁVEIS.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>SS - Saúde e Serviços Sociais</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE INFORMAÇÃO Nº 05/2018 - </t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/345/req-06-2018-31082018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/345/req-06-2018-31082018_0000.pdf</t>
   </si>
   <si>
     <t>Requer informações da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÕES 07/2018 - Qual a fundamentação legal para cobrança do ISS da Prefeitura Municipal de Rio Largo das escolas privadas, indicando a forma de cálculo do referido tributo.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO 08/2018 - REQUERE INFORMAÇÕES SOBRE O QUE IMPEDE A SECRETARIA MUNICIPAL DE SAÚDE EM FORNECER UNIFORMES E PROTETOR SOLAR PARA OS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES COMUNITÁRIOS DE ENDEMIAS.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>LICENÇA PARA TRATAMENTO DE SAÚDE DE ACORDO COM O ARTIGO 69, INCISO II, PARÁGRAFO 4.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>RDENC</t>
   </si>
   <si>
     <t>Requerimento de Denúncia Contra Prefeito - Cidadão</t>
   </si>
   <si>
     <t>Cidadão</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DENÚNCIA DE SUPOSTAS IRREGULARIDADE DO PODER EXECUTIVO MUNICIPAL, AUTOR MARIVALDO FRAGOSO</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>Recebimento de Denúncia contra o Prefeito por Crime de improbidade administrativa e responsabilidade (Transporte Escolar).</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>Recebimento de Denúncia contra o Prefeito por Crime de improbidade administrativa e responsabilidade (SMTT).</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/307/veto-012018-plol062018-15082018_0000.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/307/veto-012018-plol062018-15082018_0000.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI N°06/2018, DETERMINA A PRESENÇA DE NUTRICIONISTAS NAS ESCOLAS PÚBLICAS DE ENSINO INFANTIL E FUNDAMENTAL, NO ÂMBITO DO MUNICÍPIO DE RIO LARGO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3433,68 +3433,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/149/149_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/174/174_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/160/160_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/161/161_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/162/162_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/163/163_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/166/166_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/167/167_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/168/168_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/169/169_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/178/178_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/184/184_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/182/182_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/181/181_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/180/180_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/222/222_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/297/ind091-2018-26062018_0000.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/298/ind093-2018-26062018_0000.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/299/ind094-2018-26062018_0000.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/300/ind095-2018-26062018_0000.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/327/ind97-2018-10082018_0000.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/346/mocpes-04-2018-31082018_0000.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/302/pdl082018-25062018_0000.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/303/pdl092018-25062018_0000.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/304/pdl102018-25062018_0000.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/305/pdl112018-25062018_0000.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/395/projeto_de_decreto_legislativo_no_12_de_31_de_ou_SAGH4b1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/396/projeto_de_decreto_legislativo_no_13_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/397/projeto_de_decreto_legislativo_no_14_de_31_de_ou_CkgExfo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/398/projeto_de_decreto_legislativo_no_15_de_31_de_ou_Jw3LYct.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/399/projeto_de_decreto_legislativo_no16_de_31_de_out_m2wDvtS.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/400/projeto_de_decreto_legislativo_no_17_de_31_de_ou_5qOqTXh.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/401/projeto_de_decreto__legislativo_no_18_de_31_de_o_4dYhQWh.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/214/ploe-014-2018-republicacao-12092018_0000.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/276/projeto_de_lei_no_25_de_17_de_maio_de_2018._pode_wXHoyq4.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/306/ploe-026-2018-23072018_0000.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/295/pl0272018-isencao-itbi04072018_0000.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/312/projeto_de_lei_executivo_no_28_de_28_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/323/ploe-030-2018-17082018_0000.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/336/ploe031-2018-31082018_0000.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/335/ploe034-2018-31082018_0000.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/342/ploe036-2018-31082018_0000.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/340/projeto_de_lei_do_executivo_no_37_de_23_de_agost_16adqov.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/344/loa_2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/354/ploe-39-2018-12092018_0000.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/432/projeto_de_lei_executivo_no_49_de_27_de_novembro_oxVI2is.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/431/projeto_de_lei_executivo_no_50_de_07_de_dezembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/442/projeto_de_lei_executivo_no_53_de_18_de_dezembro_OJxoDCM.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/444/pl0542018-refis26122018_0000.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/443/projeto_de_lei_executivo_no_55_de_26_de_dezembro_s0v9E0a.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/281/plol0102018-10082018_0000.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/322/plol-12-2018-24082018_0000.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/341/plol013-2018-31082018_0000.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/339/plol014-2018-31082018_0000.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/343/plol015-2018-31082018_0000.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/355/plol-16-2018-12092018_0000.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/392/projeto_de_lei_do_legislativo_no_18.2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/409/projeto_de_lei_no_19_de_05_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/404/projeto_de_lei_legistalivo_no_20.2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/321/pr-01-2018-24082018_0000.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/371/pr032018-02102018_0000.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/405/projeto_de_resolucao_no04.2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/370/projeto_de_lei_delegada_01.2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/418/lei_delegada_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/345/req-06-2018-31082018_0000.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/307/veto-012018-plol062018-15082018_0000.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/149/149_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/174/174_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/160/160_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/161/161_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/162/162_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/163/163_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/166/166_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/167/167_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/168/168_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/169/169_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/178/178_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/184/184_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/182/182_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/181/181_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/180/180_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/222/222_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/297/ind091-2018-26062018_0000.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/298/ind093-2018-26062018_0000.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/299/ind094-2018-26062018_0000.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/300/ind095-2018-26062018_0000.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/327/ind97-2018-10082018_0000.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/346/mocpes-04-2018-31082018_0000.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/302/pdl082018-25062018_0000.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/303/pdl092018-25062018_0000.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/304/pdl102018-25062018_0000.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/305/pdl112018-25062018_0000.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/395/projeto_de_decreto_legislativo_no_12_de_31_de_ou_SAGH4b1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/396/projeto_de_decreto_legislativo_no_13_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/397/projeto_de_decreto_legislativo_no_14_de_31_de_ou_CkgExfo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/398/projeto_de_decreto_legislativo_no_15_de_31_de_ou_Jw3LYct.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/399/projeto_de_decreto_legislativo_no16_de_31_de_out_m2wDvtS.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/400/projeto_de_decreto_legislativo_no_17_de_31_de_ou_5qOqTXh.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/401/projeto_de_decreto__legislativo_no_18_de_31_de_o_4dYhQWh.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/214/ploe-014-2018-republicacao-12092018_0000.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/276/projeto_de_lei_no_25_de_17_de_maio_de_2018._pode_wXHoyq4.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/306/ploe-026-2018-23072018_0000.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/295/pl0272018-isencao-itbi04072018_0000.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/312/projeto_de_lei_executivo_no_28_de_28_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/323/ploe-030-2018-17082018_0000.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/336/ploe031-2018-31082018_0000.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/335/ploe034-2018-31082018_0000.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/342/ploe036-2018-31082018_0000.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/340/projeto_de_lei_do_executivo_no_37_de_23_de_agost_16adqov.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/344/loa_2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/354/ploe-39-2018-12092018_0000.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/432/projeto_de_lei_executivo_no_49_de_27_de_novembro_oxVI2is.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/431/projeto_de_lei_executivo_no_50_de_07_de_dezembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/442/projeto_de_lei_executivo_no_53_de_18_de_dezembro_OJxoDCM.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/444/pl0542018-refis26122018_0000.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/443/projeto_de_lei_executivo_no_55_de_26_de_dezembro_s0v9E0a.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/281/plol0102018-10082018_0000.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/322/plol-12-2018-24082018_0000.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/341/plol013-2018-31082018_0000.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/339/plol014-2018-31082018_0000.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/343/plol015-2018-31082018_0000.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/355/plol-16-2018-12092018_0000.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/392/projeto_de_lei_do_legislativo_no_18.2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/409/projeto_de_lei_no_19_de_05_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/404/projeto_de_lei_legistalivo_no_20.2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/321/pr-01-2018-24082018_0000.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/371/pr032018-02102018_0000.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/405/projeto_de_resolucao_no04.2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/370/projeto_de_lei_delegada_01.2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/418/lei_delegada_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/345/req-06-2018-31082018_0000.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/sapl/public/materialegislativa/2018/307/veto-012018-plol062018-15082018_0000.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H284"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>