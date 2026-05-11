--- v0 (2026-02-07)
+++ v1 (2026-05-11)
@@ -54,1725 +54,1725 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ISMAEL FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 322/2017. SOLICITA DA PREFEITURA QUE PROMOVA CONCURSO DE MÚSICA.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>Thales Diniz</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 333/2017. CONSTRUÇÃO DE UMA ÁREA DE LAZER, NO TERRENO AO LADO DA IGREJA CATÓLICA, NA USINA UTINGA LEÃO.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>Patricia Pinto</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 337/2017. POSSIBILIDADE DE CRIAR UM VIVEIRO DE MUDAS DE PLANTAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 338/2017, REFORMA DA PRAÇA DO CONJUNTO RESIDENCIAL ASA DOS VENTOS.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 339/2017. DRENAGEM E PAVIMENTAÇÃO DA RUA FRANGOLAR ATÉ RUA VERDE VIVO.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 340/2017. PROJETO DE ILUMINAÇÃO ENTRE A PONTE DO RIACHÃO E A ENTRADA DE RIO LARGO, PELA CONE(BR 101).</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>JEFFERSON ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO  Nº 341/2017, REFORMA DA PRAÇA HUMAITÁ.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 342/2017, REFORMA DA PRAÇA EM FRENTE A ESCOLA ANTONIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 343/2017. SOLICITA A DRENAGEM E PAVIMENTAÇÃO, COM CONSTRUÇÃO DE GALERIA DE ÁGUAS PLUVIAIS NA TRAVESSA JOSE MONTEIRO DE MELO.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 344/2017.SOLICITAÇÃO DE CONSTRUÇÃO DE ESCOLA DE ENSINO MÉDIO NO CONJUNTO RESIDENCIAL ANTONIO LINS E JARBAS OITICICA.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>Jefferson do Controle</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 345/2017. SOLICITA ABERTURA DE RETORNO PRÓXIMO AO CONJUNTO RESIDENCIAL ANTÔNIO LINS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 346/2017. ACRESCENTAR ITINERÁRIO DE ÔNIBUS AO CONJUNTO ANTONIO LINS DE SOUZA. </t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>Marcio Santos</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 347/2017.CONCLUSÃO DO CALÇAMENTO DA VILA MUNICIPAL.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 348/2017. REPOSIÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA ANTÔNIO DE MEDEIROS LESSA. </t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 349/2017, RECUPERAÇÃO DE CALÇAMENTO DA RUA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS DO PODER EXECUTIVO PARA RETIRADA DE ANIMAIS (CAVALOS, BOIS, PORCOS) QUE CIRCULAM ENTRE O BAIRRO DE GUSTAVO PAIVA E A CHESF, NA AL 210.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>DR. IZAQUE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PROVIDÊNCIAS AO EXECUTIVO PARA REALIZAR A DRENAGEM E PAVIMENTAÇÃO DA VIA DE ACESSO AO BAIRRO LOURENÇO DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>Daniela Pagão</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PASSARELA PARA PEDESTRES NA LATERAL DA PONTE DA UTINGUINHA NA AL210, LOCALIDADE CONHECIDA COMO BEIJÚ DE CÔCO, NO BAIRRO DE GUSTAVO PAIVA</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Elielza</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PROVIDÊNCIAS PARA REALIZAR A PERFURAÇÃO DE UM POÇO ARTESIANO NO CONJUNTO RESIDENCIAL TEOTÔNIO VILELA, MATA DO ROLO.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITAR DO PODER EXECUTIVO A CONCLUSÃO DA REFORMA DA UNIDADE BÁSICA DE SAÚDE UBS/AUDEIR PEIXOTO, LOCALIZADA NA VILA MARÍLIA.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A INSTALAÇÃO DE UM SEMÁFORO, E PINTADA UMA FAIXA DE PEDESTRE (NOS DOIS SENTIDOS), NA BR101, EM FRENTE A DISTRIBUIDORA NOVO BRASIL, NO BAIRRO PREFEITO ANTÔNIO LINS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>Daniela Pagão, ISMAEL FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO AMPLIAÇÃO E REFORMA DO CEMITÉRIO SÃO JOSÉ, NO BAIRRO DE GUSTAVO PAIVA.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DA AGÊNCIA DO BANCO BRADESCO/RIO LARGO PARA QUE CUMPRA A LEI MUNICIPAL Nº 1.661/2013, QUE TORNA OBRIGATÓRIO A INSTALAÇÃO DE DIVISÓRIAS OPACAS NAS AGÊNCIAS BANCÁRIAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA A EXCELENTÍSSIMA DRA. MARCLI GUIMARAES AGUIAR, JUIZA ELEITORAL DA 15ª ZONA ELEITORA/RIO LARGO POSSIBILIDADE DE INSTALAR POSTO PROVISÓRIO PARA EMISSÃO DE TÍTULO ELEITORAL PARA TENDER OS MORADORES DOS CONJUNTOS RESIDENCIAIS JARBAS OITICICA E ANTÔNIO LINS DE SOUZA, MATA DO ROLO.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A POSSIBILIDADE DE CRIAR NO MUNICÍPIO DE RIO LARGO O AUDITÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO CONSTRUÇÃO DE UM MINI-TERMINAL DE TRANSPORTE URBANO EM FRENTE A CEASA</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>Thales Diniz, Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO IMPLANTAÇÃO DE UM PONTO DE TÁXIS NO BAIRRO DO BRASIL NOVO.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO DRENAGEM E PAVIMENTAÇÃO DA RUA ELZA MONERATO.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO DRENAGEM E PAVIMENTAÇÃO DA RUA NAPOLEÃO VIANA, BAIRRO ANTÔNIO LINS DE SOUZA</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO CONTINUAÇÃO DO MURO DE CONTENÇÃO DE GUSTAVO PAIVA.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA IMPLANATAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, NA AVENIDA PRINCIPAL DA MATA DO ROLO, ENTRE A OFICINA DO BARROSO E A VIDRAÇARIA ESTRELA.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO MUDANÇA DE ENDEREÇO UBS'S JOÃO MENDONÇA E ENFERMEIRO PEDRO JACINTO</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CRIAÇÃO DE UM NÚCLEO DE SAUYDE DO SERVIDOR(NSS) DO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE BÁSICA DE SAÚDE PARA ATENDER AO MORADORES DOS CONJUNTOS RESIDENCIAIS BARNABÉ OITICICA I E II/MATA DO ROLO.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PRESIDENTE DA CÂMARA,PROVIDÊNCIAS PARA IMPLANTAÇÃO DE UM ELEVADOR NO PRÉDIO DA CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE, TIPO LOMBADA, NA RUA NOSSA SENHORA DE FÁTIMA (RUA PRINCIPAL DO CACAÚ.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PROVIDÊNCIAS NO SENTIDO DE ASSUMIR A MANUTENÇÃO E CONTROLE DOS 6 POÇOS ARTESIANOS DO CONJUNTO BARNABÉ OITICICA.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A DRENAGEM E PAVIMENTAÇÃO DA RUA BERLIM, NO BAIRRO PREFEITO ANTONIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA EVANDA CARNEIRO DE VASCONCELOS (CONHECIDA RUA DO LIMÃO), CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REALIZAÇÃO DE DRENAGEM E PAVIMENTAÇÃO DA RUA SANTA MARIA(POR TRAS DA ESCOLA JOAO MORAIS CAVALCANTE).</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A COLOCAÇÃO DE PLACAS INDICATIVAS COM NOMES DE RUAS, AVENIDAS E PRAÇAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A PERFURAÇÃO DE POÇOS ARTESIANOS NOS CONJUNTOS RESIDENCIAIS JOSÉ CARLOS E DEMORISVALDO TARGINO/MATA DO ROLO.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A CONCLUSÃO DA REFORMA DA UNIDADE DE SAÚDE BÁSICA-UBS/JORGE NUNES/MATA DO ROLO.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO INCLUIR O CONJUNTO JOSE ALEXANDRE, NO  BAIRRO LOURENÇO DE ALBUQUERQUE, NO ROL DAS OBRAS DE URBANIZAÇÃO.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO CONTRUÇÃO DE UMA PRAÇA E ESPAÇO DE CONVÍVIO, NO BAIRRO LOUREÇO DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>JEFFERSON ALEXANDRE, Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A SUBSTITUIÇÃO DA ILUMINAÇÃO PÚBLICA TRADICIONAL DO BAIRRO BRASIL NOVO, PARA LÂMPADA LED.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A CONSTRUÇÃO DE UMA AUDITÓRIO AO LADO DA UBS DO MUTIRÃO</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>Zeca Farias</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A COBERTURA TOTAL DA FEIRA DA MULAMBEIRA.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO EFETIVAR AS AÇÕES NO SENTIDO DA PRESERVAÇÃO DA ANTENA DA ESTAÇÃO DE RÁDIO EXISTENTE NA ÁREA DA MULAMBEIRA.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO CONSTRUÇÃO DE MURO DE CONTENÇÃO NA RUA DA VERDURA; RUA DA CONCÓRDIA, RUA JORGE DE LIMA, TRAVESSA EXPEDICIONÁRIO EDUARDO GOMES, RUA DO CENTENARIO,RUA DAS PEDRINHAS E RUA DO QUIRI.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO QUE  UTINGA LEÃO SEJA INCLUÍDA NA ROTA DE COLETA DE LIXO DO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>Jefferson do Controle, Marcio Santos</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO QUE SEJA REALIZADO O CONSERTO DA TUBULAÇÃO DE ESGOTO DA RUA ALBERTO SANTOS DUMONT</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>Professor Romildo Calheiros, JEFFERSON ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A CRIAÇÃO DE UMA POLICLÍNICA NO BAIRRO BRASIL NOVO.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO SR. SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA DE ALAGOAS A IMPLANTAÇÃO DE SISTEMA DE VÍDEO MONITORAMENTO NO BAIRRO BRASIL NOVO.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A CRIAÇÃO DE UMA ÁREA COMERCIAL NO BAIRRO BRASIL NOVO.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA DO PODER EXECUTIVO A DRENAGEM E PAVIMENTAÇÃO DA LOCALIDADE CONHECIDA COMO "GOGO DA EMA", NO BAIRRO PREFEITO ANTONIO LINS DE SOUZA. </t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A DRENAGEM E PAVIMENTAÇÃO DA RUA AO LADO DO "NOVO POSTO",NO BAIRRO PREFEITO ANTONIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Thales Diniz, JEFFERSON ALEXANDRE, Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA EM FRENE AO CONJUNTO RESIDENCIAL IRMÃ DULCE, BAIRRO BRASIL NOVO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO REFORMA DA UNIDADE BÁSICA DE SAÚDE ANTÔNIO COUTO/MATA ROLO.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO SUBSTITUIÇÃO DA ILUMINAÇÃO PÚBLICA TRADICIONAL DAS PRAÇAS E DA VARANDA NA RUA TAVARES BASTOS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A POSSIBILIDADE DE CRIAR NO MUNICÍPIO UM SISTEMA DE INTEGRAÇÃO INTERMODAL ENTRE TRANSPORTE URBANO E VLT.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO O FECHAMENTO DE BURACOS NA RUA SÃO JOSÉ/ALTO DO GINÁSIO.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO QUE SEJA FEITA CAPINAÇÃO E A COLETA DE LIXO NA VILA KENNEDY/MATA DO ROLO.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A AQUISIÇÃO DE AMBULÂNCIAS CONFORME PREVÊ A PORTARIA 2.2214 DE 31 DE AGOSTO DE 2017 DO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO GOVERNADOR DE ALAGOAS A POSSIBILIDADE DE PLANTÕES 24 HORAS NO 12º DP (MATA DO ROLO) E 24º DP (BRASIL NOVO) EM RIO LARGO, NOS FINAIS DE SEMANAS E FERIADOS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, NA RUA CORONEL PAULO CASADO (ANTIGA RUA DA ADUTORA, EM FRENTE AO EDUCANDÁRIO SANTA RITA DE CASSIA/MATA DO ROLO.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/</t>
+    <t>http://sapl.riolargo.al.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 404/2017</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 405/2017</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA COM CONSTRUÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS NA RUA JORGE JANUÁRIO, RUA DA FLORESTA E RUA D. JUDITH PAIVA.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A AMPLIAÇÃO DA UNIDADE ESCOLAR INDUSTRIAL LUIGI BAUDUCCO, NO BAIRRO BRASIL NOVO.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO QUE CRIE A LEI MUNICIPAL QUE DISPÕE SOBRE O DIREITO EM FAVOR DAS PESSOAS COM DEFICIÊNCIA NO SISTEMA DE TRANSPORTE PÚBLICO DE RIO LARGO.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO FECHAMENTO DE BURACOS NA RUA FRANCISCO LEÃO.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO CONSTRUÇÃO DE UMA ACADEMIA DE GINÁSTICA PARA PORTADORES DE DEFICIÊNCIA FÍSICA, NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO REFORMA DA PRAÇA EM FRENTE A IGREJA DE SÃO MIGUEL.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 412/2017</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO QUE SEJA ENVIADO A ESTA CASA O PROJETO LEI SOBRE O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA DO PODER EXECUTIVO QUE SOLICITE DO SETOR RESPONSÁVEL A REPOSIÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA SANTO ANTÔNIO (RUA DO HOSPITAL) E DA PRAÇA DANILO ÁTILA (ALTO DO GINÁSIO). </t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A REFORMA DA PRAÇA PADRE CÍCERO, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO RETIRADA DE TRILHOS, LOCALIZADOS NA PRAÇA DA AV. COMENDADOR LUIZ JARDIM, NO BAIRRO DE GUSTAVO PAIVA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A POSSIBILIDADE DE FAZER A LIGAÇÃO DO BAIRRO GUSTAVO PAIVA, ATRAVÉS DA CONTINUIDADE DA RUA 21 DE ABRIL À VILA MARÍLIA, NO BAIRRO MATA DO ROLO.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 418/2017.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 419/2017.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 420/2017.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 421/2017.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A POSSIBILIDADE DE UTILIZAR O PRÉDIO ONDE FUNCIONOU A ESCOLA DE ENSINO FUNDAMENTAL DR. GUSTAVO PAIVA.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO QUE SEJA FEITO O PATROLAMENTO DA RUA ANTONIO DE MEDEIROS LESSA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO PARA QUE SEJA REALIZADO ESTUDO DE VIABILIDADE PARA O CORTE DE UMA ÁRVORE LOCALIZADA NA VILA MUNICIPAL.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>Professor Romildo Calheiros, Daniela Pagão</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO REPOSIÇÃO DE ILUMINAÇÃO PÚBLICA DO RESIDENCIAL ASA DOS VENTOS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PRESIDENTE DA CÂMARA A INFORMATIZAÇÃO DA PLENÁRIA E DIGITALIZAÇÃO DE TODOS OS DOCUMENTOS DA CÂMARA MUNICIPAL DE RIO LARGO.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A URBANIZAÇÃO DA TRAVESSA AURINO MONTEIRO E RECOMPOSIÇÃO DO CALÇAMENTO.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>SOLICITA AO SUPERINTENDENTE MUNICIPAL DE ENERGIA E ILUMINAÇÃO PÚBLICA -  SIMA/MACEIÓ/AL A REPOSIÇÃO DA ILUMINAÇÃO PÚBLICA EM TORNO DO VIADUTO ANTONIO LINS DE SOUZA.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR DO PODER EXECUTIVO SUBSTITUIR A ILUMINAÇÃO PÚBLICA TRADICIONAL POR LAMPADA EM LED NO MUTIRÃO E CACAÚ.  </t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO PROJETO DE LEI QUE DISPÕE  SOBRE A INSTITUIÇÃO DE SERVIÇO VETERINÁRIO PÚBLICO MUNICIPAL PARA CÃES E GATOS NO ÂMBITO DO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODE EXECUTIVO A PINTURA E COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO NOS REDUTORES DE VELOCIDADE TIPO LOMBADA.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO PROVIDÊNCIAS PARA TAPAR UM BURACO NO CACAU II</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A POSSIBILIDADE DE CRIAR O MUSEU FERROVIÁRIO.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO PROVIDÊNCIAS PARA TAPAR UM BURACO NO CONJUNTO JOSÉ CARLOS NA MATA DO ROLO</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A CRIAÇÃO DE NOVAS LINHAS DE TRANSPORTE URBANO ALTERNATIVO PARA ATENDER OS MORADORES DA VILA BETEL, BIQUINHA, CACAU I, CACAU II.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO UMA MÁQUINA PATROL PARA NIVELAMENTO DAS RUAS DO LOTEAMENTO VILA NOVA/MATA DO ROLO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA DO PRESIDENTE DA ARSAL PARA QUE VERIFIQUE A POSSIBILIDADE DE MUDAR O LOCAL DE PARADA DE ÔNIBUS DA VELEIRO QUE FAZ A LINHA RIO LARGO/MACEIÓ/RIO LARGO DA LADEIRA DOS MARTÍRIOS NO CENTRO DE MACEIÓ. </t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA NA RUA DA CAIXA NO BAIRRO PREFEITO ANTONIO LINS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO PROVIDÊNCIAS NO SENTIDO DE TAPAR BURACOS DA RUA SÃO JOSÉ, QUE DÁ ACESSO A ESCOLA MUNICIPAL EVANDA CARNEIRO.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MOCC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO TENENTE CORONEL ALOÍSIO SOARES DO 8º BPM</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DO SR. CÍCERO BERTOLINO (MARINHEIRO)</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO SENADOR ARNON DE MELLO, AO DEPUTADO FEDERAL MARX BELTRÃO.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO AO CORDELISTA RODOLFO CAVALCANTE.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Marcio Santos, Daniela Pagão, DR. IZAQUE, Professor Romildo Calheiros, Thales Diniz</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADAO HONORÁRIO DE RIO LARGO, AO DEPUTADO FEDERAL MAURÍCIO QUINTELLA MALTA LESSA.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSTA O DECRETO Nº 03-2007, DE 03 DE JANEIRO DE 2017, O QUAL REGULAMENTA OS ARTIGOS DE 13 A 17, 106 E 146, ANEXO XI DA LEI Nº 1.225-1998 QUE DISPÕE SOBRE O LANÇAMENTO DO IPTU, DO ALVARÁ DE LICENÇA DE LOCALIZAÇÃO E FUNCIONAMENTO E DA TAXA DE COLETA DE RESÍDUOS SÓLIDOS DO ANO DE 2017; O DECRETO Nº 05-2017, DE 05 DE JANEIRO DE 2017, O QUAL INSTITUI O SISTEMA DE TRIBUTAÇÃO DO ITBI E O PROGRAMA GERADOR DE DECLARAÇÃO SOBRE OPERAÇÕES IMOBILIÁRIAS - DOI NO MUNICÍPIO, REGRAS PARA A SUA APRESENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>Gilberto Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL PROFESSORA RAILZA COSTA BARROS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR IMÓVEL PÚBLICO QUE MENCIONA AO ESTADO DE ALAGOAS PARA CONSTRUÇÃO DE UM RESTAURANTE POPULAR, REVOGA A LEI Nº 1.751 DE 27 DE JUNHO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PISO PARA AJUIZAMENTO DE EXECUÇÃO FISCAL, O PROTESTO DE CERTIDÃO DE DÍVIDA ATIVA EM CARTÓRIO DE PROTESTO DE TÍTULOS E DÁ OUTROS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL 2014/2017, INCLUSÃO DE AÇÃO NA LEI DE DIRETRIZES ORÇAMENTÁRIA - LDO 2017, LEI ORÇAMENTÁRIA ANUAL - LOA 2017 E ABRE CRÉDITO ADICIONAL ESPECIAL NO EXERCÍCIO.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE RIO LARGO PARA O EXERCÍCIO FINANCEIRO DE 2018, E ADOTA OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS - RUA PROFESSOR CLEDIVAN SANTOS DA PAZ.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS - RUA PROFESSORA MARIA MARGARETE DA SILVA.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS - RUA PROFESSORA QUITÉRIA MARIA CAVALCANTE DE LIMA</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS - RUA PROFESSOR JACIRA BENEDITO DA SILVA.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO CÓDIGO SANITÁRIO DO MUNICÍPIO DE RIO LARGO, REVOGANDO-SE A LEI MUNICIPAL Nº 1.125/94</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A DISPONIBILIZAÇÃO DE EQUIPAMENTO FACILITADOR DE LOCOMOÇÃO PESSOAL PARA ATENDIMENTO ÀS PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS E AS PESSOAS IDOSAS COM DIFICULDADE DE LOCOMOÇÃO NAS AGÊNCIAS BANCÁRIAS SITUADAS NO MUNICÍPIO DE RIO LARGO.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE SERVIÇO VETERINÁRIO PÚBLICO MUNICIPAL PARA CÃES E GATOS NO ÂMBITO DO MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA ENTIDADE DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE RIO LARGO - ACERIL, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.747/2017 QUE "DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA", DANDO NOVA REDAÇÃO AO INCISO VII DO ART. 2º.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.689/2014 QUE "DISPÕE SOBRE A COMPETÊNCIA PARA FIXAR A TARIFA DO TRANSPORTE PÚBLICO COLETIVO URBANO, E DÁ OUTRAS PROVIDÊNCIAS", FICANDO ACRESCENTADO O INCISO IV COM AS ALÍNEAS A, B E C AO ART. 2º.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A OBRIGATORIEDADE DO ENSINO DE NOÇÕES BÁSICAS SOBRE A LEI MARIA DA PENHA NAS ESCOLAS MUNICIPAIS DE RIO LARGO.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE CONSCIENTIZAÇÃO PARA A PREVENÇÃO AO ABUSO E EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES E INSERE NO CALENDÁRIO OFICIAL DO MUNICÍPIO, O DIA MUNICIPAL DE COMBATE AO ABUSO E EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ADMISSÃO NO MUNICÍPIO DE RIO LARGO, DE DIPLOMAS DE PÓS-GRADUAÇÃO STRICTU SENSU (MESTRADO E DOUTORADO) ORIGINÁRIOS DE CURSOS OFERTADOS DE FORMA INTEGRALMENTE PRESENCIAL NOS PAÍSES DO MERCADO COMUM DO SUL - MERCOSUL, E EM PORTUGAL. </t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A  CONCESSÃO DE LICENÇA-PATERNIDADE AOS MEMBROS E SERVIDORES DA CÂMARA MUNICIPAL DE RIO LARGO</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS RELATIVA A CONCESSÃO DE ADIANTAMENTO DE NUMERÁRIOS A SERVIDOR PÚBLICO EFETIVO DA CÂMARA DE VEREADORES DE RIO LARGO/AL, REGULA A SUA APLICAÇÃO E PRESTAÇÃO DE CONTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS REDAÇÕES DOS ARTIGOS 89 E 90, E SEUS RESPECTIVOS PARÁGRAFOS ÚNICOS, DAS RESOLUÇÃO Nº11/2002 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE RIO LARGO/AL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART.105 DA RESOLUÇÃO Nº 11/2002.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS, MODIFICA OS § § 2º E 6º DO ARTIGO 15 E CRIA § § 7º E 8º AO ARTIGO 15, NA LEI ORGÂNICA DO MUNICÍPIO DE RIO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO</t>
   </si>
   <si>
     <t>Jefferson do Controle, Professor Romildo Calheiros</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO SOLICITANDO RELAÇÃO DE SERVIDORES EFETIVOS, COMISSIONADOS E CONTRATADOS NA SMTT.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO INFORMAÇÕES QUANTO AO PROGRAMA CONSTRUÍNDO O CAMINHO SOLIDÁRIO INSTITUÍDO PELA LEI MUNICIPAL Nº1.507/2009.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO INFORMAÇÕES REFERENTE A LAUDOS TÉCNICOS APÓS ENCHENTE DE 2010.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NÃO OFERTA DE EXAMES CLÍNICOS DE ROTINA.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.jpeg</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO INFORMAÇÕES QUANTO CONVÊNIO ENTRE CASAL E PREFEITURA.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>VETOP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
+    <t>http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL Nº 01/2017 AO PROJETO DE LEI Nº 35/2017 (NOVO CTM)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2079,68 +2079,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riolargo.al.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="75.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>